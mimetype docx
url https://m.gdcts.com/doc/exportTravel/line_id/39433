--- v1 (2026-03-28)
+++ v2 (2026-04-17)
@@ -1182,50 +1182,102 @@
                 2）医院出具适合国际旅行的健康证明或者有结论性论述的体检报告(6个月内)。 3）建议提前购买含有国际救援的人身意外险。
                 <w:br/>
                 5、若遇不可抗拒因素（如台风、疫情、地震等自然灾害，以及罢工、战争等政治因素等），邮轮公司有权 
                 <w:br/>
                 更改行程或缩短游览时间等，游客应积极配合并接受对行程的合理调整，在调整过程中发生的额外费用，由
                 <w:br/>
                 游客承担！
                 <w:br/>
                 6、游客必须在保证自身健康良好前提下报名参加 ，若因游客自身疾病及个人过错导致人身意外伤亡，我公 
                 <w:br/>
                 司不承担责任。游客因自身原因发生被前往国家拒绝入境等情况，我公司不承担责任。游客擅自在境外离团
                 <w:br/>
                 或滞留不归，责任自负。
                 <w:br/>
                 7、游客在自行活动期间，若发生人身意外伤亡和财产损失，我公司不承担赔偿责任。
                 <w:br/>
                 8、按照国家旅游局的有关规定 ，旅游人身意外保险由游客自愿购买，我公司给予提醒并提供便利。
                 <w:br/>
                 9、船上消费以港币为货币单位，船上提供货币兑换服务，汇率可能略高于国家对外公布的当日汇率。船上
                 <w:br/>
                 可以使用微信、支付宝、银联信用卡，VISA 维萨卡、MASTER 万事达卡、AMEX 美国运通卡等。
                 <w:br/>
                 10、船上配备医生和护士，就诊挂号费用、治疗费及药费需额外收取。游客不得携带酒精饮料上船，可以携
                 <w:br/>
                 带由医院开出的药品或针剂。
+                <w:br/>
+                <w:br/>
+                因相关技术原因，双方就合同中未能明确约定的地接社信息（名称、地址、联系人、联系电话进行如下约定：双方同意，此团由(供应商名称）委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，在出团通知或出团前（集合地）派发的行程表中告知。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">温馨提示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1）若遇不可抗拒因素（如：遇台风等），邮轮公司有权改变行程及缩短港口停留时间，由此所产生的损失我司及邮轮公司概不负责
+                <w:br/>
+                2）我社保留根据具体情况更改行程的权利，以上行程仅供参考，请以出发通知行程为准。离港时间仅供参考；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1496,51 +1548,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>