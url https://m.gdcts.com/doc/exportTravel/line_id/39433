--- v3 (2026-04-19)
+++ v4 (2026-05-29)
@@ -578,50 +578,53 @@
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳国际邮轮母港-魔都号 离港：18:00
                 <w:br/>
                 请您于指定时间前往深圳国际邮轮母港，您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。登船后享用第一顿海上美食，展开你美妙的邮轮旅程。
                 <w:br/>
                 <w:br/>
                 码头地址：深圳市南山区海运路1号
                 <w:br/>
+                <w:br/>
+                备注：9月12日航次关闸时间：22:59
+                <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -892,50 +895,53 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳国际邮轮母港-办理离船手续 靠港时间：08:00
                 <w:br/>
                 邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您全程的船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间内容，依照指示下船，爱达邮轮期待与您再次相遇。
+                <w:br/>
+                <w:br/>
+                备注：9月12日航次靠港时间：07：00
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1059,51 +1065,53 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮服务小费：140港币/人/晚 ，巴伐利亚内舱房/巴伐利亚阳台房/套房160 港币/人/晚 ，4 周岁（不含4周
                 <w:br/>
                 岁） 以下儿童免收服务费 ，相关费用由客人在船上自行支付（收费标准仅供参考 ，以船上公布标准为准）；
                 <w:br/>
-                2、越南签证费用（船上支付，船上落地签参考费用119港币/人 ，具体以船公司公布标准为准）； 3、邮轮停靠港口岸上观光游费用；
+                2、越南签证费用（船上支付，船上落地签参考费用119港币/人 ，具体以船公司公布标准为准）； 
+                <w:br/>
+                3、邮轮停靠港口岸上观光游费用；
                 <w:br/>
                 4、居住地至码头往返交通；
                 <w:br/>
                 5、保险：旅游意外险（建议购买）；
                 <w:br/>
                 6、单人入住需要支付200%的船票费用；
                 <w:br/>
                 7、个人消费以及以上未提及的其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1548,51 +1556,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>