--- v5 (2026-06-18)
+++ v6 (2026-07-11)
@@ -1013,51 +1013,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮所选客房4晚船票费用；
                 <w:br/>
                 2、用餐：指定免费餐厅用餐；
                 <w:br/>
                 3、娱乐：互动派对、剧院表演、船上指定免费设施；
                 <w:br/>
-                4、港务税费950元/人。
+                4、港务税费950元/人；
+                <w:br/>
+                5、邮轮停靠港口岸上观光游费用 （越南真美纯玩一天游+领队码头起止服务）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1067,59 +1069,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮服务小费：140港币/人/晚 ，巴伐利亚内舱房/巴伐利亚阳台房/套房160 港币/人/晚 ，4 周岁（不含4周
                 <w:br/>
                 岁） 以下儿童免收服务费 ，相关费用由客人在船上自行支付（收费标准仅供参考 ，以船上公布标准为准）；
                 <w:br/>
                 2、越南签证费用（船上支付，船上落地签参考费用119港币/人 ，具体以船公司公布标准为准）； 
                 <w:br/>
-                3、邮轮停靠港口岸上观光游费用；
-[...7 lines deleted...]
-                7、个人消费以及以上未提及的其他费用。
+                3、居住地至码头往返交通；
+                <w:br/>
+                4、保险：旅游意外险（建议购买）；
+                <w:br/>
+                5、单人入住需要支付200%的船票费用；
+                <w:br/>
+                6、个人消费以及以上未提及的其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1556,51 +1556,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>