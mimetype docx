--- v6 (2026-07-11)
+++ v7 (2026-08-04)
@@ -1014,52 +1014,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮所选客房4晚船票费用；
                 <w:br/>
                 2、用餐：指定免费餐厅用餐；
                 <w:br/>
                 3、娱乐：互动派对、剧院表演、船上指定免费设施；
                 <w:br/>
                 4、港务税费950元/人；
-                <w:br/>
-                5、邮轮停靠港口岸上观光游费用 （越南真美纯玩一天游+领队码头起止服务）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1075,51 +1073,53 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮服务小费：140港币/人/晚 ，巴伐利亚内舱房/巴伐利亚阳台房/套房160 港币/人/晚 ，4 周岁（不含4周
                 <w:br/>
                 岁） 以下儿童免收服务费 ，相关费用由客人在船上自行支付（收费标准仅供参考 ，以船上公布标准为准）；
                 <w:br/>
                 2、越南签证费用（船上支付，船上落地签参考费用119港币/人 ，具体以船公司公布标准为准）； 
                 <w:br/>
                 3、居住地至码头往返交通；
                 <w:br/>
                 4、保险：旅游意外险（建议购买）；
                 <w:br/>
                 5、单人入住需要支付200%的船票费用；
                 <w:br/>
-                6、个人消费以及以上未提及的其他费用。
+                6、个人消费以及以上未提及的其他费用；
+                <w:br/>
+                7、邮轮停靠港口岸上观光游费用 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1556,51 +1556,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>