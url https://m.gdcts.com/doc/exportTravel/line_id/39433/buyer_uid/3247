--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -578,50 +578,53 @@
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳国际邮轮母港-魔都号 离港：18:00
                 <w:br/>
                 请您于指定时间前往深圳国际邮轮母港，您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。登船后享用第一顿海上美食，展开你美妙的邮轮旅程。
                 <w:br/>
                 <w:br/>
                 码头地址：深圳市南山区海运路1号
                 <w:br/>
+                <w:br/>
+                备注：9月12日航次关闸时间：22:59
+                <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -892,50 +895,53 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳国际邮轮母港-办理离船手续 靠港时间：08:00
                 <w:br/>
                 邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您全程的船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间内容，依照指示下船，爱达邮轮期待与您再次相遇。
+                <w:br/>
+                <w:br/>
+                备注：9月12日航次靠港时间：07：00
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1059,51 +1065,53 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮服务小费：140港币/人/晚 ，巴伐利亚内舱房/巴伐利亚阳台房/套房160 港币/人/晚 ，4 周岁（不含4周
                 <w:br/>
                 岁） 以下儿童免收服务费 ，相关费用由客人在船上自行支付（收费标准仅供参考 ，以船上公布标准为准）；
                 <w:br/>
-                2、越南签证费用（船上支付，船上落地签参考费用119港币/人 ，具体以船公司公布标准为准）； 3、邮轮停靠港口岸上观光游费用；
+                2、越南签证费用（船上支付，船上落地签参考费用119港币/人 ，具体以船公司公布标准为准）； 
+                <w:br/>
+                3、邮轮停靠港口岸上观光游费用；
                 <w:br/>
                 4、居住地至码头往返交通；
                 <w:br/>
                 5、保险：旅游意外险（建议购买）；
                 <w:br/>
                 6、单人入住需要支付200%的船票费用；
                 <w:br/>
                 7、个人消费以及以上未提及的其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1182,50 +1190,53 @@
                 2）医院出具适合国际旅行的健康证明或者有结论性论述的体检报告(6个月内)。 3）建议提前购买含有国际救援的人身意外险。
                 <w:br/>
                 5、若遇不可抗拒因素（如台风、疫情、地震等自然灾害，以及罢工、战争等政治因素等），邮轮公司有权 
                 <w:br/>
                 更改行程或缩短游览时间等，游客应积极配合并接受对行程的合理调整，在调整过程中发生的额外费用，由
                 <w:br/>
                 游客承担！
                 <w:br/>
                 6、游客必须在保证自身健康良好前提下报名参加 ，若因游客自身疾病及个人过错导致人身意外伤亡，我公 
                 <w:br/>
                 司不承担责任。游客因自身原因发生被前往国家拒绝入境等情况，我公司不承担责任。游客擅自在境外离团
                 <w:br/>
                 或滞留不归，责任自负。
                 <w:br/>
                 7、游客在自行活动期间，若发生人身意外伤亡和财产损失，我公司不承担赔偿责任。
                 <w:br/>
                 8、按照国家旅游局的有关规定 ，旅游人身意外保险由游客自愿购买，我公司给予提醒并提供便利。
                 <w:br/>
                 9、船上消费以港币为货币单位，船上提供货币兑换服务，汇率可能略高于国家对外公布的当日汇率。船上
                 <w:br/>
                 可以使用微信、支付宝、银联信用卡，VISA 维萨卡、MASTER 万事达卡、AMEX 美国运通卡等。
                 <w:br/>
                 10、船上配备医生和护士，就诊挂号费用、治疗费及药费需额外收取。游客不得携带酒精饮料上船，可以携
                 <w:br/>
                 带由医院开出的药品或针剂。
+                <w:br/>
+                <w:br/>
+                因相关技术原因，双方就合同中未能明确约定的地接社信息（名称、地址、联系人、联系电话进行如下约定：双方同意，此团由(供应商名称）委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，在出团通知或出团前（集合地）派发的行程表中告知。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1545,51 +1556,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>