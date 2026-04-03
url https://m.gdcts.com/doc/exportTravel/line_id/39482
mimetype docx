--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -1920,85 +1920,239 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴黎免税店</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">德国 新天鹅堡 APOLLO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                精品手表、珠宝、皮具、德国保健品等
+                <w:br/>
+                地址：Schwangauer Str.， Schwangau
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">比利时 布鲁塞尔 PELICAEN - Belgian Co</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                巧克力制品
+                <w:br/>
+                地址：Stoofstraat， BRUSSEL.
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥地利 因斯布鲁克 Swarovski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                珠宝首饰
+                <w:br/>
+                地址：Herzog-Friedrich-Straße， Innsbruck
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -2113,102 +2267,927 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">巴黎 【巴黎深度游】或（夜游）20人成行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                闻名世界的巴黎，深度体验巴黎这座城市，感受这场流动的盛宴，老而神秘的巴黎圣母院、俯瞰巴黎全景的蒙马特高地，夜游巴黎圣母院、蒙马特高地的圣心教堂、巴黎铁塔夜景，全面且深度的游览，让您对巴黎的美留下永久的回忆！
+                <w:br/>
+                含司机加班费、夜间进城费、租车费（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">€(欧元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 【凡尔赛宫】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                凡尔赛宫是法兰西艺术的明珠，位于巴黎市郊，在路易十四时代修建。宫殿、花园壮观精美，内部陈设和装潢富艺术性。它是欧洲可以和北京故宫媲美的皇宫。
+                <w:br/>
+                含团队定位费、门票、中文讲解费、车费、停车费、司机加班费（不含花园）
+                <w:br/>
+                （20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 【巴黎歌剧院】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                巴黎歌剧院是拿破仑三世的荣耀，欧洲同时也是世界上著名，美丽的歌剧院之一。无论外表还是内部都极尽壮观，奢华。进入到歌剧院内部，追随《虎口脱险》的脚步，体会《歌剧魅影》的场景，真正亲身感受贵族们延续至今的社交场所，带给您无与伦比的视觉盛宴。
+                <w:br/>
+                含门票、车费、讲解费、预订费、导游服务费（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 【红磨坊歌舞表演】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1889 年红磨坊歌舞厅在康康舞的乐声中正式诞生，在距今 130多年历史中，演出几乎从未间断，世界各国的众多政要名流都曾欣赏过红磨坊的歌舞表演。发展到今天，已经是集歌舞表演、杂技、脱口秀于一体、以舞蹈为主的综合性艺术演出！古典，美感，震撼，布景场面宏大，节目扣人心弦，令人叹为观止。
+                <w:br/>
+                含专车接送费、门票费、预订费、夜总会服务生小费、香槟（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">135 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 260.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">瑞士 【伯尔尼】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                伯尔尼是瑞士的首都，联邦政府与议会设在此处，各国大使馆及一些国际机构聚集于此。伯尔尼的老城直到现在仍然完整地保留着之前的建筑风貌，并已被联合国教科文组织列入《世界文化遗产名录》。
+                <w:br/>
+                含车费、停车费、司导服务费（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">瑞士 【黄金列车】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘坐欧洲知名的观光列车——金色山口列车，集中了瑞士秀美的风景，您可以纵览瑞士的湖光山色！瑞士那迷人的，令人窒息的山景和湖景一定让您流连忘返，随手一张照片，都可以作为精美的明信片！
+                <w:br/>
+                含列车车票、预定费、司导服务费（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">110 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 140.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">琉森  【琉森湖游船】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                古代瑞士的首都琉森，环抱于阿尔卑斯山心脏位置，这里有瑞士境内较大-天鹅湖。北岸是美轮美奂的瑞吉雪山，岸则是连绵起伏的皮拉图斯雪山，配合沿岸城市和村庄的美丽风景，登山和游湖，是来到瑞士的两个必玩项目！欣赏其诗意的自然美景。
+                <w:br/>
+                含车费、停车费、船票、司导服务费（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">比利时 【布鲁日】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                比利时古城，旅游胜地，西佛兰德省省会，是位于比利时西北部的文化名城，素有“北方成尼斯”“比利时艺术圣地”、“佛兰德珍珠”等美称，布鲁日中世纪曾经是欧洲著名的港口城市和商埠；如今的布鲁日完整地保存了中世纪的城市整体风貌护城河、城墙等，城市内很少有机动车和柏油路整座城市在 2000 年被列入世界文化遗产，也是许多著名电影拍摄地。
+                <w:br/>
+                含车费、停车费、司机导游服务费（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">罗马 【罗马深度游】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">罗马是世界文化的发祥地之一，沉淀了数千年的历史遗迹，有着丰富的文化遗产，自古以来一直是历代王朝的国都，绽放出了傲人的光芒！我们沿着《罗马假日》的脚步，参观威尼斯广场、祖国祭坛，祖国祭坛、许愿池、万神殿(外观）、西班牙广场等，感受这座古城的博大精深！含车费、停车费、司导服务费（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">比萨 【比萨古城】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                距今 850 年的世界文化遗产——比萨斜塔。她奇特的倾斜，一直吸引着无数的游客前往一览她的风采！
+                <w:br/>
+                比萨斜塔因伽利略在此做自由落体试验而为人津津乐道，斜塔倾斜5米，举世称奇。奇迹广场上散布着比萨大教堂、洗礼堂、墓园、斜塔（外观）。
+                <w:br/>
+                含车费、停车费、入城费、司导服务费（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">威尼斯 【黄金运河游船】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                威尼斯是世界上一座没有陆地交通的城市，所有的交通工具都是船。黄金大运河是威尼斯的精华景区，乘坐电影007场景中的游艇，穿越震撼的黄金大运河，途径280多个贵族宫殿，包括马可波罗的故居，茜茜公主的故居，领略莎士比亚巨著《威尼斯商人》中的里亚托桥，感受东西方文明在这里的碰撞！
+                <w:br/>
+                含船票、预订费、司导服务费（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【法式海鲜大餐】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">享受法式海鲜饕餮盛宴，让美食爱好者们不虚此行！含餐费、预定费、司机导游加班费（正餐费用已扣除）（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2235,240 +3214,491 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.儿童费用：6 岁以下（不含6岁）不占床按成人价格九折结算，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
-[...7 lines deleted...]
-                4.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1.儿童费用：6 岁以下（不含6岁）不占床按成人价格打九折结算，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
+                <w:br/>
+                2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
+                <w:br/>
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                <w:br/>
+                4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                驻法国大使馆，领事保护电话：+33-153758840
+                <w:br/>
+                驻瑞士大使馆，领事保护电话：+41-764959218
+                <w:br/>
+                驻意大利大使馆，领事保护电话：+39-3939110852
+                <w:br/>
+                驻德国大使馆，领事保护电话：+49-3027588551
+                <w:br/>
+                驻奥地利大使馆，领事保护电话：+43-68120192638
+                <w:br/>
+                驻比利时大使馆，领事保护电话：+32-27632006
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                <w:br/>
+                本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.本行程不接受孕妇、身体有重疾病、列入失信人名单的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担，旅行社不承担责任。
-[...13 lines deleted...]
-                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人；
-[...17 lines deleted...]
-                10.如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+                1.在行程开始前因旅游者自身原因提出解除合同或者按照《2026年团队出境旅游合同》第11条约定由旅行社解除合同的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                1）行程开始前 29 日至 15 日，按照旅游费用总额的 5%扣除；
+                <w:br/>
+                2）行程开始前 14 日至 7 日，按照旅游费用总额的 20%扣除；
+                <w:br/>
+                3）行程开始前 6 日至 4 日，按照旅游费用总额的 50%扣除；
+                <w:br/>
+                4）行程开始前 3 日至 1 日，按照旅游费用总额的 60%扣除；
+                <w:br/>
+                5）行程开始当日，按照旅游费用总额的 70%扣除；
+                <w:br/>
+                如旅行者在旅游合同第二十五条或通过其他方式另行约定的，在旅游者解除合同时不受本条中关于解除时间和必要的费用扣除比例的约束。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付损失费，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                因部分旅游资源需提前支付费用进行预定，本产品在旅行社成团后至出发前29天外取消的，也将产生实际损失，具体损失包括但不限于机票，酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅行者减损并退换还未实际发生的损失费用外不再承担其他赔偿责任；
+                <w:br/>
+                2.若内陆段机票，境外火车，邮轮等其他交通工具需要提前支付费用的，产生费用后，按实际损失额外收取；
+                <w:br/>
+                3.如有游客额外升级标准或增加要求所产生的相关费用，以实际产生费用为准收取损失费，费用包括但不限于以上列举的取消条款；
+                <w:br/>
+                4.因为团队机票的特殊性，旅游者在确认出团后如因贵方原因或客人自身原因取消出行，我社有权收取已产生的机票定金；双方已确认出票后取消出行的，我司有权收取所有票款，如尚未支付票款，我社有权追索收取所有票款；
+                <w:br/>
+                5.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件或所持自备签证的原因不能出入境的，损失由游客自行承担，我社将视为游客自行取消出团处理；
+                <w:br/>
+                6.因旅游者提供的材料存在问题或者自身其他原因被拒签、缓签、拒绝入境和出境的，相关责任和费用由旅游者承担。
+                <w:br/>
+                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">保险信息</w:t>
+              <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                1.此产品办理申根ADS团队签证，旅行社有权根据团队的实际情况调整申请申根签证的国家。
+                <w:br/>
+                2.申根签证自2015年10月12日起实施指纹录入程序。指纹时间一般安排在出团前15个工作天内（暑假/春节旺季日期会提前，以实际安排为准），须申请人前往所需申请签证国家签证中心采集指纹，请申请人在出团前15个工作天内切勿远行并配合领馆的时间安排。
+                <w:br/>
+                3.使领馆要求团队旅游签证持有者必须随团出入境和全程随团活动，不能擅自或强行离团脱团、或延迟回国，不得进行探亲访友、商务等其他非旅游目的活动。
+                <w:br/>
+                签证所需资料：
+                <w:br/>
+                1）客人必须真实详细地填写《欧洲签证资料表》，并按照《欧洲各国ADS签证须知》提供真实有效的签证资料。
+                <w:br/>
+                2）客人委托旅行社代办欧洲旅游签证，同意将该签证资料转交给欧洲国家使(领)馆做签证之用，且非常清楚提供的资料完整准确。同时非常明确，如果客人提供虚假资料，会导致申请不被接受；已拿到的签证可能会被取消；按照欧洲国家法律，也有可能被指控。
+                <w:br/>
+                3）旅行社将根据欧洲国家使(领)馆要求对ADS团队签证资料进行必要的核查，如发现资料不真实或不符合签证要求的，旅行社将按规定不予送签。
+                <w:br/>
+                签证流程：
+                <w:br/>
+                1）出发前：客人报名时提交订金和签证资料--旅行社审查客人资料并通知客人补充资料--向使(领)馆递交资料申请签证--客人在指定时间抵达签证中心进行生物指纹录入--使(领)馆审查资料--使(领)馆通知补充资料、面试等--等待签证结果。
+                <w:br/>
+                2）回程后：回程抵达当天客人将护照和登机牌交与旅行社--旅行社送回使(领)馆销签--使(领)馆通知面销--等待退回护照。
+                <w:br/>
+                销签事宜：
+                <w:br/>
+                1）销签时间大约需要10-15工作日，具体看欧洲国家使(领)馆处理进度，如须尽快取回护照，请在出团前联系旅行社提出需求，我司代为向使(领)馆申请加急销签。
+                <w:br/>
+                2）请各位游客在出入境时注意边防盖章，若有漏盖错盖及时更正。如没有盖章或盖章不清晰无法辨认将会导致使(领)馆要求您面试销签，由此造成不必要的损失，非常抱歉只能由旅行者本人承担！请您谅解的同时也请您务必仔细留意。
+                <w:br/>
+                3）请妥善保管全程登机牌，并核对航班与姓名信息，如发现信息有误请及时告知领队及时补救，归国后登机牌随护照交给领队，以便办理销签，若因客人自身原因丢失、缺损登机牌或登机牌信息有误，导致被领事馆要求前往面试，费用自理。
+                <w:br/>
+                4）游客必须无条件配合欧洲使(领)的销签工作，否则有可能被计入国际游客黑名单而被限制入境；
+                <w:br/>
+                5）使(领)馆销签后不退还往返登机牌，如需办理里程积分请您务必携带相应的积分卡，直接在机场柜台办理。
+                <w:br/>
+                自备签证：
+                <w:br/>
+                客人自备的签证（非我司代办签证）如被拒绝出入中国及该旅游目的地（国家/地区）边境，由此引致的后果及费用损失均由本人自行承担，旅行社有权视为客人单方解除合同，因此产生的损失由客人承担；若导致行程中止的，所交团费扣除实际业务损失费后，剩余部分退回给客人，客人对此表示同意。
+                <w:br/>
+                持非中国公民护照或自备签证的提示：
+                <w:br/>
+                1）非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证。
+                <w:br/>
+                2）持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境，持台湾护照参团的客人需同时持有台胞证出发。
+                <w:br/>
+                3）持香港的CIDI（签证身份书）或持中国护照同时拥有其他国家长居权的客人，报名前请咨询旅行社后报名。
+                <w:br/>
+                **以上“签证提示”仅供客人参考，是否符合免签条件由客人根据该国使领馆提供的信息予以确认，并按照相关指引自行负责出入境手续的办理。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
                 1.我社已为游客购买旅游意外险，本司强烈建议游客根据个人情况，自行购买医疗或其他保险，以更全面保障游客利益；
                 <w:br/>
                 2.旅游意外伤害险不包括游客自身携带疾病、旧病复发，且在出团日前180天内未经过治疗的疾病（如心脏病复发、高血压、糖尿病并发症、移植手术复发、孕妇、精神病发作等）；
                 <w:br/>
                 3.游客在签订旅游合同时应将实际身体情况告知旅行社，如个别游客患有传染性疾病或危及他人健康之疾病，旅行社有权拒绝游客出团或终止游客随团，所交费用按游客违约处理；
                 <w:br/>
                 4.老年人特别说明：出境游长线舟车劳顿，为团友身体健康状况考虑，80岁以上老人及其他身体条件不不太适宜长途飞行的团友，请权衡自身身体条件选择参加的团队，敬请理解；
                 <w:br/>
                 65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
+                1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
+                <w:br/>
+                2.行程景点实际游览最短时间，以行程中标注时间为准；
+                <w:br/>
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                <w:br/>
+                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
+                <w:br/>
+                自费旅游项目补充说明：
+                <w:br/>
+                欧洲各国都具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信欧洲的自费活动会带给您不同的体验为丰富旅游者的娱乐活动及满足不同旅行者的需求。
+                <w:br/>
+                旅行社在不影响正常旅程行程安排的前提下，旅行社提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》第35条规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双方协商一致且不影响其他旅行社的行程安排”，因此在本次旅行过程，旅行社应旅游者（乙方）要求并经双方协商一致，由甲方协助安排乙方参加自费旅游项目，双方确认签署本协议，具体约定如下：
+                <w:br/>
+                1.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目； 
+                <w:br/>
+                2.此售价为20人以上成团的优惠价，如果人数不足20报价将会上涨，具体售价根据参加人数而上涨。或导游将取消自费活动的安排，请您谅解；
+                <w:br/>
+                3.如达到自费项目相应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目列表上签字确认。一旦发生纠纷，我社将把您签字确认的副券作为处理依据；
+                <w:br/>
+                5.请在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用；若参加自费风味餐，以下价格不退正常团餐费用。
+                <w:br/>
+                购物补充说明：
+                <w:br/>
+                经旅游者与旅行社双方充分协商，就本次旅游的购物场所达成一致，旅游者自愿签署本补充协议。
+                <w:br/>
+                1.欧洲各国对商品定价都有严格管理，同一国家内同样商品不会有较大价差。但各国之间会存在差别，请您仔细做好攻略后谨慎购买。以下推荐商店也是当地人购物场所，不排除某些商品出现略小价差现象，请您自行甄选，我们无法承担退换差价的责任；
+                <w:br/>
+                2.由旅游者根据自身需要和个人意志，自愿、自主决定购物行为，旅行社全程绝不强制购物；
+                <w:br/>
+                3.欧洲法律规定：购物金额低于1000欧元以内可支付现金,超出1000欧元以上金额需用信用卡或旅行支票等支付。如果您此次出行有购物需求，请携带VISA、MASTER的信用卡；
+                <w:br/>
+                4.游客在本补充协议约定的购物场所购买的商品，非商品质量问题，旅行社不协助退换；
+                <w:br/>
+                5.游客自行前往非本补充协议中的购物场所购买的商品，旅行社不承担任何责任；
+                <w:br/>
+                6.如遇不可抗力（天气、罢工、政府行为等）或其他旅行社已尽合理注意义务仍不能避免的事件（公共交通延误或取消、交通堵塞、重大礼宾等）。 为保证景点正常游览，旅行社可能根据实际需要减少本补充说明约定的购物场所，敬请游客谅解；
+                <w:br/>
+                7.游客在境外旅游期间请务必谨慎看护好个人财产，请随团一起活动，随时留心身边的状况。一旦发生遗失或被盗我们无法为您做出相应的补偿。导游将积极协助您办理报案等相关事宜（请不要将贵重物品单独遗留在以下地方：托运的行李中，大巴车上，酒店房间。）；
+                <w:br/>
+                8.如行程中涉及到以下地点：百货公司，免税店，奥特莱斯，名品专卖店不属于针对旅游团队的购物场所，所以并不在《旅游法》法规限制的购物场所；
+                <w:br/>
+                9.旅行社不指定具体购物场所，购物属于您个人行为，您在购买商品时请仔细检查商品质量。权衡产品价值切勿跟风购物。若在回国后发现质量，或品质等相关问题，无论退货或退款，手续非常繁琐。我们不能承诺您一定可以得到您满意的结果；
+                <w:br/>
+                10.购物刷卡手续费已有银行收取不能退还，如退货时发生手续费由旅游者承担；
+                <w:br/>
+                11.退税是欧盟对非欧盟游客在欧洲购物的优惠政策，整个退税手续及流程均由欧洲国家控制，经常会出现退税不成功、税单邮递过程中丢失导致无法退税等问题，我们会负责协调处理，但无法承担任何赔偿；
+                <w:br/>
+                12.另外游客未在旅游团指定商店购物造成未能退税，旅行社不承担任何责任；
+                <w:br/>
+                13.导游协助贵宾办理退税手续，导游告知退税流程、注意事项及税单的正确填写。但是如果因为旅游者个人问题（如没有仔细听讲、没有按照流程操作、没有按照流程邮寄税单）或者客观原因（如遇到海关退税部门临时休息、海关临时更改流程、税单在邮寄过程中发生问题商家没有收到税单等）在退税过程中出现错误，导致您被扣款、无法退钱、退税金额有所出入等情况，旅行社和导游仅能协助您积极处理，我社无法承担相关责任，敬请谅解。
+                <w:br/>
+                任何一种退税方式都存在风险，我社导游会协助您办理退税，但是是否退税成功并不取决于导游或者旅行社，以及购物店，而是当地的退税公司按他们的法规来操作，任何单位或个人不能做出保证。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2509,51 +3739,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>