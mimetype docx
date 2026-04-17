--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -730,51 +730,51 @@
                 之后前往西安市中心地标建筑—【钟鼓楼广场+回民小吃街】（游览约1小时）西安仿古一条街回民街，在这里可以品尝到陕西各种小吃。
                 <w:br/>
                 *下午赠送价值298元大型表演【《西安千古情》】，它是由世园集团与宋城演艺联合打造的重大文化旅游产业项目，一座长安城，半部中华史，穿越门在此带你开启穿越时空之旅。观演一小时，尽览七千年。
                 <w:br/>
                 （温馨提示：千古情表演导游有权根据预定场次灵活安排，赠送项目不参加费用不退，如因景区限流或者景区关闭则安排《驼铃传奇》或《1212》或《复活的军团》普通席或《大唐女皇》普通席等其他表演，具体由地接社为准）
                 <w:br/>
                    而后前往爱逍遥汉服体验店【赠送汉服体验（不含妆造）】赠送项目不参加不退费，身穿霓裳，梦回大唐，漫步大唐不夜城，留住旅途中的美好瞬间。
                 <w:br/>
                 晚上游览亚洲最大的音乐喷泉广场【大雁塔北广场+大唐不夜城】（游览约1.5小时）远观相传唐僧玄奘从印度取经回国后，为了供奉和储藏梵文经典和佛像舍利等物亲自设计并督造建成的西安标志性建筑——大雁塔。【大唐不夜城】打卡网红拍摄地--不倒翁小姐姐，欣赏真人版不倒翁的表演。
                 <w:br/>
                 【当天结束后您尽量和导游和车一起返回酒店，这边参观游客比较多，您如果自行返回可能不太好打车，如不统一集合回酒店，请自行打车返回】
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、钟鼓楼广场+回民街+永兴坊+大唐不夜城 属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。
                 <w:br/>
                 2、回民街+永兴坊+大唐不夜城 属于小吃街类型，有很多售卖小吃等场所，可自由自费品尝陕西美食。
                 <w:br/>
                 3、钟鼓楼广场+回民街+永兴坊+大唐不夜城，因市中心交通特殊性，司机根据情况就近停车。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：西安博物院、大唐不夜城、大雁塔北广场、钟鼓楼广场、西安千古情、西安城墙
                 <w:br/>
-                自费项：西安博物院不含不含耳麦和景区内专业讲解
+                自费项：西安博物院不含耳麦和景区内专业讲解
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -804,51 +804,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安一地（秦始皇兵马俑博物院--大秦帝国--华清宫--华山）
+                西安一地（秦始皇兵马俑博物院--1212--华清宫--华山）
                 <w:br/>
                 早餐后，导游和司机提前在酒店等待客人。
                 <w:br/>
                 集合出发参观世界第八大奇迹之一的【秦始皇兵马俑博物馆】（游览约2小时，赠送景区耳麦讲解，景区交通5元自理；温馨提示：建议您步行进入景点，更好的体验），这里南倚骊山，北临渭水，气势宏伟，是世界上最大的地下军事博物馆，是世界考古历史上最伟大的发现之一。
                 <w:br/>
                 而后游览位于骊山脚下的唐代皇家避暑行宫——【华清宫（华清池+骊山）】（游览约1.5小时，赠送景区耳麦讲解，景区交通20元自理，骊山索道60元自理），国家5A级旅游景区， 唐代时造殿并赐名“华清宫”，当年唐玄宗与杨贵妃经常在此沐浴温泉，大诗人白居易更是在此留下了“春寒赐浴华清池，温泉水滑洗凝脂”的千古绝句！因其亘古不变的温泉资源、烽火戏诸侯的历史典故、唐明皇与杨贵妃的爱情故事、“西安事变”发生地而享誉海内外，成为中国唐文化旅游标志性景区。
                 <w:br/>
                 下午观看在西安事变原址上演《12・12》西安事变，（赠送项目不参加费用不退，如因节假日或景区限流等情况则安排《大秦帝国》等其他表演，具体由地接社为准），演绎通过“烽火古城”、“枪声破晓”、“统一战线”等十幕剧情，再现了1936年那场惊心动魄的“兵谏”，细腻地挖掘了历史细节，比如张学良的犹豫、杨虎城母子的温情、蒋介石与宋美龄的通话，让历史人物变得有血有肉。
                 <w:br/>
                 乘车赴渭南市华阴县，入住华山山下酒店
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、秦始皇兵马俑博物馆和华清宫 内设景区购物场所，非旅行社协议购物店，您可自由进出，如购物请谨慎！
                 <w:br/>
                 2、行程不含秦始皇兵马俑博物馆景区电瓶车（5元/人），建议步行进入景区，如需敬请自理
                 <w:br/>
                 3、华清宫景区由华清宫和骊山景区组成，参观完华清宫景区后可视体力情况选择骊山的游览。
                 <w:br/>
                 4、行程不含华清宫景区电瓶车（20元/人），不含骊山往返索道（60元/人），如需敬请自理。
                 <w:br/>
                 5、骊山可能会因天气原因等关闭，有华清宫可以游览但骊山关闭的情况，骊山无安排其他替换景点，敬请谅解。
                 <w:br/>
                 6、赠送秦始皇兵马俑博物馆+华清宫耳麦（可使用，不可带走）
@@ -1249,51 +1249,333 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不含：床位以及床位早、景点门票、西安千古情，大秦帝国-铁鹰锐士 ，产生费用请自付景区或酒店等。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 9、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                <w:br/>
+                注：景区里的小交通费用，不属于自费项目，客人知悉。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华山进山车/索道，必须乘坐，参考景区挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                旺季索道（参考时间：2026年3月1日-11月30日，实际以景区为准）
+                <w:br/>
+                根据自身需求选择进出方式，3选1：
+                <w:br/>
+                北峰往返索道 旺季：往返进山车40元，往返索道150元/人；合计190元/人
+                <w:br/>
+                西峰大索道上+北峰索道下旺季：往返进山车60元，往返索道220元/人；合计280元/人
+                <w:br/>
+                西峰大索道上下 旺季：往返进山车80元，往返索道280元/人；合计360元/人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">其他景区电瓶车/索道/耳麦等，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                西安博物院不含耳麦和景区内专业讲解，参考景区挂牌价；
+                <w:br/>
+                兵马俑电瓶车5元/人，不含华清宫景区电瓶车（20元/人），不含骊山往返索道（60元/人），选择性消费；
+                <w:br/>
+                最终价格参考景区挂牌价
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1320,109 +1602,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...23 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西安地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1571,51 +1847,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1759,50 +2035,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>