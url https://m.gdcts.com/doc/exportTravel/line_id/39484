--- v3 (2026-05-29)
+++ v4 (2026-06-19)
@@ -613,51 +613,51 @@
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.请至少提前2小时抵达出发机场，自行办理登机手续；请一定留意起飞机场时间；
                 <w:br/>
                 2.抵达西安后工作人员会在机场迎接，请每位游客保证手机畅通
                 <w:br/>
                 3.今日无统一行程安排，建议您在预订时选择早班出发的航班，抵达后可在西安市区内自由活动，次日行程导游会在今晚21:00之前联系您，请注意电话保持畅通，如未收到电话或短信，请联系报名旅行社；
                 <w:br/>
                 自由活动指南：
                 <w:br/>
                 你还可以前往“柏树林”里的《青曲社》欣赏地方戏、陕派相声、脱口秀等节目！或者结伴同行的亲友相约于“南大街粉巷”里的《德福巷“咖啡茶馆”一条街》，这里“安静、热闹、中式、西式”各类型茶馆一应俱全，选择一家您喜欢的坐下吧，感受下古都丰富的夜生活。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
-                5、航班参考：广州-西安MU6955/06:50-09:55、CZ3201/07:15、HU6207/07:55-10:25、H9221/09:50、HU7838/12:30-15:10、MU2312/12:35-14:55，不得指定航班，最终航班以实际出票为准。
+                5、航班参考：广州-西安AQ1105/06:25;MU6955/6:50；CZ3201/7:15；ZH9221/9:55；MU2312/12:15；HU7838/12:30；MU2302/13:30;ZH9225/20:15;HU7858/20:00;MU2304/23:30，不得指定航班，最终航班以实际出票为准。
                 <w:br/>
                 6、住宿2大标准选择：网评3钻/4钻任选（以下2个标准，根据自己需求出团前选择酒店标准，但并非指定酒店）
                 <w:br/>
                 入住指定酒店+备选不超过3家同级别酒店
                 <w:br/>
                 网评3钻版西安参考：H酒店（西安万寿路幸福林带北地铁站店），备选酒店：西安广成商旅公寓酒店(大明宫西地铁站店) /金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）
                 <w:br/>
                 网评4钻版西安参考：西安团结南路智选假日酒店，备选酒店：西安大兴智选假日酒店/西安城墙智选假日酒店(酒金桥美食街店)/宜尚PLUS酒店（西安汉城湖世融国际店）
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1052,51 +1052,51 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-广州（飞行约2.5小时）
                 <w:br/>
                 早餐后，全天自由活动，12点前记得退房哦。而后根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 3、如因景区通知关闭、景区限流或不可抗力原因无法游览此景点，导游有权协商更换景点或调整行程顺序。
                 <w:br/>
                 4、送团司机会提前一天联系您，飞机提前3小时送，请您注意留意手机短信或电话。
                 <w:br/>
-                5、航班信息：西安-广州MU2311/19:30、MU6956/22:30、ZH9224/22:00、CZ3204/21:00，不得指定航班，最终航班以实际出票为准。
+                5、航班信息：西安-广州ZH9226/07:50;HU7837/08:30;HU7857/15:30;MU2311/19:30；CZ3218/20:00；CZ3204/21:00；ZH9224/22:00；MU6956/22:30；AQ1106/23:00，不得指定航班，最终航班以实际出票为准。
                 <w:br/>
                 交通：送机一趟+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1174,51 +1174,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—西安往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 2、住宿：全程当地高档标准/豪华标准建设双人间（2款住宿标准选择，不同住宿版本价格不同）。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：4早2正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；当地特色美食，地道陕味体验；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。 此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱），13人封顶（含小孩），10-13人安排19座正规旅游车，如10人以下，我社会根据人数安排车型，保证每人1正座，以实际安排为准。
                 <w:br/>
-                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；4人起安排优秀正规持证导游+单独司机服务；3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。
+                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；5人起安排优秀正规持证导游+单独司机服务；4人以下（含4人）不提供专职导游服务，由正规持证导游兼司机进行服务。
                 <w:br/>
                 6、门票：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童：2-11周岁且1.2米以下（包含：机票、正餐、车位、导游服务、东线耳麦、汉服体验），其他不含：（如床位以及床位早、景点门票、西安千古情，大秦帝国-铁鹰锐士 ，产生费用请自付景区或酒店等）
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，西安大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1602,51 +1602,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团5人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：西安地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
@@ -1847,51 +1847,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>