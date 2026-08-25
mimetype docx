--- v6 (2026-08-05)
+++ v7 (2026-08-25)
@@ -412,51 +412,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★2-13人精品小团（13人封顶），0购物0自费0擦边0车销，100%真纯玩
                 <w:br/>
                 ★玩转西安地标：兵马俑/华清宫/西安博物院/钟鼓楼广场/回民街/大雁塔北广场/大唐不夜城/西安城墙
                 <w:br/>
                 ★玩转华山：登华山，赠送华山导览器+华山登山手套+华山祈福带
                 <w:br/>
-                ★超值赠送：价值298元/人《西安千古情演出》+价值268元/人《12.12》西安事变双演绎
+                ★超值赠送：价值298元/人《西安千古情演出》+价值268元/人《12.12》西安事变或《大秦帝国·铁鹰锐士》
                 <w:br/>
                 ★贴心安排：
                 <w:br/>
                 ①随车配备携带“百宝箱”（晕车贴、创可贴、湿巾、驱蚊水等）一次性雨衣；随车配备雨伞、手机充电宝、自拍杆、数据线（仅供使用，不可带走）
                 <w:br/>
                 ②赠送千年古城长安的新中式奶茶-茶话弄1杯
                 <w:br/>
                 ③赠送兵马俑+华清宫景区耳麦
                 <w:br/>
                 ④大唐不夜城-车接车送，充分保证夜游时间
                 <w:br/>
                 ⑤赠送88元/人汉服体验（不含妆造），身穿霓裳，梦回大唐，漫步大唐不夜城，留住旅途中的美好瞬间
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -814,72 +814,76 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安一地（秦始皇兵马俑博物院--1212--华清宫--华山）
                 <w:br/>
                 早餐后，导游和司机提前在酒店等待客人。
                 <w:br/>
                 集合出发参观世界第八大奇迹之一的【秦始皇兵马俑博物馆】（游览约2小时，赠送景区耳麦讲解，景区交通5元自理；温馨提示：建议您步行进入景点，更好的体验），这里南倚骊山，北临渭水，气势宏伟，是世界上最大的地下军事博物馆，是世界考古历史上最伟大的发现之一。
                 <w:br/>
                 而后游览位于骊山脚下的唐代皇家避暑行宫——【华清宫（华清池+骊山）】（游览约1.5小时，赠送景区耳麦讲解，景区交通20元自理，骊山索道60元自理），国家5A级旅游景区， 唐代时造殿并赐名“华清宫”，当年唐玄宗与杨贵妃经常在此沐浴温泉，大诗人白居易更是在此留下了“春寒赐浴华清池，温泉水滑洗凝脂”的千古绝句！因其亘古不变的温泉资源、烽火戏诸侯的历史典故、唐明皇与杨贵妃的爱情故事、“西安事变”发生地而享誉海内外，成为中国唐文化旅游标志性景区。
                 <w:br/>
                 下午观看在西安事变原址上演《12・12》西安事变，（赠送项目不参加费用不退，如因节假日或景区限流等情况则安排《大秦帝国》等其他表演，具体由地接社为准），演绎通过“烽火古城”、“枪声破晓”、“统一战线”等十幕剧情，再现了1936年那场惊心动魄的“兵谏”，细腻地挖掘了历史细节，比如张学良的犹豫、杨虎城母子的温情、蒋介石与宋美龄的通话，让历史人物变得有血有肉。
                 <w:br/>
+                【2026年9月1日起赠送《12.12》调整为前往观看【大秦帝国】（备注：如遇到大秦帝国景区未开情况下更换为《帝国密码》，取消射箭和AI换脸，无差价可退》），大秦能够一统六国离不开其强大的兵力，而在兵马俑博物馆二号坑中，中间那几列兵俑则是秦国最为精英的特种部队——铁鹰锐士。铁鹰锐士由上将军司马错创立，“十万秦卒出三千锐士”，此演艺便是以铁鹰锐士为引，为大家展示大秦帝国。过程中游客可通过全息投影讲解来了解大秦帝国盛极一时的辉煌与兵马俑的由来；观看结束后可体验制作兵马俑的过程（不可带走）和射箭，以及体验AI换脸找到千年前的自己！】
+                <w:br/>
                 乘车赴渭南市华阴县，入住华山山下酒店
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、秦始皇兵马俑博物馆和华清宫 内设景区购物场所，非旅行社协议购物店，您可自由进出，如购物请谨慎！
                 <w:br/>
                 2、行程不含秦始皇兵马俑博物馆景区电瓶车（5元/人），建议步行进入景区，如需敬请自理
                 <w:br/>
                 3、华清宫景区由华清宫和骊山景区组成，参观完华清宫景区后可视体力情况选择骊山的游览。
                 <w:br/>
                 4、行程不含华清宫景区电瓶车（20元/人），不含骊山往返索道（60元/人），如需敬请自理。
                 <w:br/>
                 5、骊山可能会因天气原因等关闭，有华清宫可以游览但骊山关闭的情况，骊山无安排其他替换景点，敬请谅解。
                 <w:br/>
                 6、赠送秦始皇兵马俑博物馆+华清宫耳麦（可使用，不可带走）
                 <w:br/>
-                7、华山酒店参考（升级网评4钻）：麗致酒店(华山景区游客中心店)，备选酒店：花筑 · 迹忆酒店(华山景区游客中心店)/华美雅致酒店(华山景区游客中心店)/希岸Deluxe酒店(华阴华山景区店)或不低于以上标准酒店
+                7、9月起下架《12.12》西安事变演出，调整为赠送观赏《大秦帝国》+体验制作兵马俑的过程（不可带走）和射箭体验
+                <w:br/>
+                8、华山酒店参考（升级网评4钻）：麗致酒店(华山景区游客中心店)，备选酒店：花筑 · 迹忆酒店(华山景区游客中心店)/华美雅致酒店(华山景区游客中心店)/希岸Deluxe酒店(华阴华山景区店)或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：华清宫，兵马俑、《12.12》西安事变演出
+                景点：华清宫，兵马俑、《12.12》西安事变演出或大秦帝国
                 <w:br/>
                 自费项：兵马俑电瓶车5元/人，不含华清宫景区电瓶车（20元/人），不含骊山往返索道（60元/人），选择性消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -935,51 +939,51 @@
               <w:t xml:space="preserve">
                 华山-西安（车程约2.5小时）
                 <w:br/>
                 早餐后，游览“奇险天下第一山”【西岳华山】（游览约5小时，不含进山车和往返索道，需自理）， “山高五千仞，削成而四方”五岳中海拔最高，险峻挺拔。“华山论剑”是著名的武侠小说作家金庸作品中虚拟的江湖故事，描绘了江湖英雄置身于奇险峻峭的华山，比试武功高下，谈论武学之道，排列武术伯仲，创造了一个神秘、诡奇、险绝的剑侠世界。华山也因此充满了险气、仙气、剑气和英气、豪气、义气。环顾华山谁是主，从容骑马上峰巅。御剑乘风来，除魔天地间，有酒乐逍遥，无酒我亦颠，一饮黄河水，再饮吞日月。即可感受手攀铁链，脚踩石窝，旋转而下的鹞子翻身；亦可孤胆挑战仅容一人通过，脚底就是万丈深渊的长空栈道；或是横叉云颠的苍龙岭。
                 <w:br/>
                 结束之后乘车返回西安。
                 <w:br/>
                 <w:br/>
                 特别赠送：华山登山手套+祈福带+华山导览器。爬山自古讲究走路不看景，看景不走路，这款自带 GPS 导航定位讲解器，涵盖华山 180 个定位讲解，内容丰富有趣，既让您爬山看景两不误，又让您与导游随时沟通零距离，轻松体验奇险华山， 给您留下美好回忆！！！
                 <w:br/>
                 备注：华山景区受自然因素（大风、大雨等特殊天气），旺季景区人流较大限流等影响；索道会临时关闭，景区限流不销票等，如特殊情况不能进景区，我公司可退华山门票差价144元/人或置换其他同价景点。
                 <w:br/>
                 【友情提示】：
                 <w:br/>
                 华山索道（不含，有以下3种乘坐方式供游客选择，可根据自身情况3选1，）
                 <w:br/>
                 旺季索道：（参考时间：2026年3月1日-11月30日，实际以景区为准）
                 <w:br/>
                 北峰往返索道 旺季：往返进山车40元，往返索道150元/人；合计190元/人
                 <w:br/>
                 西峰大索道上+北峰索道下旺季：往返进山车60元，往返索道220元/人；合计280元/人
                 <w:br/>
                 西峰大索道上下 旺季：往返进山车80元，往返索道280元/人；合计360元/人
                 <w:br/>
                 <w:br/>
-                淡季索道：（参考时间：2025年12月1日-2月28日，实际以景区为准）
+                淡季索道：（参考时间：2026年12月1日-2027年2月28日，实际以景区为准）
                 <w:br/>
                 北峰往返索道 淡季：往返进山车40元，往返索道80元/人； 合计120元/人
                 <w:br/>
                 西峰大索道上+北峰索道下 淡季：往返进山车60元，往返索道165元/人；合计225元/人
                 <w:br/>
                 西峰大索道上下 淡季：往返进山车80元，往返索道240元/人；合计320元/人
                 <w:br/>
                 <w:br/>
                 以上均为景区里的小交通费用，不属于导游推荐自费项目，客人知悉）
                 <w:br/>
                 <w:br/>
                 【温馨提示：因当天要爬山，山上气温较低，请穿长袖或带外套，备好热水和面包等食物，最好穿登山鞋，祝您在华山游玩愉快】
                 <w:br/>
                 1）由于职业的身体承受因素，导游带您乘索道上山，讲解并交代注意事项后，将由您在山上自由选择路线爬山，导游在山下约定的时间、地点等候集合，敬请谅解
                 <w:br/>
                 2）因山上条件限制，请游客提前准备“干粮或零食”以补充体力。
                 <w:br/>
                 3）按照国家要求，结合景区或天气情况，如遇景区对索道设备全面检修或关停，届时导游会根据实际情况将更换为其他正常运行索道或其他游玩方案，由此给您带来不便敬请谅解！
                 <w:br/>
                 4）华山景区标识、道路指示、线路玩法及山峰间距清晰，乘坐索道自行游览大概需要2-5小时，请在导游规定的时间内合理规划游览路线，同时也请注意安全，拍照不观景，观景不拍照！
                 <w:br/>
                 5）因当天中午在山上游览，没有安排午餐，您可以自备简餐或者可以在山上用餐，华山上有卖小吃，感谢您的理解
                 <w:br/>
                 交通：旅游车
                 <w:br/>
@@ -1393,51 +1397,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">华山进山车/索道，必须乘坐，参考景区挂牌价</w:t>
+              <w:t xml:space="preserve">华山进山车/索道（3种方式根据需求选择），参考景区挂牌价</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 旺季索道（参考时间：2026年3月1日-11月30日，实际以景区为准）
                 <w:br/>
                 根据自身需求选择进出方式，3选1：
                 <w:br/>
                 北峰往返索道 旺季：往返进山车40元，往返索道150元/人；合计190元/人
                 <w:br/>
                 西峰大索道上+北峰索道下旺季：往返进山车60元，往返索道220元/人；合计280元/人
                 <w:br/>
@@ -1847,51 +1851,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>