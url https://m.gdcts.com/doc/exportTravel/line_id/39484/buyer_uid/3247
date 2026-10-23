--- v2 (2026-07-29)
+++ v3 (2026-10-23)
@@ -412,51 +412,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★2-13人精品小团（13人封顶），0购物0自费0擦边0车销，100%真纯玩
                 <w:br/>
                 ★玩转西安地标：兵马俑/华清宫/西安博物院/钟鼓楼广场/回民街/大雁塔北广场/大唐不夜城/西安城墙
                 <w:br/>
                 ★玩转华山：登华山，赠送华山导览器+华山登山手套+华山祈福带
                 <w:br/>
-                ★超值赠送：价值298元/人《西安千古情演出》+价值268元/人《12.12》西安事变双演绎
+                ★超值赠送：价值298元/人《西安千古情演出》+价值268元/人《12.12》西安事变或《大秦帝国·铁鹰锐士》
                 <w:br/>
                 ★贴心安排：
                 <w:br/>
                 ①随车配备携带“百宝箱”（晕车贴、创可贴、湿巾、驱蚊水等）一次性雨衣；随车配备雨伞、手机充电宝、自拍杆、数据线（仅供使用，不可带走）
                 <w:br/>
                 ②赠送千年古城长安的新中式奶茶-茶话弄1杯
                 <w:br/>
                 ③赠送兵马俑+华清宫景区耳麦
                 <w:br/>
                 ④大唐不夜城-车接车送，充分保证夜游时间
                 <w:br/>
                 ⑤赠送88元/人汉服体验（不含妆造），身穿霓裳，梦回大唐，漫步大唐不夜城，留住旅途中的美好瞬间
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -814,72 +814,76 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安一地（秦始皇兵马俑博物院--1212--华清宫--华山）
                 <w:br/>
                 早餐后，导游和司机提前在酒店等待客人。
                 <w:br/>
                 集合出发参观世界第八大奇迹之一的【秦始皇兵马俑博物馆】（游览约2小时，赠送景区耳麦讲解，景区交通5元自理；温馨提示：建议您步行进入景点，更好的体验），这里南倚骊山，北临渭水，气势宏伟，是世界上最大的地下军事博物馆，是世界考古历史上最伟大的发现之一。
                 <w:br/>
                 而后游览位于骊山脚下的唐代皇家避暑行宫——【华清宫（华清池+骊山）】（游览约1.5小时，赠送景区耳麦讲解，景区交通20元自理，骊山索道60元自理），国家5A级旅游景区， 唐代时造殿并赐名“华清宫”，当年唐玄宗与杨贵妃经常在此沐浴温泉，大诗人白居易更是在此留下了“春寒赐浴华清池，温泉水滑洗凝脂”的千古绝句！因其亘古不变的温泉资源、烽火戏诸侯的历史典故、唐明皇与杨贵妃的爱情故事、“西安事变”发生地而享誉海内外，成为中国唐文化旅游标志性景区。
                 <w:br/>
                 下午观看在西安事变原址上演《12・12》西安事变，（赠送项目不参加费用不退，如因节假日或景区限流等情况则安排《大秦帝国》等其他表演，具体由地接社为准），演绎通过“烽火古城”、“枪声破晓”、“统一战线”等十幕剧情，再现了1936年那场惊心动魄的“兵谏”，细腻地挖掘了历史细节，比如张学良的犹豫、杨虎城母子的温情、蒋介石与宋美龄的通话，让历史人物变得有血有肉。
                 <w:br/>
+                【2026年9月1日起赠送《12.12》调整为前往观看【大秦帝国】（备注：如遇到大秦帝国景区未开情况下更换为《帝国密码》，取消射箭和AI换脸，无差价可退》），大秦能够一统六国离不开其强大的兵力，而在兵马俑博物馆二号坑中，中间那几列兵俑则是秦国最为精英的特种部队——铁鹰锐士。铁鹰锐士由上将军司马错创立，“十万秦卒出三千锐士”，此演艺便是以铁鹰锐士为引，为大家展示大秦帝国。过程中游客可通过全息投影讲解来了解大秦帝国盛极一时的辉煌与兵马俑的由来；观看结束后可体验制作兵马俑的过程（不可带走）和射箭，以及体验AI换脸找到千年前的自己！】
+                <w:br/>
                 乘车赴渭南市华阴县，入住华山山下酒店
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、秦始皇兵马俑博物馆和华清宫 内设景区购物场所，非旅行社协议购物店，您可自由进出，如购物请谨慎！
                 <w:br/>
                 2、行程不含秦始皇兵马俑博物馆景区电瓶车（5元/人），建议步行进入景区，如需敬请自理
                 <w:br/>
                 3、华清宫景区由华清宫和骊山景区组成，参观完华清宫景区后可视体力情况选择骊山的游览。
                 <w:br/>
                 4、行程不含华清宫景区电瓶车（20元/人），不含骊山往返索道（60元/人），如需敬请自理。
                 <w:br/>
                 5、骊山可能会因天气原因等关闭，有华清宫可以游览但骊山关闭的情况，骊山无安排其他替换景点，敬请谅解。
                 <w:br/>
                 6、赠送秦始皇兵马俑博物馆+华清宫耳麦（可使用，不可带走）
                 <w:br/>
-                7、华山酒店参考（升级网评4钻）：麗致酒店(华山景区游客中心店)，备选酒店：花筑 · 迹忆酒店(华山景区游客中心店)/华美雅致酒店(华山景区游客中心店)/希岸Deluxe酒店(华阴华山景区店)或不低于以上标准酒店
+                7、9月起下架《12.12》西安事变演出，调整为赠送观赏《大秦帝国》+体验制作兵马俑的过程（不可带走）和射箭体验
+                <w:br/>
+                8、华山酒店参考（升级网评4钻）：麗致酒店(华山景区游客中心店)，备选酒店：花筑 · 迹忆酒店(华山景区游客中心店)/华美雅致酒店(华山景区游客中心店)/希岸Deluxe酒店(华阴华山景区店)或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：华清宫，兵马俑、《12.12》西安事变演出
+                景点：华清宫，兵马俑、《12.12》西安事变演出或大秦帝国
                 <w:br/>
                 自费项：兵马俑电瓶车5元/人，不含华清宫景区电瓶车（20元/人），不含骊山往返索道（60元/人），选择性消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -935,51 +939,51 @@
               <w:t xml:space="preserve">
                 华山-西安（车程约2.5小时）
                 <w:br/>
                 早餐后，游览“奇险天下第一山”【西岳华山】（游览约5小时，不含进山车和往返索道，需自理）， “山高五千仞，削成而四方”五岳中海拔最高，险峻挺拔。“华山论剑”是著名的武侠小说作家金庸作品中虚拟的江湖故事，描绘了江湖英雄置身于奇险峻峭的华山，比试武功高下，谈论武学之道，排列武术伯仲，创造了一个神秘、诡奇、险绝的剑侠世界。华山也因此充满了险气、仙气、剑气和英气、豪气、义气。环顾华山谁是主，从容骑马上峰巅。御剑乘风来，除魔天地间，有酒乐逍遥，无酒我亦颠，一饮黄河水，再饮吞日月。即可感受手攀铁链，脚踩石窝，旋转而下的鹞子翻身；亦可孤胆挑战仅容一人通过，脚底就是万丈深渊的长空栈道；或是横叉云颠的苍龙岭。
                 <w:br/>
                 结束之后乘车返回西安。
                 <w:br/>
                 <w:br/>
                 特别赠送：华山登山手套+祈福带+华山导览器。爬山自古讲究走路不看景，看景不走路，这款自带 GPS 导航定位讲解器，涵盖华山 180 个定位讲解，内容丰富有趣，既让您爬山看景两不误，又让您与导游随时沟通零距离，轻松体验奇险华山， 给您留下美好回忆！！！
                 <w:br/>
                 备注：华山景区受自然因素（大风、大雨等特殊天气），旺季景区人流较大限流等影响；索道会临时关闭，景区限流不销票等，如特殊情况不能进景区，我公司可退华山门票差价144元/人或置换其他同价景点。
                 <w:br/>
                 【友情提示】：
                 <w:br/>
                 华山索道（不含，有以下3种乘坐方式供游客选择，可根据自身情况3选1，）
                 <w:br/>
                 旺季索道：（参考时间：2026年3月1日-11月30日，实际以景区为准）
                 <w:br/>
                 北峰往返索道 旺季：往返进山车40元，往返索道150元/人；合计190元/人
                 <w:br/>
                 西峰大索道上+北峰索道下旺季：往返进山车60元，往返索道220元/人；合计280元/人
                 <w:br/>
                 西峰大索道上下 旺季：往返进山车80元，往返索道280元/人；合计360元/人
                 <w:br/>
                 <w:br/>
-                淡季索道：（参考时间：2025年12月1日-2月28日，实际以景区为准）
+                淡季索道：（参考时间：2026年12月1日-2027年2月28日，实际以景区为准）
                 <w:br/>
                 北峰往返索道 淡季：往返进山车40元，往返索道80元/人； 合计120元/人
                 <w:br/>
                 西峰大索道上+北峰索道下 淡季：往返进山车60元，往返索道165元/人；合计225元/人
                 <w:br/>
                 西峰大索道上下 淡季：往返进山车80元，往返索道240元/人；合计320元/人
                 <w:br/>
                 <w:br/>
                 以上均为景区里的小交通费用，不属于导游推荐自费项目，客人知悉）
                 <w:br/>
                 <w:br/>
                 【温馨提示：因当天要爬山，山上气温较低，请穿长袖或带外套，备好热水和面包等食物，最好穿登山鞋，祝您在华山游玩愉快】
                 <w:br/>
                 1）由于职业的身体承受因素，导游带您乘索道上山，讲解并交代注意事项后，将由您在山上自由选择路线爬山，导游在山下约定的时间、地点等候集合，敬请谅解
                 <w:br/>
                 2）因山上条件限制，请游客提前准备“干粮或零食”以补充体力。
                 <w:br/>
                 3）按照国家要求，结合景区或天气情况，如遇景区对索道设备全面检修或关停，届时导游会根据实际情况将更换为其他正常运行索道或其他游玩方案，由此给您带来不便敬请谅解！
                 <w:br/>
                 4）华山景区标识、道路指示、线路玩法及山峰间距清晰，乘坐索道自行游览大概需要2-5小时，请在导游规定的时间内合理规划游览路线，同时也请注意安全，拍照不观景，观景不拍照！
                 <w:br/>
                 5）因当天中午在山上游览，没有安排午餐，您可以自备简餐或者可以在山上用餐，华山上有卖小吃，感谢您的理解
                 <w:br/>
                 交通：旅游车
                 <w:br/>
@@ -1393,51 +1397,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">华山进山车/索道，必须乘坐，参考景区挂牌价</w:t>
+              <w:t xml:space="preserve">华山进山车/索道（3种方式根据需求选择），参考景区挂牌价</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 旺季索道（参考时间：2026年3月1日-11月30日，实际以景区为准）
                 <w:br/>
                 根据自身需求选择进出方式，3选1：
                 <w:br/>
                 北峰往返索道 旺季：往返进山车40元，往返索道150元/人；合计190元/人
                 <w:br/>
                 西峰大索道上+北峰索道下旺季：往返进山车60元，往返索道220元/人；合计280元/人
                 <w:br/>
@@ -1847,51 +1851,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>