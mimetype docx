--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -357,51 +357,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-郑州GJ8583/06:20;CZ3971/7:30；HU7629/07:55;CZ677/9:35
+                广州-郑州GJ8583/06:20;CZ3971/07:30；HU7629/07:55;CZ677/09:35
                 <w:br/>
                 郑州-广州HU7288/18:30；HU7284/20:25；CZ3959/19:00；CZ6594/20:05，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -733,52 +733,50 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 郑州-开封【河南博物院--清明上河园（车程约1.5小时）】
                 <w:br/>
                 酒店享用早餐。
                 <w:br/>
                 读懂最早的中国-【河南博物院】（周一闭馆，如遇游客流量大或其他特殊情况，无法预约到门票，则更换为省博分院郑州博物馆或开封博物馆+赠送博物馆精讲含耳麦），占地10余万平方米，建筑面积7.8万平方米。 截至2022年1月，河南博物院有馆藏文物17万余件(套)，尤以史前文物、商周青铜器、历代陶瓷器、玉器及石刻最具特色。精品文物数量多、种类全、品位高、价值大，是见证中华文明发展轨迹，展示中国历史发展脉络的文化艺术宝库。红褐色峡谷立于两岸，抬头一线天，低头幽深的潭水，简直人间仙境。
                 <w:br/>
                 备注：如河南博物院未预约上门票或闭馆则更换为【开封市博物馆】（含博物馆讲解1小时），是位于开封市的国家一级博物馆，集文物收藏、展览、科研与教育于一体，馆藏文物8万余件，包括陶器、瓷器、铜器、书画等18类，珍贵文物6780件，如北宋开封府题名记碑、宋拓王羲之《十七帖》等。‌镇馆之宝‌--北宋大晟夷则铜编钟、开封府题名记碑、白釉珍珠地娃娃卧莲瓷枕等。
                 <w:br/>
                 <w:br/>
                 后赴七朝古都开封，游览北宋大型民俗主题公园5A级旅游景区【清明上河园】（游览不少于4小时），根据北宋画家张择端的国宝级北宋民俗画《清明上河图》以1:1的比例建造而成，观包拯迎宾、杨志卖刀、汴河大战、王员外招婿、水傀儡、女子马球、斗鸡、大宋科举、梁山好汉劫囚车、包拯巡河、气功喷火、民间杂耍等一系列北宋民俗表演，所有工作人员均着宋装，让游客“一朝步入画卷、一日梦回千年”。
                 <w:br/>
                 赠送欣赏：《沉浸式大宋奇幻游》
                 <w:br/>
                 特别安排宋文化特色实景演出：《大宋民俗绝活》《王员外招婿》《岳飞枪挑小梁王》
                 <w:br/>
                 赠送：北宋·张择端·故宫珍藏版本《清明上河图》
                 <w:br/>
                 在这幅“百米长卷”上，它已被赋予了生命:白天，城里是徒步行走的人流，骑着骆驼的商队，小桥下潺潺的流水，吆着号子声的水手;
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：河南博物院（或开封市博物馆/省博分院郑州博物馆）、清明上河园
                 <w:br/>
-                自费项：清明上河园园区饮食/部分收费演出等不含，消费自愿原则
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1059,51 +1057,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—郑州往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地高档/豪华标准建设双人间（版本2选1）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地高档/豪华标准建设双人间（版本2选1，参考酒店请看行程内容描述）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早3正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；每团13人封顶（含小孩），10-13人安排19座正规旅游车；
                 <w:br/>
                 如10人以下，我社会根据人数安排车型，保证每人1正座，以实际安排为准；
                 <w:br/>
                 5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；4人起安排优秀正规持证导游+单独司机服务；3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。
                 <w:br/>
                 6、门票：含景区首道大门票（小交通及园中自费项目自理）；部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 免票政策：所有门票，均可按照实际证件退费，绝不克扣。
                 <w:br/>
                 重点提示：【五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）】
                 <w:br/>
                 免票优惠我社按照旅行社优惠价格退费，如产生景区保险费用需要自理 。
                 <w:br/>
                 7、儿童：2-12岁1.2米以下包含往返机票/半价正餐/车位/导游服务费等；
                 <w:br/>
                 不含床位以及早餐、景点门票等；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
@@ -1161,50 +1159,251 @@
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 8、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
                 景交：（以下景交非必须，可根据自身情况，自愿选择）
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
                 以上均为景区里的小交通费用，不属于自费项目，客人知悉。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各大景区交通/耳麦等，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
+                <w:br/>
+                少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
+                <w:br/>
+                白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
+                <w:br/>
+                以上均为景区里的小交通费用，不属于自费项目，客人知悉。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1233,71 +1432,71 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 3人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 4人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如报名人数不足3成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前5天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
-                9、郑州/洛阳等地区是当地旅游城市，硬件及软件服务均与沿海发达的广东存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。中原地区经济发展落后，同星级宾馆酒店规模设施落后江浙广东等地区，一些新建的且设施较好的酒店一般位于市区周边，如需额外安排多的被褥，电热毯等，请向酒店工作人员索取。
-[...1 lines deleted...]
-                10、购物：郑州/洛阳等各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。提前告知：西安因当地情况特殊，不论何种行程，都默认会在车上售卖陕西土特产，无法避免，敬请谅解。
+                9、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。西北地区经济发展落后，同星级宾馆酒店规模设施落后江浙地区（例如当地三星酒店相当于发达地区的二星酒店），一些新建的且设施较好的酒店一般位于市区周边，如需额外安排多的被褥，电热毯等，请向酒店工作人员索取。
+                <w:br/>
+                10、购物：西安各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。提前告知：西安因当地情况特殊，不论何种行程，都默认会在车上售卖陕西土特产，无法避免，敬请谅解。
                 <w:br/>
                 11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
@@ -1481,51 +1680,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1669,50 +1868,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>