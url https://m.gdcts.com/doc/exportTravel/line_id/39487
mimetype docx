--- v3 (2026-05-11)
+++ v4 (2026-06-09)
@@ -359,51 +359,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-郑州GJ8583/06:20;CZ3971/07:30；HU7629/07:55;CZ677/09:35
                 <w:br/>
-                郑州-广州HU7288/18:30；HU7284/20:25；CZ3959/19:00；CZ6594/20:05，最终航班以实际出票为准。
+                郑州-广州HU7288/19:30；HU7286/21:30；ZH8371/20:45；CZ6594/21:00；ZH8379/22:40最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -422,51 +422,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★13人封顶精品小团，真纯玩零自费 0车销0购物店0自费景点0演绎推荐0附加费0必消
                 <w:br/>
                 ★玩转河南：河南省博物院+少林寺+龙门石窟+丽景园+洛邑古城
                 <w:br/>
                 ★沉浸式体验：清明上河园，赠送欣赏《沉浸式大宋奇幻游》+赠送北宋·张择端·故宫珍藏版本《清明上河图》
                 <w:br/>
                 ★季节限定：3-4月赠送参观《牡丹园》，赏“国色天香”-洛阳牡丹
                 <w:br/>
                 ★品质保障：
                 <w:br/>
                 ① 专车接送 0等待·24小时专车 接送机/接送站
                 <w:br/>
                 ②随车配备携带“百宝箱”（晕车贴、创可贴、湿巾、驱蚊水等）一次性雨衣
                 <w:br/>
                 ③随车配备雨伞、手机充电宝、自拍杆、数据线（仅供使用，不可带走）
                 <w:br/>
-                ④2-3人安排导游兼司机（持证正规导游），4人起一车一导服务
+                ④2-4人安排导游兼司机（持证正规导游），5人起一车一导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -628,95 +628,95 @@
                 河南文化地标：河南省博物院（周一闭馆，需提前一天关注公众号预约）
                 <w:br/>
                 年轻人的潮玩首选：华谊兄弟电影小镇
                 <w:br/>
                 河南文旅新标杆：只有河南戏剧幻城
                 <w:br/>
                 儿童游玩圣地：方特梦幻王国、方特欢乐世界、银基动物王国、银基冰雪世界
                 <w:br/>
                 郑州市新旧地标建筑：二七纪念塔、百年德化街、1948街区、CBD大玉米、国际会展中心
                 <w:br/>
                 创意文化园：良库老街、瑞光创意文化园、油画厂创意园、蜜雪冰城总部
                 <w:br/>
                 郑州老字号美食：葛记焖饼、合记或萧记烩面、老蔡记蒸饺、阿五黄河大鲤鱼、解家河南菜
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
-                5、航班参考：广州-郑州GJ8583/06:20;CZ3971/7:30；HU7629/07:55;CZ677/9:35；CZ6593/11:35;CZ8688/12:30；CZ6226/14:35;HU7287/15:05，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                5、航班参考：广州-郑州AQ1183/06:20;GJ8583/06:25;CZ8533/7:55;PN6454/9:35;ZH8372/08:10;HU7283/11:30;ZH8380/19:25，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 6、网评3钻/4钻住宿任选其一（以下2个标准，根据自己需求出团前选择；选定标准非选定具体酒店）：
                 <w:br/>
-                网评3钻版郑州参考：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店
-[...1 lines deleted...]
-                网评4钻版郑州参考：郑州涵唐酒店火车站东广场店/美仑酒店/郑州欢之明丽呈酒店/郑州圣佳丽坤酒店/郑州智选假日农业路/红旗渠酒店/美豪丽致/郑州花园路正弘城智选假日酒店/ 希岸Deluxe酒店（郑州亳都新象文庙地铁站店）或不低于以上标准酒店
+                网评3钻版郑州参考：郑州润禧悦居/郑州锦海酒店/郑州漫星酒店/郑州铂见/郑州凯里亚德/郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州天河酒店/海天假日酒店或不低于以上标准酒店
+                <w:br/>
+                网评4钻版郑州参考：郑州圣佳丽坤酒店/郑州涵唐酒店火车站东广场店/美仑酒店/郑州欢之明丽呈酒店/郑州智选假日农业路/红旗渠酒店/美豪丽致/郑州花园路正弘城智选假日酒店/ 希岸Deluxe酒店（郑州亳都新象文庙地铁站店）或不低于以上标准酒店
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郑州参考（3钻版）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">郑州参考（3钻版）：郑州润禧悦居/郑州锦海酒店/郑州漫星酒店/郑州铂见/郑州凯里亚德/郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州天河酒店/海天假日酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -767,51 +767,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郑州参考（3钻版）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">郑州参考（3钻版）：郑州润禧悦居/郑州锦海酒店/郑州漫星酒店/郑州铂见/郑州凯里亚德/郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州天河酒店/海天假日酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -828,166 +828,162 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 郑州-洛阳（车程约2小时）【少林寺--龙门石窟--应天门外景--丽景门--洛邑古城】
                 <w:br/>
                 《天下功夫出少林，圆您心中武侠梦》：走进禅宗祖庭/天下第一名剎-少林寺
                 <w:br/>
                 乘车约1.5小时抵达中国功夫之乡--登封，抵达少林寺后游览“千年古刹”中华武术发源地【少林寺】（游览约120分钟），观赏由少林弟子担纲,专为贵宾量身定做的精彩的[少林武术表演]（随缘，参观约30分钟），参观历经1400多年、现存240余座塔墓的佛教圣地[塔林]（参观约30分钟）。
                 <w:br/>
                 走进千年前的艺术宝库-龙门石窟
                 <w:br/>
                 游览参观世界文化遗产、中国石刻艺术宝库【龙门石窟】（参观约120分钟），龙门石窟与“敦煌莫高窟、大同云冈石窟、天水麦积山石窟”共称为中国四大石窟！龙门石窟开凿起于北魏孝文帝年间，连续大规模营造长达400余年，南北长达1公里，今存有窟龛2345个，造像10万余尊，碑刻题记2800余品。其中的卢舍那大佛，高17.14米，堪称龙门石窟造像艺术之典范的-奉先寺；
                 <w:br/>
                 看《应天门外景》（不含登楼）
                 <w:br/>
                 参观【丽景门古街】（游览时间40分钟左右）走进明清古街，残暴的阳光普洒在这遍眼都是的绿瓦红墙之间，那突兀横出的飞檐，那高高飘荡的商铺招牌旗号，那川流不息的行人，那一张张淡泊惬意的笑容，无一不反衬出老洛阳人的自得其乐。
                 <w:br/>
                 晚上参观洛阳著名网红打卡地标—【洛邑古城】，洛邑古城将科技创新与传统文化相结合，着力打造非遗活态传承基地，引入 200 余 项非物质文化遗产项目。同时，这里还有丰富多彩的活动，如文峰祈福《国风华颂》表演等。景区以明清建 筑风格为主基调，以文峰塔、文庙、妥灵宫、四眼井等保护遗址为节点，以金元古城墙、新潭、护城河水系 为纽带 ，将古典与现代有机结合。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、丽景门古街+洛邑古城，属于小吃街类型，有很多售卖小吃的场所，可自由自费品尝美食；属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。（因市中心交通特殊性，司机根据情况就近停车。）、
                 <w:br/>
                 2、今晚入住洛阳酒店（标准2选1；花会期间住洛阳周边，请知悉）：
                 <w:br/>
-                网评3钻版洛阳参考：伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或同级（花会间会住洛阳周边）或不低于以上标准酒店
-[...1 lines deleted...]
-                网评4钻版洛阳参考：太学府/千那千寻/曼景酒店/润华君悦（牡丹广场店）/丽呈睿轩酒店（王城公园店）/枫叶智选酒店/吾朵丽呈（王府井店）/古都御景（隋唐应天门店）/滨河智选假日酒店/或同级（花会间会住洛阳周边）或不低于以上标准酒店
+                网评3钻版洛阳参考：洛阳凯里亚德/洛阳新青年/洛阳蓝水湾/伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或不低于以上标准酒店
+                <w:br/>
+                网评4钻版洛阳参考：润华君悦/太学府/千那千寻/开元智选假日/曼景酒店/润华君悦（牡丹广场店）/丽呈睿轩酒店（王城公园店）/枫叶智选酒店/吾朵丽呈（王府井店）/古都御景（隋唐应天门店）/滨河智选假日酒店或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：少林寺、龙门石窟、应天门外景、丽景门、洛邑古城
                 <w:br/>
                 自费项：龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）、少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">洛阳参考（3钻版）：伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或同级（花会间会住洛阳周边）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">洛阳参考（3钻版）：洛阳凯里亚德/洛阳新青年/洛阳蓝水湾/伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 郑州-广州（飞行时间约2.5小时）
                 <w:br/>
                 酒店享用早餐。
                 <w:br/>
-                3-4月赠送参观【洛阳牡丹园】（游览约90分钟）“庭前芍药妖无格，池上芙蕖静少情。唯有牡丹真国色，花开时节动京城”。什么艳丽的芍药，什么出淤泥而不染的芙蕖，都比不上牡丹的无双艳色，“国色朝酣酒，天香夜染衣”是它，名动京城的也只能是它。花开花落二十日，一城之人皆若狂。园内汇集国内外名优牡丹品种1021个，40余万株，汇天下牡丹精品、聚四季名卉于一园。
-[...5 lines deleted...]
-                2、花期是根据历年预估，受气温气候雨水影响可能会有偏差，敬请谅解，花期有限，具体以景区开花为准，不接受关于个人觉得花开的不好等投诉；
+                赠送参观【中国牡丹博物馆】国内唯一一个牡丹专题博物馆；
+                <w:br/>
+                备注：3、4月份花期则更改为游览【洛阳牡丹园】（游览约90分钟），花期是根据历年预估，受气温气候雨水影响可能会有偏差，敬请谅解，花期有限，具体以景区开花为准，不接受关于个人觉得花开的不好等投诉；
                 <w:br/>
                 而后游览有着1900年历史的“佛教第一古刹”，“释源”，“祖庭”之称的【白马寺】（游览时间1小时）。体会“祖庭十古”，这里是佛教进入中国的第一站，也是由白马寺开始佛教开始在东南亚各国遍地开花。
                 <w:br/>
                 中餐：品尝《一代女皇钦点食谱—洛阳水席菜》
                 <w:br/>
                 后返回郑州，根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、郑州返程选择18点之后的航班（花期期间再晚1小时）
                 <w:br/>
                 2、送站师傅会提前与您约定时间地点，飞机提前3小时送，请您注意留意手机短信或电话。
                 <w:br/>
                 3、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 4、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
-                5、航班参考：郑州-广州HU7288/18:30；HU7284/20:25；CZ3959/19:00；CZ6594/20:05；CZ3395/21:10；CZ7108/22:40，不得指定航班，具体航班以实际出票为准；3月底换季后航班时刻待定。
+                5、航班参考：郑州-广州HU7288/19:30；HU7286/21:30；ZH8371/20:45；CZ6594/21:00；ZH8379/22:40；GJ8584/23:00，不得指定航班，具体航班以实际出票为准；3月底换季后航班时刻待定。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
-                景点：洛阳牡丹、白马寺
+                景点：中国牡丹博物馆、白马寺
                 <w:br/>
                 自费项：白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：洛阳水席菜     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1067,51 +1063,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—郑州往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 2、住宿：全程当地高档/豪华标准建设双人间（版本2选1，参考酒店请看行程内容描述）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早3正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；每团13人封顶（含小孩），10-13人安排19座正规旅游车；
                 <w:br/>
                 如10人以下，我社会根据人数安排车型，保证每人1正座，以实际安排为准；
                 <w:br/>
-                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；4人起安排优秀正规持证导游+单独司机服务；3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。
+                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；5人起安排优秀正规持证导游+单独司机服务；4人以下（含4人）不提供专职导游服务，由正规持证导游兼司机进行服务。
                 <w:br/>
                 6、门票：含景区首道大门票（小交通及园中自费项目自理）；部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 免票政策：所有门票，均可按照实际证件退费，绝不克扣。
                 <w:br/>
                 重点提示：【五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）】
                 <w:br/>
                 免票优惠我社按照旅行社优惠价格退费，如产生景区保险费用需要自理 。
                 <w:br/>
                 7、儿童：2-12岁1.2米以下包含往返机票/半价正餐/车位/导游服务费等；
                 <w:br/>
                 不含床位以及早餐、景点门票等；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）郑州/洛阳各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1432,107 +1428,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 4人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团5人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西安地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1680,51 +1672,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>