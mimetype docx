--- v4 (2026-06-09)
+++ v5 (2026-07-12)
@@ -1672,51 +1672,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>