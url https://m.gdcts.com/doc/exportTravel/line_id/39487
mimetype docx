--- v6 (2026-08-05)
+++ v7 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【玩转河南】河南郑州双飞4天丨河南省博物院丨清明上河园丨龙门石窟丨少林寺丨洛邑古城丨3-4月赠送牡丹园丨不超13人精品团行程单</w:t>
+        <w:t xml:space="preserve">【玩转河南】河南郑州双飞4天丨河南省博物院丨清明上河园丨龙门石窟丨少林寺丨洛邑古城丨不超13人精品团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">纯玩零自费 两大住宿标准随心选</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -412,52 +412,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★13人封顶精品小团，真纯玩零自费 0车销0购物店0自费景点0演绎推荐0附加费0必消
                 <w:br/>
                 ★玩转河南：河南省博物院+少林寺+龙门石窟+丽景园+洛邑古城
                 <w:br/>
                 ★沉浸式体验：清明上河园，赠送欣赏《沉浸式大宋奇幻游》+赠送北宋·张择端·故宫珍藏版本《清明上河图》
                 <w:br/>
-                ★季节限定：3-4月赠送参观《牡丹园》，赏“国色天香”-洛阳牡丹
-                <w:br/>
                 ★品质保障：
                 <w:br/>
                 ① 专车接送 0等待·24小时专车 接送机/接送站
                 <w:br/>
                 ②随车配备携带“百宝箱”（晕车贴、创可贴、湿巾、驱蚊水等）一次性雨衣
                 <w:br/>
                 ③随车配备雨伞、手机充电宝、自拍杆、数据线（仅供使用，不可带走）
                 <w:br/>
                 ④2-4人安排导游兼司机（持证正规导游），5人起一车一导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -601,52 +599,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-郑州（飞行时间约2.5小时）
                 <w:br/>
                 于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘飞机赴郑州，精心安排接机人员在机场提前等候我们尊贵的VIP游客，落地不等待，即接即走。
                 <w:br/>
                 备注：如接机/接站迟到，迟到25分钟以上（突发事件人力不可抗拒除外），补偿100元/人；以客人到达大厅时间为准，开始计算。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1：为确保工作人员能畅通联系到您，请确保抵达后手机保持开机状态，不要设置陌生人拒接哦。
                 <w:br/>
                 2：到达酒店后请根据时间自行安排活动，活动中请注意人身及财产安全；我公司导游会于21点前电话通知次日的集合时间（晚班机有可能延后通知）。
                 <w:br/>
                 3、本日接站无导游服务，司机会提前2小时以上联系您；任何情况有疑问，均可拔打24小时河南紧急联系人电话。
                 <w:br/>
                 <w:br/>
                 郑州自由活动推荐攻略：
                 <w:br/>
-                网红商超：胖东来：郑州东-许昌高铁25分钟左右40元/人左右即可到达
-                <w:br/>
                 河南文化地标：河南省博物院（周一闭馆，需提前一天关注公众号预约）
                 <w:br/>
                 年轻人的潮玩首选：华谊兄弟电影小镇
                 <w:br/>
                 河南文旅新标杆：只有河南戏剧幻城
                 <w:br/>
                 儿童游玩圣地：方特梦幻王国、方特欢乐世界、银基动物王国、银基冰雪世界
                 <w:br/>
                 郑州市新旧地标建筑：二七纪念塔、百年德化街、1948街区、CBD大玉米、国际会展中心
                 <w:br/>
                 创意文化园：良库老街、瑞光创意文化园、油画厂创意园、蜜雪冰城总部
                 <w:br/>
                 郑州老字号美食：葛记焖饼、合记或萧记烩面、老蔡记蒸饺、阿五黄河大鲤鱼、解家河南菜
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
@@ -720,52 +716,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 郑州-开封【河南博物院--清明上河园（车程约1.5小时）】
                 <w:br/>
                 酒店享用早餐。
                 <w:br/>
                 读懂最早的中国-【河南博物院】（周一闭馆，如遇游客流量大或其他特殊情况，无法预约到门票，则更换为省博分院郑州博物馆或开封博物馆+赠送博物馆精讲含耳麦），占地10余万平方米，建筑面积7.8万平方米。 截至2022年1月，河南博物院有馆藏文物17万余件(套)，尤以史前文物、商周青铜器、历代陶瓷器、玉器及石刻最具特色。精品文物数量多、种类全、品位高、价值大，是见证中华文明发展轨迹，展示中国历史发展脉络的文化艺术宝库。红褐色峡谷立于两岸，抬头一线天，低头幽深的潭水，简直人间仙境。
                 <w:br/>
                 备注：如河南博物院未预约上门票或闭馆则更换为【开封市博物馆】（含博物馆讲解1小时），是位于开封市的国家一级博物馆，集文物收藏、展览、科研与教育于一体，馆藏文物8万余件，包括陶器、瓷器、铜器、书画等18类，珍贵文物6780件，如北宋开封府题名记碑、宋拓王羲之《十七帖》等。‌镇馆之宝‌--北宋大晟夷则铜编钟、开封府题名记碑、白釉珍珠地娃娃卧莲瓷枕等。
                 <w:br/>
                 <w:br/>
                 后赴七朝古都开封，游览北宋大型民俗主题公园5A级旅游景区【清明上河园】（游览不少于4小时），根据北宋画家张择端的国宝级北宋民俗画《清明上河图》以1:1的比例建造而成，观包拯迎宾、杨志卖刀、汴河大战、王员外招婿、水傀儡、女子马球、斗鸡、大宋科举、梁山好汉劫囚车、包拯巡河、气功喷火、民间杂耍等一系列北宋民俗表演，所有工作人员均着宋装，让游客“一朝步入画卷、一日梦回千年”。
-                <w:br/>
-                赠送欣赏：《沉浸式大宋奇幻游》
                 <w:br/>
                 特别安排宋文化特色实景演出：《大宋民俗绝活》《王员外招婿》《岳飞枪挑小梁王》
                 <w:br/>
                 赠送：北宋·张择端·故宫珍藏版本《清明上河图》
                 <w:br/>
                 在这幅“百米长卷”上，它已被赋予了生命:白天，城里是徒步行走的人流，骑着骆驼的商队，小桥下潺潺的流水，吆着号子声的水手;
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：河南博物院（或开封市博物馆/省博分院郑州博物馆）、清明上河园
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1065,53 +1059,55 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—郑州往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 2、住宿：全程当地高档/豪华标准建设双人间（版本2选1，参考酒店请看行程内容描述）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早3正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；每团13人封顶（含小孩），10-13人安排19座正规旅游车；
                 <w:br/>
                 如10人以下，我社会根据人数安排车型，保证每人1正座，以实际安排为准；
                 <w:br/>
                 5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；5人起安排优秀正规持证导游+单独司机服务；4人以下（含4人）不提供专职导游服务，由正规持证导游兼司机进行服务。
                 <w:br/>
-                6、门票：含景区首道大门票（小交通及园中自费项目自理）；部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
-[...1 lines deleted...]
-                免票政策：所有门票，均可按照实际证件退费，绝不克扣。
+                6、门票：含60周岁以上（免票）景区首道大门票（不含景区内自设项目，另有约定的除外）。不含景点小门票/小交通，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
+                <w:br/>
+                60岁以下需补首道大门票费用：257元/人（清明上河园+龙门石窟+少林寺+白马寺）
+                <w:br/>
+                免票政策：所有门票，均可按照实际证件退费。
                 <w:br/>
                 重点提示：【五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）】
                 <w:br/>
                 免票优惠我社按照旅行社优惠价格退费，如产生景区保险费用需要自理 。
                 <w:br/>
                 7、儿童：2-12岁1.2米以下包含往返机票/半价正餐/车位/导游服务费等；
                 <w:br/>
                 不含床位以及早餐、景点门票等；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）郑州/洛阳各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1154,50 +1150,52 @@
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 8、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
                 景交：（以下景交非必须，可根据自身情况，自愿选择）
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
                 以上均为景区里的小交通费用，不属于自费项目，客人知悉。
+                <w:br/>
+                9、海报价格为长者价，60岁以下成人需补首道大门票费用：257元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1672,51 +1670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>