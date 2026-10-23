--- v2 (2026-07-29)
+++ v3 (2026-10-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【玩转河南】河南郑州双飞4天丨河南省博物院丨清明上河园丨龙门石窟丨少林寺丨洛邑古城丨3-4月赠送牡丹园丨不超13人精品团行程单</w:t>
+        <w:t xml:space="preserve">【玩转河南】河南郑州双飞4天丨河南省博物院丨清明上河园丨龙门石窟丨少林寺丨洛邑古城丨不超13人精品团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">纯玩零自费 两大住宿标准随心选</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -412,52 +412,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★13人封顶精品小团，真纯玩零自费 0车销0购物店0自费景点0演绎推荐0附加费0必消
                 <w:br/>
                 ★玩转河南：河南省博物院+少林寺+龙门石窟+丽景园+洛邑古城
                 <w:br/>
                 ★沉浸式体验：清明上河园，赠送欣赏《沉浸式大宋奇幻游》+赠送北宋·张择端·故宫珍藏版本《清明上河图》
                 <w:br/>
-                ★季节限定：3-4月赠送参观《牡丹园》，赏“国色天香”-洛阳牡丹
-                <w:br/>
                 ★品质保障：
                 <w:br/>
                 ① 专车接送 0等待·24小时专车 接送机/接送站
                 <w:br/>
                 ②随车配备携带“百宝箱”（晕车贴、创可贴、湿巾、驱蚊水等）一次性雨衣
                 <w:br/>
                 ③随车配备雨伞、手机充电宝、自拍杆、数据线（仅供使用，不可带走）
                 <w:br/>
                 ④2-4人安排导游兼司机（持证正规导游），5人起一车一导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -601,52 +599,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-郑州（飞行时间约2.5小时）
                 <w:br/>
                 于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘飞机赴郑州，精心安排接机人员在机场提前等候我们尊贵的VIP游客，落地不等待，即接即走。
                 <w:br/>
                 备注：如接机/接站迟到，迟到25分钟以上（突发事件人力不可抗拒除外），补偿100元/人；以客人到达大厅时间为准，开始计算。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1：为确保工作人员能畅通联系到您，请确保抵达后手机保持开机状态，不要设置陌生人拒接哦。
                 <w:br/>
                 2：到达酒店后请根据时间自行安排活动，活动中请注意人身及财产安全；我公司导游会于21点前电话通知次日的集合时间（晚班机有可能延后通知）。
                 <w:br/>
                 3、本日接站无导游服务，司机会提前2小时以上联系您；任何情况有疑问，均可拔打24小时河南紧急联系人电话。
                 <w:br/>
                 <w:br/>
                 郑州自由活动推荐攻略：
                 <w:br/>
-                网红商超：胖东来：郑州东-许昌高铁25分钟左右40元/人左右即可到达
-                <w:br/>
                 河南文化地标：河南省博物院（周一闭馆，需提前一天关注公众号预约）
                 <w:br/>
                 年轻人的潮玩首选：华谊兄弟电影小镇
                 <w:br/>
                 河南文旅新标杆：只有河南戏剧幻城
                 <w:br/>
                 儿童游玩圣地：方特梦幻王国、方特欢乐世界、银基动物王国、银基冰雪世界
                 <w:br/>
                 郑州市新旧地标建筑：二七纪念塔、百年德化街、1948街区、CBD大玉米、国际会展中心
                 <w:br/>
                 创意文化园：良库老街、瑞光创意文化园、油画厂创意园、蜜雪冰城总部
                 <w:br/>
                 郑州老字号美食：葛记焖饼、合记或萧记烩面、老蔡记蒸饺、阿五黄河大鲤鱼、解家河南菜
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
@@ -720,52 +716,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 郑州-开封【河南博物院--清明上河园（车程约1.5小时）】
                 <w:br/>
                 酒店享用早餐。
                 <w:br/>
                 读懂最早的中国-【河南博物院】（周一闭馆，如遇游客流量大或其他特殊情况，无法预约到门票，则更换为省博分院郑州博物馆或开封博物馆+赠送博物馆精讲含耳麦），占地10余万平方米，建筑面积7.8万平方米。 截至2022年1月，河南博物院有馆藏文物17万余件(套)，尤以史前文物、商周青铜器、历代陶瓷器、玉器及石刻最具特色。精品文物数量多、种类全、品位高、价值大，是见证中华文明发展轨迹，展示中国历史发展脉络的文化艺术宝库。红褐色峡谷立于两岸，抬头一线天，低头幽深的潭水，简直人间仙境。
                 <w:br/>
                 备注：如河南博物院未预约上门票或闭馆则更换为【开封市博物馆】（含博物馆讲解1小时），是位于开封市的国家一级博物馆，集文物收藏、展览、科研与教育于一体，馆藏文物8万余件，包括陶器、瓷器、铜器、书画等18类，珍贵文物6780件，如北宋开封府题名记碑、宋拓王羲之《十七帖》等。‌镇馆之宝‌--北宋大晟夷则铜编钟、开封府题名记碑、白釉珍珠地娃娃卧莲瓷枕等。
                 <w:br/>
                 <w:br/>
                 后赴七朝古都开封，游览北宋大型民俗主题公园5A级旅游景区【清明上河园】（游览不少于4小时），根据北宋画家张择端的国宝级北宋民俗画《清明上河图》以1:1的比例建造而成，观包拯迎宾、杨志卖刀、汴河大战、王员外招婿、水傀儡、女子马球、斗鸡、大宋科举、梁山好汉劫囚车、包拯巡河、气功喷火、民间杂耍等一系列北宋民俗表演，所有工作人员均着宋装，让游客“一朝步入画卷、一日梦回千年”。
-                <w:br/>
-                赠送欣赏：《沉浸式大宋奇幻游》
                 <w:br/>
                 特别安排宋文化特色实景演出：《大宋民俗绝活》《王员外招婿》《岳飞枪挑小梁王》
                 <w:br/>
                 赠送：北宋·张择端·故宫珍藏版本《清明上河图》
                 <w:br/>
                 在这幅“百米长卷”上，它已被赋予了生命:白天，城里是徒步行走的人流，骑着骆驼的商队，小桥下潺潺的流水，吆着号子声的水手;
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：河南博物院（或开封市博物馆/省博分院郑州博物馆）、清明上河园
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1065,53 +1059,55 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—郑州往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 2、住宿：全程当地高档/豪华标准建设双人间（版本2选1，参考酒店请看行程内容描述）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早3正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；每团13人封顶（含小孩），10-13人安排19座正规旅游车；
                 <w:br/>
                 如10人以下，我社会根据人数安排车型，保证每人1正座，以实际安排为准；
                 <w:br/>
                 5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；5人起安排优秀正规持证导游+单独司机服务；4人以下（含4人）不提供专职导游服务，由正规持证导游兼司机进行服务。
                 <w:br/>
-                6、门票：含景区首道大门票（小交通及园中自费项目自理）；部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
-[...1 lines deleted...]
-                免票政策：所有门票，均可按照实际证件退费，绝不克扣。
+                6、门票：含60周岁以上（免票）景区首道大门票（不含景区内自设项目，另有约定的除外）。不含景点小门票/小交通，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
+                <w:br/>
+                60岁以下需补首道大门票费用：257元/人（清明上河园+龙门石窟+少林寺+白马寺）
+                <w:br/>
+                免票政策：所有门票，均可按照实际证件退费。
                 <w:br/>
                 重点提示：【五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）】
                 <w:br/>
                 免票优惠我社按照旅行社优惠价格退费，如产生景区保险费用需要自理 。
                 <w:br/>
                 7、儿童：2-12岁1.2米以下包含往返机票/半价正餐/车位/导游服务费等；
                 <w:br/>
                 不含床位以及早餐、景点门票等；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）郑州/洛阳各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1154,50 +1150,52 @@
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 8、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
                 景交：（以下景交非必须，可根据自身情况，自愿选择）
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
                 以上均为景区里的小交通费用，不属于自费项目，客人知悉。
+                <w:br/>
+                9、海报价格为长者价，60岁以下成人需补首道大门票费用：257元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1672,51 +1670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>