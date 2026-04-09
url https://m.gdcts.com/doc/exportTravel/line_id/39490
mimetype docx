--- v0 (2026-03-10)
+++ v1 (2026-04-09)
@@ -675,55 +675,55 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州贝尔格莱德-约100KM诺维萨德--约75KM-泽蒙小镇-约12KM-贝尔格莱德（塞尔维亚）
                 <w:br/>
                 参考航班：CZ667  CAN/BEG  0235-0800（航班仅供参考，具体以实际为准）
                 <w:br/>
                 航班抵达后，乘车前往塞尔维亚第二大城市【诺维萨德】（游览不少于60分钟），美丽的多瑙河穿城而过，孕育出“花之城”，亦被称为“塞尔维亚的雅典”。
                 <w:br/>
                 抵达后，参观老城区的中心【自由广场】，外观诺威萨德主教堂-塞尔维亚最高的天主教教堂【玛丽之名大教堂】，外观诺威萨德【市政厅】。【彼德罗瓦拉丁城堡】（入内），Petrovaradin Fortress这一城堡建于17世纪，完工于18世纪初，是奥地利为了防御奥斯曼帝国的攻击而兴建，昔日以军事防御功能为主的堡垒，现在已成为诺维萨德的地标性建筑，亦是塞尔维亚著名的观光景点。
                 <w:br/>
                 乘车前往多瑙河畔的【泽蒙小镇】（游览不少于60分钟）。这里曾经由奥匈帝国统治，是典型的中欧风格小镇，与贝尔格莱德市区完全不同的风貌使它成为道亮丽的风景，漫步在小镇中，崎岖不平的道路，古朴典雅的老房子，蓝色的多瑙河，一切冲满了悠闲和复古的味道。
                 <w:br/>
                 随后乘车返回贝尔格莱德市区游览
                 <w:br/>
-                前去瞻仰1999年遭美国轰炸的【中国驻前南斯拉夫大使馆遗址】（游览约20分钟），轰炸旧址前矗立着前南斯拉夫人民为遇难中国同胞所立的纪念牌，牌上用塞文和中文篆刻着：“谨此感谢中华人民共和国在塞尔维亚共和国人民最困难的时刻给予的支持和友善，并谨此怀念罹难烈士。”
-[...3 lines deleted...]
-                随后前往与卡莱梅格丹相连的【米哈伊洛大公步行街】（游览约60分钟），感知塞尔维亚年轻人不同于以往的希望与活力。这里是贝尔格莱德闻名的商业步行街，虽然只有短短一公里长，但是却因两侧19世纪70年代的建筑而名声大噪，也被列为国家保护历史名街。
+                前去瞻仰1999年遭美国轰炸的【中国驻前南斯拉夫大使馆遗址】（游览不少于20分钟），轰炸旧址前矗立着前南斯拉夫人民为遇难中国同胞所立的纪念牌，牌上用塞文和中文篆刻着：“谨此感谢中华人民共和国在塞尔维亚共和国人民最困难的时刻给予的支持和友善，并谨此怀念罹难烈士。”
+                <w:br/>
+                前往游览【卡莱梅格丹城堡公园】（游览时间不少于30分钟），老城西北角的最高点，面对着萨瓦河与多瑙河交汇处，曾是古代的军事重地，是贝尔格莱德兴衰荣辱的历史见证者，也是贝尔格兰德标志性的景点打卡处和休闲场所，是贝尔格莱德美丽的自然瞭望台之一。
+                <w:br/>
+                随后前往与卡莱梅格丹相连的【米哈伊洛大公步行街】（游览不少于60分钟），感知塞尔维亚年轻人不同于以往的希望与活力。这里是贝尔格莱德闻名的商业步行街，虽然只有短短一公里长，但是却因两侧19世纪70年代的建筑而名声大噪，也被列为国家保护历史名街。
                 <w:br/>
                 特别安排：贝尔格莱德特色烤肉
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：飞机/巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：塞尔维亚特色烤肉餐   </w:t>
@@ -761,53 +761,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贝尔格莱德-约291KM-萨拉热窝（波黑）
                 <w:br/>
-                酒店早餐后，前往【花房-铁托墓*】（含门票，入内参观约60分钟），约瑟普•布罗兹•铁托，1892年5月25日生于克罗地亚库姆罗韦茨村的贫苦农民家庭，1980年5月4日铁托在斯洛文尼亚卢布尔雅那逝世，享年88岁。铁托去世后，南斯拉夫没有大兴土木修建陵墓，而是将其安葬在特托生前最爱去的官邸花房中。花房旁边的展馆室内展有他使用过的桌子、书橱、沙发等办公物品外，还展示了他的元帅服、南斯拉夫各民族的服饰以及国内民众、外国政要送给他的各种礼品。（如遇闭馆，将会现场退票）
-[...1 lines deleted...]
-                【圣萨瓦教堂*】（含门票，入内参观约30分钟）：Saint Sava Cathedral圣萨瓦大教堂建筑为新拜占庭式风格，外观气势磅礴，内部装饰华丽。教堂高70米，顶部有一个巨大的十字架，是塞尔维亚最高的十字架之一。圣沙瓦大教堂是建筑和艺术的结合，不仅是一个宗教场所，更是一个文化宝库。
+                酒店早餐后，前往【花房-铁托墓*】（含门票，入内参观不少于60分钟），约瑟普•布罗兹•铁托，1892年5月25日生于克罗地亚库姆罗韦茨村的贫苦农民家庭，1980年5月4日铁托在斯洛文尼亚卢布尔雅那逝世，享年88岁。铁托去世后，南斯拉夫没有大兴土木修建陵墓，而是将其安葬在特托生前最爱去的官邸花房中。花房旁边的展馆室内展有他使用过的桌子、书橱、沙发等办公物品外，还展示了他的元帅服、南斯拉夫各民族的服饰以及国内民众、外国政要送给他的各种礼品。（如遇闭馆，将会现场退票）
+                <w:br/>
+                【圣萨瓦教堂*】（含门票，入内参观不少于30分钟）：Saint Sava Cathedral圣萨瓦大教堂建筑为新拜占庭式风格，外观气势磅礴，内部装饰华丽。教堂高70米，顶部有一个巨大的十字架，是塞尔维亚最高的十字架之一。圣沙瓦大教堂是建筑和艺术的结合，不仅是一个宗教场所，更是一个文化宝库。
                 <w:br/>
                 随后驱车前往-波黑首都-【萨拉热窝】（游览时间不少于60分钟），它拥有欧洲大陆最多元的宗教色彩，因其悠久的历史和宗教及文化的多样性，而被称为欧洲的耶路撒冷。【巴西查尔西亚老城】，寻觅电影“瓦尔特保卫萨拉热窝”的电影场景：钟楼、铁匠街、清真寺及其绿色的圆屋顶等。前往位于城东的历史名胜——拉丁桥。1914年6月28日，塞尔维亚族青年普林西普在萨拉热窝市中心【拉丁桥】附近开枪射杀奥匈帝国皇储斐迪南，触发第一次世界大战。
                 <w:br/>
                 特别安排：总统同款特色餐
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -847,51 +847,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 萨拉热窝-约125KM-莫斯塔尔-约95KM波黑小镇（波黑）
                 <w:br/>
-                酒店早餐后，前往游览【萨拉热窝隧道博物馆*】（含门票，入内参观约30分钟）：战争中的生命通道---萨拉热窝战争隧道，感受战争时代的残酷，当年那条希望之路。踏上穿越希望隧道的难忘旅程，这是一条非凡的 800 米长地下隧道，在波斯尼亚战争期间充当了萨拉热窝人民的生命线。当您探索隧道时，我们知识渊博的导游将与您分享这个非凡结构的迷人历史以及建造和使用它的人的英勇努力。当您穿过为被围困的萨拉热窝市带来希望和自由的同一条隧道时，聆听关于勇敢和决心的不可思议的故事。对于那些寻求更深入了解波斯尼亚战争的斗争和胜利的人来说，这是必游之地。
+                酒店早餐后，前往游览【萨拉热窝隧道博物馆*】（含门票，入内参观不少于30分钟）：战争中的生命通道---萨拉热窝战争隧道，感受战争时代的残酷，当年那条希望之路。踏上穿越希望隧道的难忘旅程，这是一条非凡的 800 米长地下隧道，在波斯尼亚战争期间充当了萨拉热窝人民的生命线。当您探索隧道时，我们知识渊博的导游将与您分享这个非凡结构的迷人历史以及建造和使用它的人的英勇努力。当您穿过为被围困的萨拉热窝市带来希望和自由的同一条隧道时，聆听关于勇敢和决心的不可思议的故事。对于那些寻求更深入了解波斯尼亚战争的斗争和胜利的人来说，这是必游之地。
                 <w:br/>
                 乘车前往前往风光旖旎的波黑中世纪小城-【莫斯塔尔】（游览不少于60分钟），欣赏古镇风貌，游览【莫斯塔尔古城及古莫斯塔尔桥（老桥）】，这座桥已被联合国教科文组织列为世界文化遗产。由圆形鹅卵石铺砌而成的古城库君斯鲁克在老桥的两侧延伸开来，城中随处可见出售地毯、珠宝首饰、传统服装、领带和烟斗的小店。莫斯塔尔是座美丽的城市，位于波斯尼亚南部峡谷之中，依山傍水，地势起伏，海拔80米，内雷特瓦河Reretva River把市区分为东西两部分，洋溢着浓郁的奥斯曼帝国时代情调。
                 <w:br/>
                 特别安排：波斯尼亚烤肉Cevapi。用碎牛肉做成类似香肠的肉卷被称为“切瓦皮”（Cevapi），是波斯尼亚的国菜。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1023,57 +1023,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 黑山小镇-约130KM地拉那（阿尔巴尼亚）-约99KM斯库台-约59KM波德戈里察（黑山）
                 <w:br/>
-                酒店早餐后，乘车前往阿尔巴尼亚首都-【地拉那】（游览不少于60分钟），游览【斯坎德培广场】，观看威风凛凛的阿尔巴尼亚英雄像（约15分钟），也可以观看临近的埃塞姆贝清真寺的尖顶（外观约15分钟），而苏联式公寓，铁幕时期遗留下来的政府大楼（外观约15分钟），也是地拉那旧城区的特征，继而途径建于1822年之旧钟楼，后前往【国家历史博物馆】（外观约15分钟），此馆正面装饰这镶嵌壁画-阿尔巴利亚王子，前身是意大利占领时期的警员总局，现在展览众多的历史文物。
+                酒店早餐后，乘车前往阿尔巴尼亚首都-【地拉那】（游览不少于60分钟）
+                <w:br/>
+                游览【斯坎德培广场】，观看威风凛凛的阿尔巴尼亚英雄像（外观），也可以观看临近的埃塞姆贝清真寺的尖顶（外观），而苏联式公寓，铁幕时期遗留下来的政府大楼（外观），也是地拉那旧城区的特征，继而途径建于1822年之旧钟楼，后前往【国家历史博物馆】（外观），此馆正面装饰这镶嵌壁画-阿尔巴利亚王子，前身是意大利占领时期的警员总局，现在展览众多的历史文物。
                 <w:br/>
                 乘车前往【斯库台】入内参观【罗查费堡*(Rozafa Castle)】（含门票，含上下山接驳车，游览时间不少于60分钟）一座古老的城堡，城堡内部保存着众多历史遗迹，这些遗迹包括古老的教堂、喷泉、建筑等。从城堡处远观【斯库台湖】，巴尔干地区最大的淡水湖泊，以其丰富的自然资源和壮丽的美景而闻名，在1996年就被“拉姆萨尔公约”列入世界“国际重要湿地名录”。
                 <w:br/>
                 特别安排：斯库台湖鱼餐
                 <w:br/>
-                前往【波德戈里察】（游览约45分钟）市区游览：漫步老城区，参观城市核心区的【独立广场】，广场附近有黑山国最重要的戏剧表演所在地【黑山国立剧院】、2005年开放横跨于莫拉卡河上的斜张桥-【千禧桥】、外观【基督复活主教座堂】巴尔干半岛较大的东正教堂之一，外观宏伟而简洁。波德戈里察是城市中的乡村，同时是乡村中的城市。
+                前往【波德戈里察】（游览不少于45分钟）市区游览：漫步老城区，参观城市核心区的【独立广场】，广场附近有黑山国最重要的戏剧表演所在地【黑山国立剧院】、2005年开放横跨于莫拉卡河上的斜张桥-【千禧桥】、外观【基督复活主教座堂】巴尔干半岛较大的东正教堂之一，外观宏伟而简洁。波德戈里察是城市中的乡村，同时是乡村中的城市。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色鳟鱼餐     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1109,53 +1111,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 波德戈里察-约148KM-杜米托尔国家公园-塔拉大桥-约136KM兹拉蒂博尔（塞尔维亚）
                 <w:br/>
-                酒店早餐后，乘车前往【杜米托尔国家公园】（含门票，游览时间约1.5-2小时）。该国家公园面积350平方公里。公园内有冰川、冰峰、岩洞、峡谷，更多的是山峦起伏的丘陵地带和生长茂盛的各种绿色植被。走进杜米托尔国家公园，扑面而来的是大片大片的郁郁葱葱，还有那星星点点散落在岭上林下的小木屋。沿着步道去爬山或徒步，能尽情呼吸这里的清新空气。一切都是那么的近，仿佛触手可及。摸摸冰冷的河水，陡峭的山石，深邃的森林。远离你的只有天空。天上映着一条条灰色的山，一群鹰在阳光下不知疲倦的盘旋。在狭窄处，你可完全感受到神秘的宁静。
-[...1 lines deleted...]
-                安排前往公园内的【黑湖】（Black Lake），是一处迷人的天然湖泊，湖水非常的清澈，自然景观壮丽。“黑湖”在黑山语中，名为Crno jezero，意为“黑色的湖泊”，这个名称源自于湖水的深邃及其周围环境的原始的荒野之美。它不仅是自然爱好者的理想目的地，也是探索黑山自然和文化魅力的绝佳起点。该湖由两个较小的湖泊组成，大黑湖和小黑湖。这两个湖由一条狭窄的溪流连接，从而形成两个独立的水体。前往黑山西北部的参观【塔拉河峡谷大桥】（停留约30分钟），这是国人熟悉的前南斯拉夫反法西斯电影《桥》的故事发生地和拍摄地。再哼唱几句“啊朋友，再见...”，是否能勾起您的一些回忆……
+                酒店早餐后，乘车前往【杜米托尔国家公园】（含门票，游览时间不少于1.5小时）。该国家公园面积350平方公里。公园内有冰川、冰峰、岩洞、峡谷，更多的是山峦起伏的丘陵地带和生长茂盛的各种绿色植被。走进杜米托尔国家公园，扑面而来的是大片大片的郁郁葱葱，还有那星星点点散落在岭上林下的小木屋。沿着步道去爬山或徒步，能尽情呼吸这里的清新空气。一切都是那么的近，仿佛触手可及。摸摸冰冷的河水，陡峭的山石，深邃的森林。远离你的只有天空。天上映着一条条灰色的山，一群鹰在阳光下不知疲倦的盘旋。在狭窄处，你可完全感受到神秘的宁静。
+                <w:br/>
+                安排前往公园内的【黑湖】（Black Lake），是一处迷人的天然湖泊，湖水非常的清澈，自然景观壮丽。“黑湖”在黑山语中，名为Crno jezero，意为“黑色的湖泊”，这个名称源自于湖水的深邃及其周围环境的原始的荒野之美。它不仅是自然爱好者的理想目的地，也是探索黑山自然和文化魅力的绝佳起点。该湖由两个较小的湖泊组成，大黑湖和小黑湖。这两个湖由一条狭窄的溪流连接，从而形成两个独立的水体。前往黑山西北部的参观【塔拉河峡谷大桥】（停留不少于30分钟），这是国人熟悉的前南斯拉夫反法西斯电影《桥》的故事发生地和拍摄地。再哼唱几句“啊朋友，再见...”，是否能勾起您的一些回忆……
                 <w:br/>
                 特别安排：特色烤羊排
                 <w:br/>
                 游毕前往入住酒店休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：烤羊排餐     晚餐：√   </w:t>
@@ -1527,71 +1529,69 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.不含全程司机导游服务费1000元/人（与团费一起付清）
-[...19 lines deleted...]
-                11.因自身原因滞留、违约、自身过错、自由活动期间内或自身疾病引起的人身和财产损失；
+                1.全程酒店单人间附加费2500元/人（酒店单房差仅指普通单人间如要求安排大床房或标双，单房差另议）；
+                <w:br/>
+                2.因调整航空燃油价格而导致机票价格上升，需另外补交燃油升幅的差价；
+                <w:br/>
+                3.护照费及申请签证中准备相关材料所需的制作费、手续费，如未成年人公证、认证费等；
+                <w:br/>
+                4.前往领事馆打指模及面签和面销产生的各种费用，如交通费、住宿费等；
+                <w:br/>
+                5.出入境行李的海关税、搬运费、保管费和超重（件）行李托运费或运输期间行李的损坏费；
+                <w:br/>
+                6.旅途中飞机/火车/船只等交通工具的等候及转乘时的用餐；
+                <w:br/>
+                7.行程中的一切个人消费（例如酒店内的酒水、洗衣、上网、通讯等费用）及自由活动期间的餐费、交通费等；
+                <w:br/>
+                8.行程中未提到的其它费用：如特殊门票、游船（轮）、缆车、地铁票、公交票等费用；
+                <w:br/>
+                9.因交通延阻、罢工、天气、飞机机器故障、航班取消或更改及其它不可抗力原因导致的费用；
+                <w:br/>
+                10.因自身原因滞留、违约、自身过错、自由活动期间内或自身疾病引起的人身和财产损失；
                 <w:br/>
                 欧洲各地有当地官方导游讲解（例如 ：威尼斯、罗马、佛罗伦萨、罗浮宫、凡尔赛宫、马德里皇宫等），为了感谢他们的热忱服务，请另付上小费1欧元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1621,167 +1621,215 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
-[...3 lines deleted...]
-                3.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1.儿童费用：6 岁以下（不含6岁）不占床减单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
+                <w:br/>
+                2.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                3.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                4.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                驻阿尔巴尼亚大使馆  +355-692088899
+                <w:br/>
+                驻波黑大使馆 +387-62-442353
+                <w:br/>
+                驻塞尔维亚大使馆 +381-63590818
+                <w:br/>
+                驻黑山大使馆 +382-69-183007
+                <w:br/>
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                .本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.本行程不接受孕妇、身体有重疾病、列入失信人名单的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担，旅行社不承担责任。
-[...13 lines deleted...]
-                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                预定限制/年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
+                <w:br/>
+                <w:br/>
+                预定说明：
+                <w:br/>
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序做合理的调整。
+                <w:br/>
+                3.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，但赠送项目费用恕不退还，敬请谅解。
+                <w:br/>
+                4.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，战争、天灾、罢工、游行、航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期，或行程被迫中断的，旅行社的工作人员将尽最大的努力协助团友解决问题，但由此造成的损失和因此新增的费用游客自理。
+                <w:br/>
+                赠送项目，景区有权依据自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加，如无法安排费用不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.报名后收取的机票定金5000元/人，如因游客自身原因取消，机票定金不退；
-[...3 lines deleted...]
-                3.如游客持中华人民共和国护照因私护照以外的旅行证件参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件的原因不能出入境的，损失由游客自理，我社将视为游客自行取消出团处理；
+                1.在行程开始前因旅游者自身原因提出解除合同或者按照《2026年团队出境旅游合同》第11条约定由旅行社解除合同的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                1）行程开始前 29 日至 15 日，按照旅游费用总额的 5%扣除；
+                <w:br/>
+                2）行程开始前 14 日至 7 日，按照旅游费用总额的 20%扣除；
+                <w:br/>
+                3）行程开始前 6 日至 4 日，按照旅游费用总额的 50%扣除；
+                <w:br/>
+                4）行程开始前 3 日至 1 日，按照旅游费用总额的 60%扣除；
+                <w:br/>
+                5）行程开始当日，按照旅游费用总额的 70%扣除；
+                <w:br/>
+                如旅行者在旅游合同第二十五条或通过其他方式另行约定的，在旅游者解除合同时不受本条中关于解除时间和必要的费用扣除比例的约束。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付损失费，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                因部分旅游资源需提前支付费用进行预定，本产品在旅行社成团后至出发前29天外取消的，也将产生实际损失，具体损失包括但不限于机票，酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅行者减损并退换还未实际发生的损失费用外不再承担其他赔偿责任；
+                <w:br/>
+                2.若内陆段机票，境外火车，邮轮等其他交通工具需要提前支付费用的，产生费用后，按实际损失额外收取；
+                <w:br/>
+                3.如有游客额外升级标准或增加要求所产生的相关费用，以实际产生费用为准收取损失费，费用包括但不限于以上列举的取消条款；
+                <w:br/>
+                4.因为团队机票的特殊性，旅游者在确认出团后如因贵方原因或客人自身原因取消出行，我社有权收取已产生的机票定金；双方已确认出票后取消出行的，我司有权收取所有票款，如尚未支付票款，我社有权追索收取所有票款；
+                <w:br/>
+                5.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件或所持自备签证的原因不能出入境的，损失由游客自行承担，我社将视为游客自行取消出团处理；
+                <w:br/>
+                6.因旅游者提供的材料存在问题或者自身其他原因被拒签、缓签、拒绝入境和出境的，相关责任和费用由旅游者承担。
                 <w:br/>
                 如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1830,51 +1878,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">护照首页</w:t>
+              <w:t xml:space="preserve">护照首页、联系电话</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1884,51 +1932,139 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.我社已为游客购买旅游意外险，本司强烈建议游客根据个人情况，自行购买医疗或其他保险，以更全面保障游客利益；
                 <w:br/>
                 2.旅游意外伤害险不包括游客自身携带疾病、旧病复发，且在出团日前180天内未经过治疗的疾病（如心脏病复发、高血压、糖尿病并发症、移植手术复发、孕妇、精神病发作等）；
                 <w:br/>
                 3.游客在签订旅游合同时应将实际身体情况告知旅行社，如个别游客患有传染性疾病或危及他人健康之疾病，旅行社有权拒绝游客出团或终止游客随团，所交费用按游客违约处理；
                 <w:br/>
                 4.老年人特别说明：出境游长线舟车劳顿，为团友身体健康状况考虑，80岁以上老人及其他身体条件不不太适宜长途飞行的团友，请权衡自身身体条件选择参加的团队，敬请理解；
                 <w:br/>
-                5.65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+                65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
+                1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
+                <w:br/>
+                2.行程景点实际游览最短时间，以行程中标注时间为准；
+                <w:br/>
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                <w:br/>
+                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1969,51 +2105,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>