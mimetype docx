--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -2105,51 +2105,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>