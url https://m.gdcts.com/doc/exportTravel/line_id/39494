--- v0 (2026-03-12)
+++ v1 (2026-04-11)
@@ -671,76 +671,76 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州  布达佩斯-约135KM-巴拉顿湖-约65KM-黑维兹（匈牙利）
                 <w:br/>
                 参考航班：CZ649   CAN/BUD   0055-0720（航班仅供参考，具体以实际为准）
                 <w:br/>
-                抵达后，前往【巴拉顿湖】，巴拉顿湖虽然不具有大海那样波涛汹涌的特点，但每当风和日丽的时候，碧波荡漾、白帆点点、白鸥盘旋，好似一幅动人的海滨风景画。湖上的气候像大海一样变幻莫测。从大西洋来的西风气流能够越过山地直达湖面，使气温下降，产生暴风雨。原本风平浪静的巴拉顿湖顷刻间会风云骤起，雷电交加。因而，巴拉顿湖被赋予“匈牙利海”的盛誉。
-[...1 lines deleted...]
-                前往【黑维兹】是匈牙利最知名的温泉之乡。黑维兹拥有一个含有丰富腐殖质泥炭为底的温泉湖，湖的最深处约36米，是世界第二大温泉湖。黑维兹小镇的整人布局非常精致，一枝一叶一砖一瓦都出自能工巧匠之手，犹如空降的一座童话小镇，颜色温馨活泼。走在其中，极易“迷失”自我。
+                抵达后，前往【巴拉顿湖】(停留时间不少于30分钟)，巴拉顿湖虽然不具有大海那样波涛汹涌的特点，但每当风和日丽的时候，碧波荡漾、白帆点点、白鸥盘旋，好似一幅动人的海滨风景画。湖上的气候像大海一样变幻莫测。从大西洋来的西风气流能够越过山地直达湖面，使气温下降，产生暴风雨。原本风平浪静的巴拉顿湖顷刻间会风云骤起，雷电交加。因而，巴拉顿湖被赋予“匈牙利海”的盛誉。
+                <w:br/>
+                前往【黑维兹】(停留时间不少于30分钟)是匈牙利最知名的温泉之乡。黑维兹拥有一个含有丰富腐殖质泥炭为底的温泉湖，湖的最深处约36米，是世界第二大温泉湖。黑维兹小镇的整人布局非常精致，一枝一叶一砖一瓦都出自能工巧匠之手，犹如空降的一座童话小镇，颜色温馨活泼。走在其中，极易“迷失”自我。
                 <w:br/>
                 游毕驱车前往酒店休息。
                 <w:br/>
                 交通：飞机/巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">全程欧标酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -753,51 +753,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 黑维兹-约200KM-萨格勒布-约160KM-波黑小镇（波黑）
                 <w:br/>
-                酒店早餐后，乘车前往【萨格勒布】（城市游览约1小时）-克罗地亚首都，同时也是克罗地亚的政治、经济、文化中心。萨格勒布是一个充满历史文化的中欧名城，又是一座展现勃勃生机的活力城市。这里曾经孕育了无数的历史名人、文化创新和世界发明。古老纯朴的街道巷弄与城门，新古典的建筑风格，使整个市容散发出不同时期的浓郁文化艺术气息。外观【圣马可教堂】，一座哥特式建筑，带有绚丽的彩瓦屋顶，用马赛克砌成的徽章，左边是克罗地亚几个大区的徽章，右边是萨格勒布市徽。外观【圣母升天大教堂】，俗称萨格勒布大教堂，是萨格勒布的地标建筑之一。教堂内有着 13世纪的壁画、文艺复兴时期的靠背长椅、大理石祭坛和巴罗克风格的讲道坛。外观【古城门】，古城门又叫石门，位于圣马可教堂附近，又称为石门，建于罗马时期。它是老城仅存的一座城门，保存较好。石门下的拱廊里供奉着圣母圣子像，墙上刻满了虔诚的信徒们对圣母的感恩之词，路过的老人都在此停留祈祷一下。
+                酒店早餐后，乘车前往【萨格勒布】（城市游览不少于1小时）-克罗地亚首都，同时也是克罗地亚的政治、经济、文化中心。萨格勒布是一个充满历史文化的中欧名城，又是一座展现勃勃生机的活力城市。这里曾经孕育了无数的历史名人、文化创新和世界发明。古老纯朴的街道巷弄与城门，新古典的建筑风格，使整个市容散发出不同时期的浓郁文化艺术气息。外观【圣马可教堂】，一座哥特式建筑，带有绚丽的彩瓦屋顶，用马赛克砌成的徽章，左边是克罗地亚几个大区的徽章，右边是萨格勒布市徽。外观【圣母升天大教堂】，俗称萨格勒布大教堂，是萨格勒布的地标建筑之一。教堂内有着 13世纪的壁画、文艺复兴时期的靠背长椅、大理石祭坛和巴罗克风格的讲道坛。外观【古城门】，古城门又叫石门，位于圣马可教堂附近，又称为石门，建于罗马时期。它是老城仅存的一座城门，保存较好。石门下的拱廊里供奉着圣母圣子像，墙上刻满了虔诚的信徒们对圣母的感恩之词，路过的老人都在此停留祈祷一下。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -833,55 +833,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 波黑小镇-约30KM-十六湖国家公园-约130KM-扎达尔-克罗地亚小镇（克罗地亚）
                 <w:br/>
-                酒店早餐后，乘车前往【普利特维采湖国家公园*】1949年正式建成，是克罗地亚的大型国家公园，也是东南欧地区历史悠久的国家公园，于1979年入选世界自然遗产名录。普利特维采天然湖群，大大小小共有16个湖泊，故又称十六湖，又有“欧洲九寨沟”之称。科拉纳河上游流经石灰岩地貌区，经过千百年的侵蚀沉积，形成众多的钙华边坝坡;而自然堤坝的发育又衍生出一系列的湖泊、洞穴和瀑布，塑造出壮丽的自然美景。
+                酒店早餐后，乘车前往【普利特维采湖国家公园*】(停留时间不少于60分钟)1949年正式建成，是克罗地亚的大型国家公园，也是东南欧地区历史悠久的国家公园，于1979年入选世界自然遗产名录。普利特维采天然湖群，大大小小共有16个湖泊，故又称十六湖，又有“欧洲九寨沟”之称。科拉纳河上游流经石灰岩地貌区，经过千百年的侵蚀沉积，形成众多的钙华边坝坡;而自然堤坝的发育又衍生出一系列的湖泊、洞穴和瀑布，塑造出壮丽的自然美景。
                 <w:br/>
                 特别安排：克罗地亚烤乳猪餐。克罗地亚最经典的菜肴，用传统方法烹制而成，金黄色香脆外皮下是嫩滑柔软的肉质。
                 <w:br/>
-                随后前往扎达尔 Zadar（城区游览不低于 1 小时）：位于克罗地亚西部的港口城市，这座古老城镇历史上是一个兵家争夺之地，在经历了奥地利、法国和意大利帝国统治的影响下，一些古罗马风格建筑被保留了下来，如今成为了亚得里亚海东海岸的一颗耀眼明珠。
+                随后前往扎达尔 Zadar（城区游览不少于 1 小时）：位于克罗地亚西部的港口城市，这座古老城镇历史上是一个兵家争夺之地，在经历了奥地利、法国和意大利帝国统治的影响下，一些古罗马风格建筑被保留了下来，如今成为了亚得里亚海东海岸的一颗耀眼明珠。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色烤乳猪     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -919,51 +919,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克罗地亚小镇-约155KM-斯普利特-波黑小镇（波黑）
                 <w:br/>
                 酒店早餐后，前往克罗地亚第二大城也是著名港口-斯普利特，昔日罗马帝国的荣光，开启城市的风华。
                 <w:br/>
-                游览【斯普利特市区】（不低于 1 小时）。参观【老城区】、【戴克里先宫*】（入内）。始建于公元 3 世纪，面朝海湾，是现存最著名的罗马帝国遗迹之一，罗马帝国皇帝戴克里先（284～305 在位）退位后居住于此，宫内的主要建筑柱廊，是一个列柱围绕的广场，风景如画。宫殿与民居的组合是这座古老城市跳动的脉搏，斯普利特的美是和生活融为一体的，它美在日出日落、在街头巷尾、在巴洛克和柯林斯的断壁残垣；它的美市井又古典，矛盾又统一。
+                游览【斯普利特市区】（不少于 1 小时）。参观【老城区】、【戴克里先宫*】（入内）。始建于公元 3 世纪，面朝海湾，是现存最著名的罗马帝国遗迹之一，罗马帝国皇帝戴克里先（284～305 在位）退位后居住于此，宫内的主要建筑柱廊，是一个列柱围绕的广场，风景如画。宫殿与民居的组合是这座古老城市跳动的脉搏，斯普利特的美是和生活融为一体的，它美在日出日落、在街头巷尾、在巴洛克和柯林斯的断壁残垣；它的美市井又古典，矛盾又统一。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -999,51 +999,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 波黑小镇-杜布罗夫尼克-约150KM-莫斯塔尔（波黑）
                 <w:br/>
-                酒店早餐后，乘车前往【杜布罗夫尼克】古名“拉古萨”，克罗地亚东南部港口城市，依山傍海，风景优美，是欧洲中世纪建筑保存比较完好的一座城市，有“城市博物馆”的美称。探索杜布罗夫尼克旧城区，【杜布罗夫尼克大教堂】（远观/外观）是一座典型的巴洛克式建筑,又名圣母升天大教堂,建筑外观极为宏伟,很远就能看见它那高耸的圆顶,同时它也是杜布老城的地标建筑之一，【派勒城门Pile Gate】（外观），建于1537年,是连接杜布罗夫尼克和派勒港口的主要入口之一，【杜布罗夫尼克城墙】（外观），沉浸式的感受一下《权力的游戏》中的君临城。
+                酒店早餐后，乘车前往【杜布罗夫尼克】(停留时间不少于60分钟)古名“拉古萨”，克罗地亚东南部港口城市，依山傍海，风景优美，是欧洲中世纪建筑保存比较完好的一座城市，有“城市博物馆”的美称。探索杜布罗夫尼克旧城区，【杜布罗夫尼克大教堂】（远观/外观）是一座典型的巴洛克式建筑,又名圣母升天大教堂,建筑外观极为宏伟,很远就能看见它那高耸的圆顶,同时它也是杜布老城的地标建筑之一，【派勒城门Pile Gate】（外观），建于1537年,是连接杜布罗夫尼克和派勒港口的主要入口之一，【杜布罗夫尼克城墙】（外观），沉浸式的感受一下《权力的游戏》中的君临城。
                 <w:br/>
                 特别安排：克罗地亚传统Peka特色餐。克罗地亚传统料理之一，在陶制锅里加入肉类，并搭配新鲜蔬菜慢慢烹制而成的混合菜。
                 <w:br/>
                 特别安排：码头乘游船环游古城*，只见建在海边悬崖上的城墙和城堡巍然傲立，层层叠叠的红瓦古建筑被城墙拥入怀中，蔚蓝的天空下，湛蓝的海一望无际，依山傍海的古城完好地保留着中世纪古城的风貌，沧桑古朴，气势恢宏而又风情万种，处处散发出地中海古城的魅力。
                 <w:br/>
                 （备注：如遇天气原因将会现场退费）
                 <w:br/>
                 特别安排：波斯尼亚烤肉Cevapi。用碎牛肉做成类似香肠的肉卷被称为“切瓦皮”（Cevapi），是波斯尼亚的国菜。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1087,55 +1087,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 莫斯塔尔-约130KM-萨拉热窝（波黑）
                 <w:br/>
-                酒店早餐后，乘车前往前往风光旖旎的波黑中世纪小城-【莫斯塔尔】，欣赏古镇风貌，游览【莫斯塔尔古城及古莫斯塔尔桥（老桥）】，这座桥已被联合国教科文组织列为世界文化遗产。由圆形鹅卵石铺砌而成的古城库君斯鲁克在老桥的两侧延伸开来，城中随处可见出售地毯、珠宝首饰、传统服装、领带和烟斗的小店。莫斯塔尔是座美丽的城市，位于波斯尼亚南部峡谷之中，依山傍水，地势起伏，海拔80米，内雷特瓦河Reretva River把市区分为东西两部分，洋溢着浓郁的奥斯曼帝国时代情调。
-[...3 lines deleted...]
-                前往参观【萨拉热窝隧道博物馆*】（含门票，游览时间约30分钟）：战争中的生命通道---萨拉热窝战争隧道，感受战争时代的残酷，当年那条希望之路。踏上穿越希望隧道的难忘旅程，这是一条非凡的 800 米长地下隧道，在波斯尼亚战争期间充当了萨拉热窝人民的生命线。当您探索隧道时，我们知识渊博的导游将与您分享这个非凡结构的迷人历史以及建造和使用它的人的英勇努力。当您穿过为被围困的萨拉热窝市带来希望和自由的同一条隧道时，聆听关于勇敢和决心的不可思议的故事。对于那些寻求更深入了解波斯尼亚战争的斗争和胜利的人来说，这是必游之地。
+                酒店早餐后，乘车前往前往风光旖旎的波黑中世纪小城-【莫斯塔尔】(停留时间不少于45分钟)，欣赏古镇风貌，游览【莫斯塔尔古城及古莫斯塔尔桥（老桥）】，这座桥已被联合国教科文组织列为世界文化遗产。由圆形鹅卵石铺砌而成的古城库君斯鲁克在老桥的两侧延伸开来，城中随处可见出售地毯、珠宝首饰、传统服装、领带和烟斗的小店。莫斯塔尔是座美丽的城市，位于波斯尼亚南部峡谷之中，依山傍水，地势起伏，海拔80米，内雷特瓦河Reretva River把市区分为东西两部分，洋溢着浓郁的奥斯曼帝国时代情调。
+                <w:br/>
+                乘车前往波黑首都-【萨拉热窝】，它拥有欧洲大陆最多元的宗教色彩，因其悠久的历史和宗教及文化的多样性，而被称为欧洲的耶路撒冷。【巴西查尔西亚老城】（游览时间不少于1小时），寻觅电影“瓦尔特保卫萨拉热窝”的电影场景：钟楼、铁匠街、清真寺及其绿色的圆屋顶等。前往位于城东的历史名胜——拉丁桥。1914年6月28日，塞尔维亚族青年普林西普在萨拉热窝市中心【拉丁桥】附近开枪射杀奥匈帝国皇储斐迪南，触发第一次世界大战。
+                <w:br/>
+                前往参观【萨拉热窝隧道博物馆*】（含门票，游览时间不少于30分钟）：战争中的生命通道---萨拉热窝战争隧道，感受战争时代的残酷，当年那条希望之路。踏上穿越希望隧道的难忘旅程，这是一条非凡的 800 米长地下隧道，在波斯尼亚战争期间充当了萨拉热窝人民的生命线。当您探索隧道时，我们知识渊博的导游将与您分享这个非凡结构的迷人历史以及建造和使用它的人的英勇努力。当您穿过为被围困的萨拉热窝市带来希望和自由的同一条隧道时，聆听关于勇敢和决心的不可思议的故事。对于那些寻求更深入了解波斯尼亚战争的斗争和胜利的人来说，这是必游之地。
                 <w:br/>
                 特别安排：乘坐【萨拉热窝缆车】*行程距离约2200米，起点海拔583米，终点海拔未1160米，俯瞰萨拉热窝城的美景。（备注：如遇缆车维护将会现场退费）
                 <w:br/>
                 特别安排：总统同款特色餐
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1175,51 +1175,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 萨拉热窝-约140KM-木头村-sargan 8火车-约40KM-兹拉蒂博尔（塞尔维亚）
                 <w:br/>
-                酒店早餐后，乘车前往【木头村*】（入内），塞尔维亚导演埃米尔•库斯图里卡，他在Mokra Gora山区建立了童话村落——木头村。这个小镇从地面到房屋，全部用木头建成，所有的木屋都是货真价实的山民废弃老屋，库斯图里卡将它们从各村搜罗到一起，完全遵照塞尔维亚传统式样，大小木屋围绕典型斯拉夫山区式样的木教堂排列，《生命是奇迹》就在这里拍摄。 
+                酒店早餐后，乘车前往【木头村*】（入内）(停留时间不少于60分钟)，塞尔维亚导演埃米尔•库斯图里卡，他在Mokra Gora山区建立了童话村落——木头村。这个小镇从地面到房屋，全部用木头建成，所有的木屋都是货真价实的山民废弃老屋，库斯图里卡将它们从各村搜罗到一起，完全遵照塞尔维亚传统式样，大小木屋围绕典型斯拉夫山区式样的木教堂排列，《生命是奇迹》就在这里拍摄。 
                 <w:br/>
                 木头城还因为建造了世界上仅此一条的窄轨距【铁路Sargan 8】而著名，这样命名是因为从天空往下看，窄轨距铁路行走的路线像是数字8，蜿蜒曲折。乘坐小火车可以游览兹拉蒂博尔山区，我们可以尽情呼吸新鲜的空气，优美宁静的兹拉蒂博尔山区景色尽收眼底，抛掉世俗的烦忧，感受大自然的纯净。
                 <w:br/>
                 特别安排：乘坐Sargan 8小火车*。
                 <w:br/>
                 （如遇小火车停运，则将会现场退费或安排乘坐兹拉蒂博尔空中索道缆车）
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1261,57 +1261,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 兹拉蒂博尔-约140KM-杜米托尔国家公园-约140KM-波德戈里察（黑山）
                 <w:br/>
-                酒店早餐后，乘车前往黑山西北部的参观【塔拉河峡谷大桥】，这是国人熟悉的前南斯拉夫反法西斯电影《桥》的故事发生地和拍摄地。再哼唱几句“啊朋友，再见...”，是否能勾起您的一些回忆……
-[...1 lines deleted...]
-                随后乘车前往【杜米托尔国家公园*】该国家公园面积350平方公里。公园内有冰川、冰峰、岩洞、峡谷，更多的是山峦起伏的丘陵地带和生长茂盛的各种绿色植被。安排前往公园内的【黑湖】（Black Lake），是一处迷人的天然湖泊，湖水非常的清澈，自然景观壮丽。“黑湖”在黑山语中，名为Crno jezero，意为“黑色的湖泊”，这个名称源自于湖水的深邃及其周围环境的原始的荒野之美。它不仅是自然爱好者的理想目的地，也是探索黑山自然和文化魅力的绝佳起点。该湖由两个较小的湖泊组成，大黑湖和小黑湖。这两个湖由一条狭窄的溪流连接，从而形成两个独立的水体。
+                酒店早餐后，乘车前往黑山西北部的参观【塔拉河峡谷大桥】(停留时间不少于20分钟)，这是国人熟悉的前南斯拉夫反法西斯电影《桥》的故事发生地和拍摄地。再哼唱几句“啊朋友，再见...”，是否能勾起您的一些回忆……
+                <w:br/>
+                随后乘车前往【杜米托尔国家公园*】(停留时间不少于90分钟)该国家公园面积350平方公里。公园内有冰川、冰峰、岩洞、峡谷，更多的是山峦起伏的丘陵地带和生长茂盛的各种绿色植被。安排前往公园内的【黑湖】（Black Lake），是一处迷人的天然湖泊，湖水非常的清澈，自然景观壮丽。“黑湖”在黑山语中，名为Crno jezero，意为“黑色的湖泊”，这个名称源自于湖水的深邃及其周围环境的原始的荒野之美。它不仅是自然爱好者的理想目的地，也是探索黑山自然和文化魅力的绝佳起点。该湖由两个较小的湖泊组成，大黑湖和小黑湖。这两个湖由一条狭窄的溪流连接，从而形成两个独立的水体。
                 <w:br/>
                 特别安排：特色烤羊排
                 <w:br/>
-                乘车前往【波德戈里察】市区游览（游览时间约45分钟）：【基督复活主教座堂*】（入内参观）这里是位于黑山首都波德里查的一座塞尔维亚正教会的教堂。位于黑山首都波德戈里察的市中心。踏入教堂内部，时间仿佛都变得缓慢起来。精美的宗教装饰点缀着每一个角落，细腻的纹路仿佛在诉说着往昔的故事。那些绚丽多彩的壁画，则如同一部部生动的史诗，静静地向人们展示着历史的沉淀与信仰的力量。每一笔每一划，都饱含着艺术家们的心血与虔诚。
+                乘车前往【波德戈里察】市区游览（游览时间不少于45分钟）：【基督复活主教座堂*】（入内参观）这里是位于黑山首都波德里查的一座塞尔维亚正教会的教堂。位于黑山首都波德戈里察的市中心。踏入教堂内部，时间仿佛都变得缓慢起来。精美的宗教装饰点缀着每一个角落，细腻的纹路仿佛在诉说着往昔的故事。那些绚丽多彩的壁画，则如同一部部生动的史诗，静静地向人们展示着历史的沉淀与信仰的力量。每一笔每一划，都饱含着艺术家们的心血与虔诚。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色 烤羊排     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1347,53 +1347,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 波德戈里察-约80KM-科托尔-约20KM-布德瓦-约180KM-地拉那（阿尔巴尼亚）
                 <w:br/>
-                酒店早餐后，乘车前往黑山共和国海滨城市-【科托尔】，科托尔是亚得里亚海沿岸保存中世纪古城原貌最完整的城市之一，并被列入联合国教科文组织世界遗产名录。风格独特的科托尔是南欧地区最深的海港，有座保留有城墙的老城，拥有整个黑山最奇特的景色。鹅卵石铺就的小路像迷宫一样，将小广场与古老的教堂和昔日官员的豪宅连在一起。在这旅游的乐趣就是在这环境绝佳的城镇里漫步。【科托尔古城】位于科托尔峡湾的终点，是一座被洛夫琴山、弗马茨(Vrmac)山国家公园和大海包围的，亚德里亚海保存较为完好的中世纪的老城之一，古城的气氛温馨平和，到处都是咖啡馆和餐厅，附近的建筑让人有到了中世纪的感觉。
-[...1 lines deleted...]
-                乘车前往黑山著名的旅游胜地-【布德瓦】，途经美丽的【圣斯特凡岛】（远眺），它是一个陆连岛，通过大概100米长的狭长浅滩与陆地相连。整个圣施特凡岛属于联合国世界文化遗产，但是岛上现在是一个酒店。布德瓦因其2500年的悠久历史而成为亚得里亚海岸边最古老的定居点。【布德瓦老城】是典型的地中海风格，白色石头铺就的路面及石质的建筑，小窗户、瓦片屋顶、众多的小铺、咖啡或是啤酒屋，那么的宁静、充满阳光，是你的脚步不由自主的放慢下来。漫步古城墙欣赏阿德里亚海边风情。
+                酒店早餐后，乘车前往黑山共和国海滨城市-【科托尔】(停留时间不少于60分钟)
+                <w:br/>
+                科托尔是亚得里亚海沿岸保存中世纪古城原貌最完整的城市之一，并被列入联合国教科文组织世界遗产名录。风格独特的科托尔是南欧地区最深的海港，有座保留有城墙的老城，拥有整个黑山最奇特的景色。鹅卵石铺就的小路像迷宫一样，将小广场与古老的教堂和昔日官员的豪宅连在一起。在这旅游的乐趣就是在这环境绝佳的城镇里漫步。【科托尔古城】位于科托尔峡湾的终点，是一座被洛夫琴山、弗马茨(Vrmac)山国家公园和大海包围的，亚德里亚海保存较为完好的中世纪的老城之一，古城的气氛温馨平和，到处都是咖啡馆和餐厅，附近的建筑让人有到了中世纪的感觉。
+                <w:br/>
+                乘车前往黑山著名的旅游胜地-【布德瓦】(停留时间不少于60分钟)
+                <w:br/>
+                途经美丽的【圣斯特凡岛】（远眺），它是一个陆连岛，通过大概100米长的狭长浅滩与陆地相连。整个圣施特凡岛属于联合国世界文化遗产，但是岛上现在是一个酒店。布德瓦因其2500年的悠久历史而成为亚得里亚海岸边最古老的定居点。【布德瓦老城】是典型的地中海风格，白色石头铺就的路面及石质的建筑，小窗户、瓦片屋顶、众多的小铺、咖啡或是啤酒屋，那么的宁静、充满阳光，是你的脚步不由自主的放慢下来。漫步古城墙欣赏阿德里亚海边风情。
                 <w:br/>
                 特色安排：海鲜特色餐
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：海鲜 特色餐     晚餐：√   </w:t>
@@ -1431,53 +1435,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 地拉那-约130KM-奥赫里德湖-约170KM-斯科普里（北马其顿）
                 <w:br/>
-                酒店早餐后，乘车前往阿尔巴尼亚首都-【地拉那】，游览【斯坎德培广场】，观看威风凛凛的阿尔巴尼亚英雄像（约15分钟），也可以观看临近的埃塞姆贝清真寺的尖顶（外观约15分钟），而苏联式公寓，铁幕时期遗留下来的政府大楼（外观约15分钟），也是地拉那旧城区的特征，继而途径建于1822年之旧钟楼，后前往【国家历史博物馆】（外观约15分钟），此馆正面装饰这镶嵌壁画-阿尔巴利亚王子。
-[...1 lines deleted...]
-                前往游览享有阳光与水的天堂美誉之【奥赫里德湖】（Ohrid Lake）是巴尔干半岛第二大湖，那深邃的蓝色湖水给拜占庭湿壁画艺术家们以灵感，漫步于【奥赫里德老城区】，外观【圣约翰教堂（Church of St. John at Kaneo）】，教堂建于13世纪，这间炫目的教堂矗立在奥赫里德湖畔的峭壁上。教堂隐约倒映在湛蓝的湖水中，湖光山色，景色幽雅。（以上共约1.5小时）。
+                酒店早餐后，乘车前往阿尔巴尼亚首都-【地拉那】(停留时间不少于60分钟)
+                <w:br/>
+                游览【斯坎德培广场】，观看威风凛凛的阿尔巴尼亚英雄像，也可以观看临近的埃塞姆贝清真寺的尖顶（外观），而苏联式公寓，铁幕时期遗留下来的政府大楼（外观），也是地拉那旧城区的特征，继而途径建于1822年之旧钟楼，后前往【国家历史博物馆】（外观），此馆正面装饰这镶嵌壁画-阿尔巴利亚王子。
+                <w:br/>
+                前往游览享有阳光与水的天堂美誉之【奥赫里德湖】（Ohrid Lake）是巴尔干半岛第二大湖，那深邃的蓝色湖水给拜占庭湿壁画艺术家们以灵感，漫步于【奥赫里德老城区】，外观【圣约翰教堂（Church of St. John at Kaneo）】，教堂建于13世纪，这间炫目的教堂矗立在奥赫里德湖畔的峭壁上。教堂隐约倒映在湛蓝的湖水中，湖光山色，景色幽雅。（以上共不少于1.5小时）。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1513,51 +1519,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 斯科普里-约240KM-索菲亚（保加利亚）
                 <w:br/>
-                酒店早餐后，乘车前往北马其顿首都【斯科普里Skopje】，欣赏斯科普里的标志-【石桥】（约15分钟），也是中世纪建筑的实贵作品，连接新旧城市、过去与现在；后前往奥斯曼建筑最美丽的建筑之一【穆斯塔法帕夏清真寺】外拍照（约20分钟）；【古市集】内所售卖的物品别具特色，有不同地区的文化纪念品，值得一游（约30分钟）。斯科普里【老巴扎】，这里小店铺林立，充满浓郁的当地风情（约30分钟）北马其顿位于欧洲东南部巴尔干半岛上，是一个只有200万人口的国家。北马其顿历史悠久，自然风光优美。
+                酒店早餐后，乘车前往北马其顿首都【斯科普里Skopje】(停留时间不少于60分钟)，欣赏斯科普里的标志-【石桥】，也是中世纪建筑的实贵作品，连接新旧城市、过去与现在；后前往奥斯曼建筑最美丽的建筑之一【穆斯塔法帕夏清真寺】外拍照；【古市集】内所售卖的物品别具特色，有不同地区的文化纪念品，值得一游。斯科普里【老巴扎】，这里小店铺林立，充满浓郁的当地风情。北马其顿位于欧洲东南部巴尔干半岛上，是一个只有200万人口的国家。北马其顿历史悠久，自然风光优美。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1593,51 +1599,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 索菲亚-约240KM-保加利亚小镇（保加利亚）
                 <w:br/>
-                酒店早餐后，乘车前往保加利亚首都【索菲亚Sophia】，游览【亚历山大·涅夫斯基主教座堂Alexander Nevsky Cathedral】（外观约15分钟）是东正教在世界上最大的教堂之一，教堂为拜占庭式的建筑风格，被誉为巴尔干半岛最美丽的教堂。【圣索菲亚大教堂】（外观约15分钟）、圣内德利娅教堂广场上中央美轮美奂的【圣内德利娅大教堂】(又名星期天教堂）（外观约15分钟）、游览【温泉宫】，观看当地居民在它附近取水点打水的独特景致、【总统府大院】（外观约10分钟）。客人可自由在玫瑰油商铺选购保加利亚的特产玫瑰油及相关制品。巴尔干半岛上的保加利亚是玫瑰故乡，每年玫瑰油产量占全世界70％，高雅迷人的香氛让人终生难忘。
+                酒店早餐后，乘车前往保加利亚首都【索菲亚Sophia】(停留时间不少于60分钟)，游览【亚历山大·涅夫斯基主教座堂Alexander Nevsky Cathedral】（外观）是东正教在世界上最大的教堂之一，教堂为拜占庭式的建筑风格，被誉为巴尔干半岛最美丽的教堂。【圣索菲亚大教堂】（外观）、圣内德利娅教堂广场上中央美轮美奂的【圣内德利娅大教堂】(又名星期天教堂）（外观）、游览【温泉宫】，观看当地居民在它附近取水点打水的独特景致、【总统府大院】（外观）。客人可自由在玫瑰油商铺选购保加利亚的特产玫瑰油及相关制品。巴尔干半岛上的保加利亚是玫瑰故乡，每年玫瑰油产量占全世界70％，高雅迷人的香氛让人终生难忘。
                 <w:br/>
                 保加利亚：于南欧巴尔干半岛的东南部。有“玫瑰之国”，“果莱之国”的美称。保加利亚是世界上乳品的发源地，用羊奶制成的保加利亚乳品，名闻天下。保加利亚首都索非亚是一个风景迷人的旅游胜地，是闻名世界的花园城市。建筑物大都为白色或浅黄色，与缤纷的花木相映，显得格外恬静洁雅。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
@@ -1759,55 +1765,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大特尔洛沃-约180KM-布加勒斯特（罗马尼亚）
                 <w:br/>
-                酒店早餐后，乘车前往保加利亚三大古都之一的大特尔诺沃，历史上曾是保加利亚首都。抵达后参观历史名山——【查雷维茨山Charevic】 ，山上至今任然保留有家族教堂、堡垒和鲍德温帝王塔。你将沿着老的交易大道“Samovodska charshia” 一路行走，感受这个山城小镇的悠闲魅力。
+                酒店早餐后，乘车前往保加利亚三大古都之一的大特尔诺沃(停留时间不少于60分钟)，历史上曾是保加利亚首都。抵达后参观历史名山——【查雷维茨山Charevic】 ，山上至今任然保留有家族教堂、堡垒和鲍德温帝王塔。你将沿着老的交易大道“Samovodska charshia” 一路行走，感受这个山城小镇的悠闲魅力。
                 <w:br/>
                 【沃古城的老市场】，19 世纪时随着城市的不断发展，这里也成为了当时城里最大的商贸区。周边村庄的人会在这里摆摊，售卖水果、蔬菜、奶酪、蛋糕等等，好不热闹。如今这里也发展称为了大特尔诺沃最有文艺气息的地方，在街边保留的老式建筑内是各种咖啡厅、餐馆、手工艺品店、旅游纪念品店等，你可以在这里淘到很多本地艺术家的手工艺作品，非常有意思。
                 <w:br/>
-                乘车前往【布加勒斯特Bucharest】，罗马尼亚首都，有“小巴黎”之称，又被誉为“欢乐之城”。它是罗马尼亚最大的城市，也是政治、经济、文化中心。该市已有500多年的历史。1877年5月9日罗马尼亚在此宣布独立。布加勒斯特市区游览：外观【布加勒斯特议会宫Palace of Parliament】位于布加勒斯特市西南部的一座山坡上，原称人民宫、共和宫，是在前罗马尼亚社会主义共和国国务委员会主席尼古拉-齐奥塞斯库统治期间兴建，今为罗马尼亚议会参，众两院，宪法法院和一些重要机关所在地。外观【罗马尼亚雅典神庙The Romanian Athenaeum】是布加勒斯特市中心的一座音乐厅，也是布加勒斯特的地标建筑之一，于1865年由罗马尼亚雅典文化协会修建这座建筑，是由法国建筑师Albert Galleron设计。【布加勒斯特老城区Old Town】是布加勒斯特的历史中心区，利普斯卡尼是其中重要的一条街和一个区，从中世纪到19世纪早期，它是罗马尼亚和华拉基亚重要的商业区之一。
+                乘车前往【布加勒斯特Bucharest】(停留时间不少于60分钟)，罗马尼亚首都，有“小巴黎”之称，又被誉为“欢乐之城”。它是罗马尼亚最大的城市，也是政治、经济、文化中心。该市已有500多年的历史。1877年5月9日罗马尼亚在此宣布独立。布加勒斯特市区游览：外观【布加勒斯特议会宫Palace of Parliament】位于布加勒斯特市西南部的一座山坡上，原称人民宫、共和宫，是在前罗马尼亚社会主义共和国国务委员会主席尼古拉-齐奥塞斯库统治期间兴建，今为罗马尼亚议会参，众两院，宪法法院和一些重要机关所在地。外观【罗马尼亚雅典神庙The Romanian Athenaeum】是布加勒斯特市中心的一座音乐厅，也是布加勒斯特的地标建筑之一，于1865年由罗马尼亚雅典文化协会修建这座建筑，是由法国建筑师Albert Galleron设计。【布加勒斯特老城区Old Town】是布加勒斯特的历史中心区，利普斯卡尼是其中重要的一条街和一个区，从中世纪到19世纪早期，它是罗马尼亚和华拉基亚重要的商业区之一。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1843,51 +1849,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布加勒斯特-约250KM-克拉奥华（罗马尼亚）
                 <w:br/>
-                酒店早餐后，乘车前往罗马尼亚南部的优雅庭院-【克拉奥华】。
+                酒店早餐后，乘车前往罗马尼亚南部的优雅庭院-【克拉奥华】(停留时间不少于60分钟)。
                 <w:br/>
                 市中心的【米哈伊·勇敢者广场】，这里堪称克拉约瓦的客厅与露天建筑博物馆，您可以在此欣赏到城市最宏伟的建筑群。紧邻广场旁的 【尼古拉·伯尔切斯库步行街】这是城市最繁华的商业步行街，充满活力。您可以沿着这条优雅的街道悠闲漫步，感受两旁色彩柔和的建筑与热闹的生活气息。
                 <w:br/>
                 著名雕塑 《疯狂的疯子》 这件现代艺术杰作是克拉约瓦的文化名片，不容错过。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1927,51 +1933,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克拉奥华-约160KM-铁门国家公园-约136KM-贝尔格莱德（塞尔维亚）
                 <w:br/>
-                酒店早餐后，前往【铁门国家公园】。抵达后，参观多瑙河畔令人惊叹的【哥鲁拜克堡垒】河畔山巅，巍然矗立着中世纪的哥鲁拜克堡垒，如同不朽的卫士，俯瞰着奔腾的河水与连绵的群山，构成一幅自然与历史交织的史诗画卷。【铁门峡谷】，它是多瑙河在喀尔巴阡山脉与巴尔干山脉间切割出的自然奇迹，欧洲最深邃、最雄伟的峡谷之一。
+                酒店早餐后，前往【铁门国家公园】(停留时间不少于60分钟)。
+                <w:br/>
+                抵达后，参观多瑙河畔令人惊叹的【哥鲁拜克堡垒】河畔山巅，巍然矗立着中世纪的哥鲁拜克堡垒，如同不朽的卫士，俯瞰着奔腾的河水与连绵的群山，构成一幅自然与历史交织的史诗画卷。【铁门峡谷】，它是多瑙河在喀尔巴阡山脉与巴尔干山脉间切割出的自然奇迹，欧洲最深邃、最雄伟的峡谷之一。
                 <w:br/>
                 乘车前往塞尔维亚首都【贝尔格莱德】，塞尔维亚早在六千年前已有村落，是当时欧洲比较大型的村落。其唯一的直辖市贝尔格莱德，2006年6月成为塞尔维亚共和国的首都，欧洲最古老的城市之一，历史沧桑，饱经战火。由于坐落于多瑙河与萨瓦河的交汇处，被誉为“西方世界与东方世界的十字路口”。作为前南斯拉夫联盟国家，贝尔格莱德城市各处都有为数众多20世纪中苏联时期的社会主义建筑。
                 <w:br/>
                 特别安排：贝尔格莱德特色烤肉
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2011,53 +2019,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贝尔格莱德-约100KM-诺维萨德-约300KM-布达佩斯（匈牙利）
                 <w:br/>
-                酒店早餐后，乘车前往【圣萨瓦教堂*】（入内参观约1小时）：Saint Sava Cathedral圣萨瓦大教堂建筑为新拜占庭式风格，外观气势磅礴，内部装饰华丽。教堂高70米，顶部有一个巨大的十字架，是塞尔维亚最高的十字架之一。圣沙瓦大教堂是建筑和艺术的结合，不仅是一个宗教场所，更是一个文化宝库。
-[...1 lines deleted...]
-                乘车前往【花房-铁托墓*】（含门票，入内参观约30分钟），约瑟普•布罗兹•铁托，1892年5月25日生于克罗地亚库姆罗韦茨村的贫苦农民家庭，1980年5月4日铁托在斯洛文尼亚卢布尔雅那逝世，享年88岁。铁托去世后，南斯拉夫没有大兴土木修建陵墓，而是将其安葬在特托生前最爱去的官邸花房中。花房旁边的展馆室内展有他使用过的桌子、书橱、沙发等办公物品外，还展示了他的元帅服、南斯拉夫各民族的服饰以及国内民众、外国政要送给他的各种礼品。（如遇闭馆，将会现场退票）
+                酒店早餐后，乘车前往【圣萨瓦教堂*】（入内参观不少于1小时）：Saint Sava Cathedral圣萨瓦大教堂建筑为新拜占庭式风格，外观气势磅礴，内部装饰华丽。教堂高70米，顶部有一个巨大的十字架，是塞尔维亚最高的十字架之一。圣沙瓦大教堂是建筑和艺术的结合，不仅是一个宗教场所，更是一个文化宝库。
+                <w:br/>
+                乘车前往【花房-铁托墓*】（含门票，入内参观不少于30分钟），约瑟普•布罗兹•铁托，1892年5月25日生于克罗地亚库姆罗韦茨村的贫苦农民家庭，1980年5月4日铁托在斯洛文尼亚卢布尔雅那逝世，享年88岁。铁托去世后，南斯拉夫没有大兴土木修建陵墓，而是将其安葬在特托生前最爱去的官邸花房中。花房旁边的展馆室内展有他使用过的桌子、书橱、沙发等办公物品外，还展示了他的元帅服、南斯拉夫各民族的服饰以及国内民众、外国政要送给他的各种礼品。（如遇闭馆，将会现场退票）
                 <w:br/>
                 前去瞻仰1999年遭美国轰炸的【中国驻前南斯拉夫大使馆遗址】，轰炸旧址前矗立着前南斯拉夫人民为遇难中国同胞所立的纪念牌，牌上用塞文和中文篆刻着：“谨此感谢中华人民共和国在塞尔维亚共和国人民最困难的时刻给予的支持和友善，并谨此怀念罹难烈士。”
                 <w:br/>
                 早餐后，前往塞尔维亚第二大城市【诺维萨德】，美丽的多瑙河穿城而过，孕育出“花之城”，亦被称为“塞尔维亚的雅典”。
                 <w:br/>
                 乘车抵达后，前往【彼德罗瓦拉丁城堡】（入内参观），这一城堡建于17世纪，完工于18世纪初，是奥地利为了防御奥斯曼帝国的攻击而兴建，昔日以军事防御功能为主的堡垒，现在已成为诺维萨德的地标性建筑，亦是塞尔维亚著名的观光景点。随后参观老城区的中心【自由广场】，外观诺威萨德主教堂-塞尔维亚最高的天主教教堂【玛丽之名大教堂】，外观诺威萨德【市政厅】。
                 <w:br/>
                 之后前往入住酒店休息。
                 <w:br/>
                 特别安排：匈牙利国菜牛肉汤
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2101,51 +2109,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布达佩斯（匈牙利）
                 <w:br/>
-                酒店早餐后，前往布达佩斯市区观光。
+                酒店早餐后，前往布达佩斯市区观光(停留时间不少于60分钟)。
                 <w:br/>
                 【布达皇宫】外观，建筑将巴洛克和哥特式建筑风格进行了融合，正立面放入柯林斯圆柱进行支撑，巴洛克的绿色圆顶将这里衬托的气势恢宏。
                 <w:br/>
                 【马加什教堂】（外观）教堂是融合了新艺术，民俗艺术，土耳其设计的新哥特式建筑。精雕细琢的石尖塔、色彩缤纷的马赛克镶嵌屋顶、独具匠心的修建在教堂一角的钟楼，这都使教堂变得轻盈和活泼起来。历史上，这里是匈牙利国王加冕仪式的举行地，故又有“加冕教堂”之称。教堂高耸的尖顶和彩砖铺就的屋顶使这里成为了城堡山的地标之一。
                 <w:br/>
                 【链子桥】途观，是连接布达和佩斯，是布达佩斯的标志。种种建筑共同组成了世界城市景观中杰出典范，更被联合国教科文组织世界遗产委员会批准作为文化遗产列入《世界遗产名录》。
                 <w:br/>
                 【英雄广场】广场上千年纪念碑塑造的是匈牙利历史上的一些重要人物，处于中心位置的青铜群雕就是公元896年在此定居的7位部落首领，两侧的弧形柱廊下各有7尊青铜雕像，都是匈牙利历史上出类拔萃，值得尊敬的君王、开国元勋或民族英雄。
                 <w:br/>
                 【国会大厦】外观，华丽的国会大厦建筑本身就是欧洲最古老的立法建筑之一。中央最突出的圆顶塔楼高96米，现今已经成为布达佩斯最著名的旅游景观之一。
                 <w:br/>
                 【渔人堡*】（入内参观）。中世纪时，这里的渔民负责保卫此处，故而得名。这座白色的建筑群，融合了新哥特，新罗马及匈牙利当地的建筑特色，在这里可以鸟瞰布达佩斯全城风光，素有布达佩斯瞭望台之称，是匈牙利令人印象深刻的杰出建筑群。
                 <w:br/>
                 特别安排：【多瑙河游船*+游船晚餐】，布达和佩斯两座城市正式由于多瑙河的链接，才有了今天的布达佩斯。游弋在多瑙河上，市政厅、国会大厦、链子桥、裴多菲桥等建筑美景一一出现，再配合船上美食，带给你视觉和味觉的双重享受。
                 <w:br/>
                 多瑙河是欧洲最长的河流，流经十几个国家。布达佩斯的多瑙河段位于城市中央地区，无论白天和夜晚，这里都是布达佩斯风光最为美丽的地方。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2547,227 +2555,322 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
                 <w:br/>
-                2.婴儿费用：2周岁以下（不含2周岁）按婴儿价格收费，此收费不提供机位、车位、餐位、床位及景点费用；
-[...3 lines deleted...]
-                4.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
+                <w:br/>
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                <w:br/>
+                4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                驻匈牙利大使馆 +36-306925414
+                <w:br/>
+                驻克罗地亚大使馆 +385-1-4693019
+                <w:br/>
+                驻阿尔巴尼亚大使馆  +355-692088899
+                <w:br/>
+                驻波黑大使馆 +387-62-442353
+                <w:br/>
+                驻塞尔维亚大使馆 +381-63590818
+                <w:br/>
+                驻黑山大使馆 +382-69-183007
+                <w:br/>
+                驻北马其顿大使馆 +389-70688761
+                <w:br/>
+                驻保加利亚大使馆 +359-882055378
+                <w:br/>
+                驻罗马尼亚大使馆 +40-21-2334189
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程说明	1.本行程不接受孕妇、身体有重疾病、列入失信人名单的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担，旅行社不承担责任。
-[...13 lines deleted...]
-                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                预定限制：
+                <w:br/>
+                年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
+                <w:br/>
+                <w:br/>
+                预定说明：
+                <w:br/>
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序做合理的调整。
+                <w:br/>
+                3.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，但赠送项目费用恕不退还，敬请谅解。
+                <w:br/>
+                4.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，战争、天灾、罢工、游行、航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期，或行程被迫中断的，旅行社的工作人员将尽最大的努力协助团友解决问题，但由此造成的损失和因此新增的费用游客自理。
+                <w:br/>
+                赠送项目，景区有权依据自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加，如无法安排费用不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                取消约定	1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人、英国签证费（含服务费，不含加急费）1400元/人；
-[...17 lines deleted...]
-                10.如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+                1.在行程开始前因旅游者自身原因提出解除合同或者按照《2026年团队出境旅游合同》第11条约定由旅行社解除合同的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                1）行程开始前 29 日至 15 日，按照旅游费用总额的 5%扣除；
+                <w:br/>
+                2）行程开始前 14 日至 7 日，按照旅游费用总额的 20%扣除；
+                <w:br/>
+                3）行程开始前 6 日至 4 日，按照旅游费用总额的 50%扣除；
+                <w:br/>
+                4）行程开始前 3 日至 1 日，按照旅游费用总额的 60%扣除；
+                <w:br/>
+                5）行程开始当日，按照旅游费用总额的 70%扣除；
+                <w:br/>
+                如旅行者在旅游合同第二十五条或通过其他方式另行约定的，在旅游者解除合同时不受本条中关于解除时间和必要的费用扣除比例的约束。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付损失费，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                因部分旅游资源需提前支付费用进行预定，本产品在旅行社成团后至出发前29天外取消的，也将产生实际损失，具体损失包括但不限于机票，酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅行者减损并退换还未实际发生的损失费用外不再承担其他赔偿责任；
+                <w:br/>
+                2.若内陆段机票，境外火车，邮轮等其他交通工具需要提前支付费用的，产生费用后，按实际损失额外收取；
+                <w:br/>
+                3.如有游客额外升级标准或增加要求所产生的相关费用，以实际产生费用为准收取损失费，费用包括但不限于以上列举的取消条款；
+                <w:br/>
+                4.因为团队机票的特殊性，旅游者在确认出团后如因贵方原因或客人自身原因取消出行，我社有权收取已产生的机票定金；双方已确认出票后取消出行的，我司有权收取所有票款，如尚未支付票款，我社有权追索收取所有票款；
+                <w:br/>
+                5.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件或所持自备签证的原因不能出入境的，损失由游客自行承担，我社将视为游客自行取消出团处理；
+                <w:br/>
+                6.因旅游者提供的材料存在问题或者自身其他原因被拒签、缓签、拒绝入境和出境的，相关责任和费用由旅游者承担。
+                <w:br/>
+                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.此产品办理申根ADS团队签证，旅行社有权根据团队的实际情况调整申请申根签证的国家。
+                <w:br/>
+                2.申根签证自2015年10月12日起实施指纹录入程序。指纹时间一般安排在出团前15个工作天内（暑假/春节旺季日期会提前，以实际安排为准），须申请人前往所需申请签证国家签证中心采集指纹，请申请人在出团前15个工作天内切勿远行并配合领馆的时间安排。
+                <w:br/>
+                3.使领馆要求团队旅游签证持有者必须随团出入境和全程随团活动，不能擅自或强行离团脱团、或延迟回国，不得进行探亲访友、商务等其他非旅游目的活动。
+                <w:br/>
+                签证所需资料：
+                <w:br/>
+                1）客人必须真实详细地填写《欧洲签证资料表》，并按照《欧洲各国ADS签证须知》提供真实有效的签证资料。
+                <w:br/>
+                2）客人委托旅行社代办欧洲旅游签证，同意将该签证资料转交给欧洲国家使(领)馆做签证之用，且非常清楚提供的资料完整准确。同时非常明确，如果客人提供虚假资料，会导致申请不被接受；已拿到的签证可能会被取消；按照欧洲国家法律，也有可能被指控。
+                <w:br/>
+                3）旅行社将根据欧洲国家使(领)馆要求对ADS团队签证资料进行必要的核查，如发现资料不真实或不符合签证要求的，旅行社将按规定不予送签。
+                <w:br/>
+                签证流程：
+                <w:br/>
+                1）出发前：客人报名时提交订金和签证资料--旅行社审查客人资料并通知客人补充资料--向使(领)馆递交资料申请签证--客人在指定时间抵达签证中心进行生物指纹录入--使(领)馆审查资料--使(领)馆通知补充资料、面试等--等待签证结果。
+                <w:br/>
+                2）回程后：回程抵达当天客人将护照和登机牌交与旅行社--旅行社送回使(领)馆销签--使(领)馆通知面销--等待退回护照。
+                <w:br/>
+                销签事宜：
+                <w:br/>
+                1）销签时间大约需要10-15工作日，具体看欧洲国家使(领)馆处理进度，如须尽快取回护照，请在出团前联系旅行社提出需求，我司代为向使(领)馆申请加急销签。
+                <w:br/>
+                2）请各位游客在出入境时注意边防盖章，若有漏盖错盖及时更正。如没有盖章或盖章不清晰无法辨认将会导致使(领)馆要求您面试销签，由此造成不必要的损失，非常抱歉只能由旅行者本人承担！请您谅解的同时也请您务必仔细留意。
+                <w:br/>
+                3）请妥善保管全程登机牌，并核对航班与姓名信息，如发现信息有误请及时告知领队及时补救，归国后登机牌随护照交给领队，以便办理销签，若因客人自身原因丢失、缺损登机牌或登机牌信息有误，导致被领事馆要求前往面试，费用自理。
+                <w:br/>
+                4）游客必须无条件配合欧洲使(领)的销签工作，否则有可能被计入国际游客黑名单而被限制入境；
+                <w:br/>
+                5）使(领)馆销签后不退还往返登机牌，如需办理里程积分请您务必携带相应的积分卡，直接在机场柜台办理。
+                <w:br/>
+                自备签证：
+                <w:br/>
+                客人自备的签证（非我司代办签证）如被拒绝出入中国及该旅游目的地（国家/地区）边境，由此引致的后果及费用损失均由本人自行承担，旅行社有权视为客人单方解除合同，因此产生的损失由客人承担；若导致行程中止的，所交团费扣除实际业务损失费后，剩余部分退回给客人，客人对此表示同意。
+                <w:br/>
+                持非中国公民护照或自备签证的提示：
+                <w:br/>
+                1）非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证。
+                <w:br/>
+                2）持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境，持台湾护照参团的客人需同时持有台胞证出发。
+                <w:br/>
+                3）持香港的CIDI（签证身份书）或持中国护照同时拥有其他国家长居权的客人，报名前请咨询旅行社后报名。
+                <w:br/>
+                **以上“签证提示”仅供客人参考，是否符合免签条件由客人根据该国使领馆提供的信息予以确认，并按照相关指引自行负责出入境手续的办理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2822,51 +2925,139 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.我社已为游客购买旅游意外险，本司强烈建议游客根据个人情况，自行购买医疗或其他保险，以更全面保障游客利益；
                 <w:br/>
                 2.旅游意外伤害险不包括游客自身携带疾病、旧病复发，且在出团日前180天内未经过治疗的疾病（如心脏病复发、高血压、糖尿病并发症、移植手术复发、孕妇、精神病发作等）；
                 <w:br/>
                 3.游客在签订旅游合同时应将实际身体情况告知旅行社，如个别游客患有传染性疾病或危及他人健康之疾病，旅行社有权拒绝游客出团或终止游客随团，所交费用按游客违约处理；
                 <w:br/>
                 4.老年人特别说明：出境游长线舟车劳顿，为团友身体健康状况考虑，80岁以上老人及其他身体条件不不太适宜长途飞行的团友，请权衡自身身体条件选择参加的团队，敬请理解；
                 <w:br/>
-                5.65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+                65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
+                1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
+                <w:br/>
+                2.行程景点实际游览最短时间，以行程中标注时间为准；
+                <w:br/>
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                <w:br/>
+                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2907,51 +3098,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>