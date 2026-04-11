--- v0 (2026-03-13)
+++ v1 (2026-04-11)
@@ -653,84 +653,84 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳维也纳-约80KM-布拉迪斯拉发-约200KM-布达佩斯（匈牙利）
                 <w:br/>
                 参考航班：HU789  SZX/VIE 0145-0720（航班仅供参考，具体以实际为准）
                 <w:br/>
-                航班抵达后，乘车前往斯洛伐克首都-【布拉迪斯拉发】（市区观光约40分钟），它是个文化素养很好的国际都市，约有180座优雅的古堡和其遗迹。
+                航班抵达后，乘车前往斯洛伐克首都-【布拉迪斯拉发】（市区观光不少于40分钟），它是个文化素养很好的国际都市，约有180座优雅的古堡和其遗迹。
                 <w:br/>
                 【布拉迪斯拉发城堡】(远观)：布拉迪斯拉发市显著的建筑物之一，位于多瑙河岸边的一座丘陵上，是座白红相间、四四方方的建筑，样子有点像立着四根帐杆的大床；
                 <w:br/>
                 【斯洛伐克国家剧院】（外观）：这栋历史老建筑剧院修建于1886年，是布拉迪斯拉发的主要剧场，经常上演戏剧和歌剧。【赫维兹多斯拉夫广场】：为了纪念1945年4月4日脱离纳粹的魔掌而建立的广场，正立面和顶层分别耸立和镶嵌有音乐女神以及许多与斯洛伐克有关的世界著名音乐家精美雕像。
                 <w:br/>
                 【旧市政厅】（外观）：斯洛伐克最古老的市政厅建筑，也是布拉迪斯拉发最古老的现存石质建筑之一。
                 <w:br/>
                 【圣马丁主教座堂】（外观）：坐落在布拉迪斯拉发城堡下面的旧城的西部边缘，它是布拉迪斯拉发最大、最好的教堂，也是最古老的教堂之一，特别以曾经担任匈牙利王国的加冕教堂而著称。
                 <w:br/>
                 守望者是老城中上镜率最高的铜像，被当地人称为“水道工古米”，笑咪咪地每天偷窥着过往的行人，体现了这座城市普通人默默无闻的工作精神。
                 <w:br/>
                 游毕乘车前往酒店入住。
                 <w:br/>
                 交通：飞机/巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hotel Verdi Grand 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -837,53 +837,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布达佩斯-约135KM-巴拉顿湖-蒂豪尼半岛-约140KM-匈牙利小镇（匈牙利）
                 <w:br/>
-                早餐后，乘车前往【巴拉顿湖】（约30分钟），巴拉顿湖虽然不具有大海那样波涛汹涌的特点，但每当风和日丽的时候，碧波荡漾、白帆点点、白鸥盘旋，好似一幅动人的海滨风景画。湖上的气候像大海一样变幻莫测。从大西洋来的西风气流能够越过山地直达湖面，使气温下降，产生暴风雨。原本风平浪静的巴拉顿湖顷刻间会风云骤起，雷电交加。因而，巴拉顿湖被赋予“匈牙利海”的盛誉。
-[...1 lines deleted...]
-                乘车前往，【蒂豪尼（提哈尼）半岛】 （约30分钟），位于巴拉顿湖北岸，是领略巴拉顿风情的绝佳胜地，徜徉其中，仿佛置身童话世界。外观【班尼帝克汀修道院Benedictine Abbey】，白色双塔的班尼帝克汀修道院是巴拉顿湖区蒂豪尼半岛的标志性建筑。班尼帝克汀修道院最早建于1055年，目前储存下来的仅为地窖部分，18世纪在遗址上重新修建了巴洛克式的教堂。
+                早餐后，乘车前往【巴拉顿湖】（不少于30分钟），巴拉顿湖虽然不具有大海那样波涛汹涌的特点，但每当风和日丽的时候，碧波荡漾、白帆点点、白鸥盘旋，好似一幅动人的海滨风景画。湖上的气候像大海一样变幻莫测。从大西洋来的西风气流能够越过山地直达湖面，使气温下降，产生暴风雨。原本风平浪静的巴拉顿湖顷刻间会风云骤起，雷电交加。因而，巴拉顿湖被赋予“匈牙利海”的盛誉。
+                <w:br/>
+                乘车前往，【蒂豪尼（提哈尼）半岛】 （不少于30分钟），位于巴拉顿湖北岸，是领略巴拉顿风情的绝佳胜地，徜徉其中，仿佛置身童话世界。外观【班尼帝克汀修道院Benedictine Abbey】，白色双塔的班尼帝克汀修道院是巴拉顿湖区蒂豪尼半岛的标志性建筑。班尼帝克汀修道院最早建于1055年，目前储存下来的仅为地窖部分，18世纪在遗址上重新修建了巴洛克式的教堂。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -921,51 +921,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 匈牙利小镇-约300KM布莱德湖-约55KM卢布尔雅那(斯洛文尼亚)
                 <w:br/>
                 早餐后，乘车前往【布莱德湖】（游览不少于45 分钟），位于斯洛文尼亚西北部的阿尔卑斯山南麓，“三头山”顶部积雪的融水不断注入湖中，故有“冰湖”之称。搭乘【布莱德传统木舟】*，登上布莱德湖心小岛，远观矗立在悬崖峭壁上童话般的城堡俯瞰美景。
                 <w:br/>
-                乘车前往【卢布尔雅那】（城市游览约1小时）是斯洛文尼亚共和国的首都和政治、文化中心。市区中保存着罗马帝国时代修筑的城墙，巴洛克式的建筑，造型独特的三重桥以及热闹的传统市集。卢布尔雅那市区游览：【三重桥】三重桥，三桥中中间的那座石桥建于1842年，1931年斯洛文尼亚著名建筑师普列赤涅克，在桥的两侧各增加了一座与原桥相同的桥，形成三座造型相同的桥并列的独特景观，既美观、又大大缓解一座桥人流拥堵的尴尬，使得三桥成为卢布尔雅那的著名标志性建筑。【城市广场】、【巴洛克式市政厅】（外观）和【罗巴喷泉】。
+                乘车前往【卢布尔雅那】（城市游览不少于1小时）是斯洛文尼亚共和国的首都和政治、文化中心。市区中保存着罗马帝国时代修筑的城墙，巴洛克式的建筑，造型独特的三重桥以及热闹的传统市集。卢布尔雅那市区游览：【三重桥】三重桥，三桥中中间的那座石桥建于1842年，1931年斯洛文尼亚著名建筑师普列赤涅克，在桥的两侧各增加了一座与原桥相同的桥，形成三座造型相同的桥并列的独特景观，既美观、又大大缓解一座桥人流拥堵的尴尬，使得三桥成为卢布尔雅那的著名标志性建筑。【城市广场】、【巴洛克式市政厅】（外观）和【罗巴喷泉】。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1001,51 +1001,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卢布尔雅那-约225KM-哈尔施塔特-约30KM-奥地利小镇（奥地利）
                 <w:br/>
-                早餐后，乘车前往【哈尔施塔特】（游览时间约60分钟），是萨尔茨卡默古特地区的一个村庄，海拔高度511米，历史上这一地区就因盐而致富。1997年该村被列为世界文化遗产，来到这个远离尘嚣依山傍水的清幽小镇，仿佛降临人间的世外桃源。【哈尔施塔特湖】是萨尔茨卡默古特地区14 个湖泊中最富灵性的观光胜地。
+                早餐后，乘车前往【哈尔施塔特】（游览时间不少于60分钟），是萨尔茨卡默古特地区的一个村庄，海拔高度511米，历史上这一地区就因盐而致富。1997年该村被列为世界文化遗产，来到这个远离尘嚣依山傍水的清幽小镇，仿佛降临人间的世外桃源。【哈尔施塔特湖】是萨尔茨卡默古特地区14 个湖泊中最富灵性的观光胜地。
                 <w:br/>
                 被称为世界最美的小镇之一的哈尔施塔特，这座在险峻的斜坡和宝石般碧绿的湖泊间伫立的湖畔小镇，到处可见童话般的房屋，漫步小镇，陶醉在如诗如画的湖光山色之中，让您留连忘返，上帝的偏爱、大自然的完美和人们的恬淡融合成世界上最纯美的画卷。
                 <w:br/>
                 （哈尔施塔特附近没有中餐厅，请客人在小镇自行选择心仪的餐厅品尝美食）
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：√   </w:t>
@@ -1083,51 +1083,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 奥地利小镇-约300KM-克鲁姆洛夫-约30KM捷克小镇（捷克）
                 <w:br/>
-                早餐后，乘车前往【克鲁姆洛夫】（停留时间约90分钟），又名 CK小镇：享有“世界文化遗产”之称的跨越奥、捷边境的欧洲最美丽中古小城，也是联合国文教会保护的古城。伏尔他瓦河倒 S 型的河湾，将古城分为城堡区，下游谷地及旧城区三部分。小镇的所有道路皆是由小石头及石板所铺成，满城红色的屋顶以及迷人的景致都令人陶醉其中。抵达后游览旧城风光及拍照留念，旧城区内之圣维塔教堂和市政广场及清幽的散步路线，充满中世纪古典优雅的情调。
+                早餐后，乘车前往【克鲁姆洛夫】（停留时间不少于90分钟），又名 CK小镇：享有“世界文化遗产”之称的跨越奥、捷边境的欧洲最美丽中古小城，也是联合国文教会保护的古城。伏尔他瓦河倒 S 型的河湾，将古城分为城堡区，下游谷地及旧城区三部分。小镇的所有道路皆是由小石头及石板所铺成，满城红色的屋顶以及迷人的景致都令人陶醉其中。抵达后游览旧城风光及拍照留念，旧城区内之圣维塔教堂和市政广场及清幽的散步路线，充满中世纪古典优雅的情调。
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1163,51 +1163,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 捷克小镇-145KM-布拉格（捷克）
                 <w:br/>
-                早餐后，乘车前往捷克首都-【布拉格】（游览时间约1.5小时），布拉格的建筑整体上给人的观感是建筑顶部造型多变，色彩极为绚丽夺目，号称欧洲最美丽的城市之一，也是全球第一个整座城市被指定为世界文化遗产的城市。
+                早餐后，乘车前往捷克首都-【布拉格】（游览时间不少于1.5小时），布拉格的建筑整体上给人的观感是建筑顶部造型多变，色彩极为绚丽夺目，号称欧洲最美丽的城市之一，也是全球第一个整座城市被指定为世界文化遗产的城市。
                 <w:br/>
                 【查理大桥 Charles Bridge】建于十四世纪，全长520公尺，桥的两旁耸立着30尊出自17-18世纪艺术大师之手的雕像，被欧洲人称为“欧洲的露天巴洛克塑像美术馆”。现今它已然成为了布拉格景点的代表，常有人说“走过这座桥才算来过布拉格”。
                 <w:br/>
                 【老城广场】被誉为“布拉格的灵魂”、“布拉格的心脏”。站在广场中央，你可以看到哥特式、巴洛克式、洛可可式和古罗马式的建筑相互辉映。
                 <w:br/>
                 【布拉格旧市政厅】外观，老城广场屹立几世纪的地标之一，也是布拉格最受游客青睐的景点之一，位于老城中心的这座哥特式建筑始建于 1338 年，如今，老城市政厅被布拉格市政府用来举办官方礼仪活动。
                 <w:br/>
                 【天文古钟】外观，观看有数百年历史的，市政大厅墙面上的中世纪天文钟，钟声响起时，会有耶稣的十二门徒雕像出现。
                 <w:br/>
                 （因城市有严格交通管制，所以游览均以步行观光为主）。
                 <w:br/>
                 【特别安排捷克风味餐】
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1253,57 +1253,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布拉格-约145KM德累斯顿-约120KM莱比锡（德国）
                 <w:br/>
-                早餐后，乘车前往文化音乐之都－【德累斯顿】（约60分钟）。被誉为欧洲最美丽的城市之一的德累斯顿，曾是萨克森王国的都城，数百年的繁荣史遗留下灿烂的文化艺术和众多精美的巴洛克建筑，被称为“易北河上的佛罗伦萨”。【圣母教堂】外观，重建后的德累斯顿圣母教堂被视为新教教堂建筑中的纪念丰碑和欧洲巴洛克式风格建筑的杰作之一。250多年的时间里，这座由建筑大师乔治·贝尔设计的杰作一直是德累斯顿市民富有和信仰的标志。【王侯列队图】由数万块迈森瓷片拼成的《王侯出征图》是德累斯顿老城区为数不多的，在二战时完整保留下来的地方。1945年2月，盟军联合发动空袭，德累斯顿老城区几近完全被夷为平地。然而，《王侯出征图》却奇迹般地毫发未损。
-[...5 lines deleted...]
-                【老市政厅】（外观约10分钟），它共分三层，下面是棕红色石材砌筑的拱廊，中间为简洁的黄色墙身，上面是红瓦斜坡屋顶。【托马斯教堂/圣多马教堂Thomaskirche】（外观约10分钟），是德国莱比锡的一座路德会教堂，位于莱比锡市政厅广场后面一个静静的街角上，教堂创建于13世纪。
+                早餐后，乘车前往文化音乐之都－【德累斯顿】（不少于60分钟）。被誉为欧洲最美丽的城市之一的德累斯顿，曾是萨克森王国的都城，数百年的繁荣史遗留下灿烂的文化艺术和众多精美的巴洛克建筑，被称为“易北河上的佛罗伦萨”。【圣母教堂】外观，重建后的德累斯顿圣母教堂被视为新教教堂建筑中的纪念丰碑和欧洲巴洛克式风格建筑的杰作之一。250多年的时间里，这座由建筑大师乔治·贝尔设计的杰作一直是德累斯顿市民富有和信仰的标志。【王侯列队图】由数万块迈森瓷片拼成的《王侯出征图》是德累斯顿老城区为数不多的，在二战时完整保留下来的地方。1945年2月，盟军联合发动空袭，德累斯顿老城区几近完全被夷为平地。然而，《王侯出征图》却奇迹般地毫发未损。
+                <w:br/>
+                乘车前往【莱比锡】（不少于60分钟）位于德国东部的莱比锡盆地中央，是萨克森州最大的城市，歌德曾称它为“小巴黎”。
+                <w:br/>
+                【莱比锡大学】（外观），创立于1409年，是欧洲非常古老的大学，也是现今德国管辖地区内历史悠久的大学，在这座校园里也曾留下如辜鸿铭、蔡元培、林语堂等名人的身影。
+                <w:br/>
+                【老市政厅】（外观），它共分三层，下面是棕红色石材砌筑的拱廊，中间为简洁的黄色墙身，上面是红瓦斜坡屋顶。【托马斯教堂/圣多马教堂Thomaskirche】（外观），是德国莱比锡的一座路德会教堂，位于莱比锡市政厅广场后面一个静静的街角上，教堂创建于13世纪。
                 <w:br/>
                 游览结束后入住酒店休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1429,51 +1429,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 柏林-约270KM波兹南（波兰）
                 <w:br/>
-                早餐后，乘车前往波兰-【波兹南】（游览时间约60分钟），它是波兰中西部城市，波兹南省首府，临瓦尔塔河，居大波兰平原的中心，是波兰最大的工业、交通、文教和科研中心之一，是一座拥有悠久历史的城市【老城区广场】：这是欧洲最漂亮的广场之一，周围环绕着迷人的历史建筑、餐馆和夜生活区
+                早餐后，乘车前往波兰-【波兹南】（游览时间不少于60分钟），它是波兰中西部城市，波兹南省首府，临瓦尔塔河，居大波兰平原的中心，是波兰最大的工业、交通、文教和科研中心之一，是一座拥有悠久历史的城市【老城区广场】：这是欧洲最漂亮的广场之一，周围环绕着迷人的历史建筑、餐馆和夜生活区
                 <w:br/>
                 【圣彼得和圣保罗大教堂】：这座教堂是波兰最古老的教堂之一，有着重要的宗教和历史意义
                 <w:br/>
                 【旧市政厅】：是波兹南历史的一部分，也是一个受欢迎的旅游景点
                 <w:br/>
                 游毕前往酒店入住休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1517,51 +1517,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 波兹南-约300KM华沙（波兰）
                 <w:br/>
                 早餐后，乘车前往波兰首都-【华沙】（游览时间不少于60分钟）。
                 <w:br/>
                 抵达后，市区观光：参观【肖邦纪念公园】而后步行于皇宫及旧市区一带，街头艺术家、小贩充满活力的波兰世界。途径【居里夫人的故居】所在及英雄城市华沙的象征【华沙美人鱼雕像】，途径新古典主义建筑【华沙总统府】，还有教宗若望保禄二世重返故乡发表演说之【胜利广场】和外观埋有肖邦心脏之【圣十字教堂】、【尼古拉·哥白尼纪念碑】是华沙著名的地标之一，是为了纪念波兰伟大的天文学家哥白尼而建。
                 <w:br/>
-                游毕前往酒店入住休息。
+                游毕前往酒店入住休息
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1597,51 +1597,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 华沙-约294KM-克拉科夫（波兰）
                 <w:br/>
                 早餐后，外观【维拉努夫宫】建于十七世纪，曾为国王约翰三世索别斯基宫殿，依照法国巴洛克式建筑，被称“波兰的凡尔赛宫”。华沙拥有大小公园65处，条条大街绿荫葱葱，绿草坪和小花坛星罗棋布，整个城市掩映在绿荫花海之中，故有“世界绿华沙都”之美称。
                 <w:br/>
-                乘车前往波兰的旧首都-【克拉科夫】，由于未受战火之洗礼，此城得以幸存了许多建筑艺术的经典之作，是联合国列为保护的"世界的遗产"之古迹城市。参观【克拉科夫广场】（约10分钟）是城市的心脏，也是欧洲中世纪最大的广场。位于广场中央的文艺复兴式的建筑-【纺织会馆】（外观约5分钟）是古时候的交易大厅，在12和13世纪的时候也是商贾云集的地方。广场西边的雄伟的【玛丽教堂】（外观约20分钟）上的钟楼每小时都会传出嘹亮的小号号角，让游人仿佛置身于遥远的中世纪。
+                乘车前往波兰的旧首都-【克拉科夫】（不少于60分钟），由于未受战火之洗礼，此城得以幸存了许多建筑艺术的经典之作，是联合国列为保护的"世界的遗产"之古迹城市。参观【克拉科夫广场】是城市的心脏，也是欧洲中世纪最大的广场。位于广场中央的文艺复兴式的建筑-【纺织会馆】（外观）是古时候的交易大厅，在12和13世纪的时候也是商贾云集的地方。广场西边的雄伟的【玛丽教堂】（外观）上的钟楼每小时都会传出嘹亮的小号号角，让游人仿佛置身于遥远的中世纪。
                 <w:br/>
                 游览结束后入住酒店休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1677,53 +1677,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克拉科夫-约80KM-卡托维兹-250KM布尔诺（捷克）
                 <w:br/>
-                早餐后，乘车前往【卡托维兹（Katowice）】（游览时间约30分钟）它是波兰西南部西里西亚省的一个城市，位于上西里西亚地区的心脏地带。它是一个重要的工业、商业和文化中心，同时也是一个教育和体育活动的枢纽。抵达后市内观光。
-[...1 lines deleted...]
-                随后乘车前往捷克第二大城市布尔诺（游览时间约40分钟），外观城市最高点【圣彼得与圣保罗大教堂】【老市政厅】。圣彼得与圣保罗大教堂是布尔诺最显著的地标，从城内任一角落都可看得一清二处，两个高耸的尖塔是其新哥德式建筑的最佳标记。它的空间尺度的宽阔、装饰的丰富多彩都给人以深刻的印象。游览结束后入住酒店休息。
+                早餐后，乘车前往【卡托维兹（Katowice）】（游览时间不少于30分钟）它是波兰西南部西里西亚省的一个城市，位于上西里西亚地区的心脏地带。它是一个重要的工业、商业和文化中心，同时也是一个教育和体育活动的枢纽。抵达后市内观光。
+                <w:br/>
+                随后乘车前往捷克第二大城市布尔诺（游览时间不少于40分钟），外观城市最高点【圣彼得与圣保罗大教堂】【老市政厅】。圣彼得与圣保罗大教堂是布尔诺最显著的地标，从城内任一角落都可看得一清二处，两个高耸的尖塔是其新哥德式建筑的最佳标记。它的空间尺度的宽阔、装饰的丰富多彩都给人以深刻的印象。
+                <w:br/>
+                游览结束后入住酒店休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1757,61 +1759,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布尔诺-约135KM维也纳（奥地利）
                 <w:br/>
-                早餐后，乘车前往【维也纳】（市区观光约60分钟）奥地利的首都和最大的城市，全国9个联邦州之一，也是欧洲主要的文化中心，被誉为“世界音乐之都”。
+                早餐后，乘车前往【维也纳】（市区观光不少于60分钟）奥地利的首都和最大的城市，全国9个联邦州之一，也是欧洲主要的文化中心，被誉为“世界音乐之都”。
                 <w:br/>
                 【约翰·施特劳斯城市公园】：公园内伫立着许多世界著名音乐家的雕像，尤以“圆舞曲之王”小约翰·施特劳斯拉小提琴造型的金色雕像最为闻名。
                 <w:br/>
                 【维也纳市政厅】（外观）：1873年完工的市政厅是典型的新哥特式建筑，其拱廊、凉廊、阳台、尖头窗、繁复的雕刻等无不体现了新哥特式的典型风格。
                 <w:br/>
                 【奥地利国会大厦】（外观）：奥地利的象征之一，也是维也纳市内重要的建筑之一，奥地利国民议会和奥地利联邦议会所在地。
                 <w:br/>
                 【玛利亚·特蕾莎皇后广场】：位于维也纳自然历史博物馆和艺术史博物馆之间的广场，因美丽而令人印 象深刻的玛丽亚·特蕾莎女皇雕像闻名于世。
                 <w:br/>
-                【美泉宫后花园】外观（游览约40分钟）美泉宫后花园是1750年玛丽亚·特蕾西亚女皇下令建造的，是奥地利境内辉煌的一座法国巴洛克风格花园。这座占地2平方公里的后花园，有超过30万棵树，经过特别修剪，造型别致，几何图形的花坛和草坪根据季节不同组合成优美的图案，可媲美凡尔塞宫的皇家园林。林荫道旁的菩提树被剪成一面绿墙，道旁矗立着44尊古希腊神话故事中的人物雕像。 1996年，美泉宫花园已经被联合国教科文组织纳入人类文化遗产名录。
+                【美泉宫后花园】外观（游览不少于40分钟）美泉宫后花园是1750年玛丽亚·特蕾西亚女皇下令建造的，是奥地利境内辉煌的一座法国巴洛克风格花园。这座占地2平方公里的后花园，有超过30万棵树，经过特别修剪，造型别致，几何图形的花坛和草坪根据季节不同组合成优美的图案，可媲美凡尔塞宫的皇家园林。林荫道旁的菩提树被剪成一面绿墙，道旁矗立着44尊古希腊神话故事中的人物雕像。 1996年，美泉宫花园已经被联合国教科文组织纳入人类文化遗产名录。
                 <w:br/>
                 特别安排:维也纳特色炸猪排餐
                 <w:br/>
                 游览结束后入住酒店休息。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
@@ -2268,68 +2270,72 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">维也纳BUCHERER</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">手表</w:t>
+              <w:t xml:space="preserve">奥地利维也纳BUCHERER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                化妆品、手表、箱包、施华洛世奇水晶等
+                <w:br/>
+                地址：Johannesgasse 22, 1010 Wien, 奥地利
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2339,68 +2345,72 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">维也纳ROMY或Domisol免税店</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">化妆品、手表、箱包、施华洛世奇水晶等</w:t>
+              <w:t xml:space="preserve">奥地利维也纳 Swarovski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                珠宝首饰
+                <w:br/>
+                地址：Kärntner Str.，Wien
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2532,102 +2542,1067 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">维也纳 【音乐演奏会】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                维也纳古典音乐气氛浓厚，引来各国音乐家聚集于此，具“世界音乐之都”和“乐都”等美誉，在维也纳聆听一场经典的演奏会，感受音乐带来的震撼。
+                <w:br/>
+                （含车费，服务费，门票预订费（提前24小时预订 ）（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">€(欧元) 125.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维也纳 【维也纳深度游】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                维也纳市中心“世界文化遗产”之旅：①地标圣斯蒂芬大教堂；②维也纳大学；③国家歌剧院（外观）。深入了解这座庞大的艺术殿堂是世界顶尖级的音乐圣殿。 
+                <w:br/>
+                （含预定费，门票，停车费，导游讲解，司机服务费）（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维也纳 【金色大厅】 或【国家歌剧院】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                【金色大厅】这座音乐圣殿，以金色雕像、精美壁画与无与伦比的声学效果，成为维也纳爱乐之家和全球乐迷的朝圣地。（含车费、门票、预定费、司机导游加班费）
+                <w:br/>
+                【国家歌剧院】作为奥地利文化自豪感的象征，维也纳国家歌剧院代表了歌剧艺术的顶峰，是音乐爱好者心中的圣地。它不仅是演出场所，更是欧洲艺术史的重要组成部分。（含车费、门票、预定费、司机导游加班费）（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维也纳 【美泉宫】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">哈布斯堡王朝的夏宫，以恢宏的巴洛克建筑、广阔的皇家花园及莫扎特曾于此演出的传奇，被誉为奥地利的文化明珠宫廷趣闻。（含门票、预订费、导游讲解）（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥地利 【圣沃夫冈及游船】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">人间仙境-萨尔茨卡默古特（Salzkammergut）地区，沃尔夫冈湖（Lake Wolfgang）是这一带最著名的湖泊之一，搭乘沃尔夫冈湖游船-穿梭于圣沃尔夫冈、圣吉尔根、施特罗布尔之间，从湖中央欣赏两岸小镇和阿尔卑斯山倒影，视角绝佳。（含车费、船票、预定费、司机服务费）（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">波兰 【维利奇盐矿】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【维利奇盐矿】是波兰乃至全球最令人惊叹的工业历史遗迹和文化遗产之一。盐矿最震撼之处在于，它不仅仅是一个古老的矿井，更是一座由几代矿工在数百年的时间里，用双手在盐岩中雕凿出的庞大地下艺术殿堂和宗教圣地。含预订费、门票、车费、司机服务费。（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">德国 【波茨坦+无忧宫】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                【波茨坦】毗邻首都柏林，是勃兰登堡州的首府。哈弗尔河穿城而过，湖泊与森林环绕，风景优美。
+                <w:br/>
+                【无忧宫】是波茨坦皇冠上的明珠，也是普鲁士“腓特烈大帝”（腓特烈二世）精神与审美的集中体现
+                <w:br/>
+                含预订费、门票、车费、司机服务费。（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥地利 【梅尔克修道院】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                杰出的本笃会修道院，高耸于奥地利瓦豪河谷的梅尔克镇上。巴洛克式宏伟建筑，修道院以其图书馆而闻名，馆内藏有超过100,000本珍稀珍贵书籍。
+                <w:br/>
+                含预订费、门票、车费、司机服务费。（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">捷克 【布拉格深度游】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                布拉格城堡区“世界文化遗产”之旅，深入布拉格城堡的内部（圣维特大教堂、旧皇宫、圣乔治大殿、黄金巷），穿行千年街巷，邂逅卡夫卡的文学宇宙，在伏尔塔瓦河畔品味波西米亚的浪漫与神秘。
+                <w:br/>
+                （含预定费，门票，停车费，导游讲解，司机服务费）（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">捷克 【赫鲁波卡城堡】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                这座被誉为“捷克温莎”的纯白城堡，静谧倒映在池塘中，其梦幻的尖塔与繁复雕饰，宛如从童话书中走出
+                <w:br/>
+                （含预订费、门票、车费、司机服务费）（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布杰约维采 【百威小镇】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布杰约维采是一座迷人的中世纪老城，这里有十三和十七世纪建筑古迹以及十六世纪的黑塔，百威啤酒源于该地，13世纪起该地就以酿造啤酒而知名，因此也被称为百威小镇。（含车费，服务费，司导服务费）（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布达佩斯 【多瑙河游船】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘船游弋于世遗多瑙河两岸，邂逅帝国昔日辉煌。
+                <w:br/>
+                （含车费、司机加班费、船票费）（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">匈牙利 【山丹丹圣安德烈小镇】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                多瑙河湾畔的童话小镇，鹅卵石街道蜿蜒，彩色的巴洛克建筑鳞次栉比。空气中弥漫着艺术的气息
+                <w:br/>
+                （含车费，服务费，司导服务费）（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【东欧猪肘餐】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                咸猪手配以酸菜+黑啤，表皮焦脆，入口香浓，肥而不腻。
+                <w:br/>
+                （含：预订费；餐费；服务生小费）（20人成行）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2656,227 +3631,317 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减少3800元/人，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
                 <w:br/>
-                2.婴儿费用：2周岁以下（不含2周岁）按婴儿价格收费，此收费不提供机位、车位、餐位、床位及景点费用；
-[...3 lines deleted...]
-                4.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
+                <w:br/>
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                <w:br/>
+                4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                驻奥地利大使馆 +43-68120192638
+                <w:br/>
+                驻匈牙利大使馆 +36-306925414
+                <w:br/>
+                驻斯洛伐克大使馆 +421-914630074
+                <w:br/>
+                驻捷克大使馆 +420-728939951
+                <w:br/>
+                驻波兰大使馆 +48-50-6957563
+                <w:br/>
+                驻斯洛文尼亚大使馆 +386-30-640601
+                <w:br/>
+                驻德国大使馆 +49-3027588551
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                <w:br/>
+                本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程说明	1.本行程不接受孕妇、身体有重疾病、列入失信人名单的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担，旅行社不承担责任。
-[...13 lines deleted...]
-                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                预定限制/年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
+                <w:br/>
+                <w:br/>
+                预定说明：
+                <w:br/>
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序做合理的调整。
+                <w:br/>
+                3.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，但赠送项目费用恕不退还，敬请谅解。
+                <w:br/>
+                4.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，战争、天灾、罢工、游行、航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期，或行程被迫中断的，旅行社的工作人员将尽最大的努力协助团友解决问题，但由此造成的损失和因此新增的费用游客自理。
+                <w:br/>
+                赠送项目，景区有权依据自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加，如无法安排费用不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                取消约定	1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人、英国签证费（含服务费，不含加急费）1400元/人；
-[...17 lines deleted...]
-                10.如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+                1.在行程开始前因旅游者自身原因提出解除合同或者按照《2026年团队出境旅游合同》第11条约定由旅行社解除合同的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                1）行程开始前 29 日至 15 日，按照旅游费用总额的 5%扣除；
+                <w:br/>
+                2）行程开始前 14 日至 7 日，按照旅游费用总额的 20%扣除；
+                <w:br/>
+                3）行程开始前 6 日至 4 日，按照旅游费用总额的 50%扣除；
+                <w:br/>
+                4）行程开始前 3 日至 1 日，按照旅游费用总额的 60%扣除；
+                <w:br/>
+                5）行程开始当日，按照旅游费用总额的 70%扣除；
+                <w:br/>
+                如旅行者在旅游合同第二十五条或通过其他方式另行约定的，在旅游者解除合同时不受本条中关于解除时间和必要的费用扣除比例的约束。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付损失费，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                因部分旅游资源需提前支付费用进行预定，本产品在旅行社成团后至出发前29天外取消的，也将产生实际损失，具体损失包括但不限于机票，酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅行者减损并退换还未实际发生的损失费用外不再承担其他赔偿责任；
+                <w:br/>
+                2.若内陆段机票，境外火车，邮轮等其他交通工具需要提前支付费用的，产生费用后，按实际损失额外收取；
+                <w:br/>
+                3.如有游客额外升级标准或增加要求所产生的相关费用，以实际产生费用为准收取损失费，费用包括但不限于以上列举的取消条款；
+                <w:br/>
+                4.因为团队机票的特殊性，旅游者在确认出团后如因贵方原因或客人自身原因取消出行，我社有权收取已产生的机票定金；双方已确认出票后取消出行的，我司有权收取所有票款，如尚未支付票款，我社有权追索收取所有票款；
+                <w:br/>
+                5.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件或所持自备签证的原因不能出入境的，损失由游客自行承担，我社将视为游客自行取消出团处理；
+                <w:br/>
+                6.因旅游者提供的材料存在问题或者自身其他原因被拒签、缓签、拒绝入境和出境的，相关责任和费用由旅游者承担。
+                <w:br/>
+                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.此产品办理申根ADS团队签证，旅行社有权根据团队的实际情况调整申请申根签证的国家。
+                <w:br/>
+                2.申根签证自2015年10月12日起实施指纹录入程序。指纹时间一般安排在出团前15个工作天内（暑假/春节旺季日期会提前，以实际安排为准），须申请人前往所需申请签证国家签证中心采集指纹，请申请人在出团前15个工作天内切勿远行并配合领馆的时间安排。
+                <w:br/>
+                3.使领馆要求团队旅游签证持有者必须随团出入境和全程随团活动，不能擅自或强行离团脱团、或延迟回国，不得进行探亲访友、商务等其他非旅游目的活动。
+                <w:br/>
+                签证所需资料：
+                <w:br/>
+                1）客人必须真实详细地填写《欧洲签证资料表》，并按照《欧洲各国ADS签证须知》提供真实有效的签证资料。
+                <w:br/>
+                2）客人委托旅行社代办欧洲旅游签证，同意将该签证资料转交给欧洲国家使(领)馆做签证之用，且非常清楚提供的资料完整准确。同时非常明确，如果客人提供虚假资料，会导致申请不被接受；已拿到的签证可能会被取消；按照欧洲国家法律，也有可能被指控。
+                <w:br/>
+                3）旅行社将根据欧洲国家使(领)馆要求对ADS团队签证资料进行必要的核查，如发现资料不真实或不符合签证要求的，旅行社将按规定不予送签。
+                <w:br/>
+                签证流程：
+                <w:br/>
+                1）出发前：客人报名时提交订金和签证资料--旅行社审查客人资料并通知客人补充资料--向使(领)馆递交资料申请签证--客人在指定时间抵达签证中心进行生物指纹录入--使(领)馆审查资料--使(领)馆通知补充资料、面试等--等待签证结果。
+                <w:br/>
+                2）回程后：回程抵达当天客人将护照和登机牌交与旅行社--旅行社送回使(领)馆销签--使(领)馆通知面销--等待退回护照。
+                <w:br/>
+                销签事宜：
+                <w:br/>
+                1）销签时间大约需要10-15工作日，具体看欧洲国家使(领)馆处理进度，如须尽快取回护照，请在出团前联系旅行社提出需求，我司代为向使(领)馆申请加急销签。
+                <w:br/>
+                2）请各位游客在出入境时注意边防盖章，若有漏盖错盖及时更正。如没有盖章或盖章不清晰无法辨认将会导致使(领)馆要求您面试销签，由此造成不必要的损失，非常抱歉只能由旅行者本人承担！请您谅解的同时也请您务必仔细留意。
+                <w:br/>
+                3）请妥善保管全程登机牌，并核对航班与姓名信息，如发现信息有误请及时告知领队及时补救，归国后登机牌随护照交给领队，以便办理销签，若因客人自身原因丢失、缺损登机牌或登机牌信息有误，导致被领事馆要求前往面试，费用自理。
+                <w:br/>
+                4）游客必须无条件配合欧洲使(领)的销签工作，否则有可能被计入国际游客黑名单而被限制入境；
+                <w:br/>
+                5）使(领)馆销签后不退还往返登机牌，如需办理里程积分请您务必携带相应的积分卡，直接在机场柜台办理。
+                <w:br/>
+                自备签证：
+                <w:br/>
+                客人自备的签证（非我司代办签证）如被拒绝出入中国及该旅游目的地（国家/地区）边境，由此引致的后果及费用损失均由本人自行承担，旅行社有权视为客人单方解除合同，因此产生的损失由客人承担；若导致行程中止的，所交团费扣除实际业务损失费后，剩余部分退回给客人，客人对此表示同意。
+                <w:br/>
+                持非中国公民护照或自备签证的提示：
+                <w:br/>
+                1）非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证。
+                <w:br/>
+                2）持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境，持台湾护照参团的客人需同时持有台胞证出发。
+                <w:br/>
+                3）持香港的CIDI（签证身份书）或持中国护照同时拥有其他国家长居权的客人，报名前请咨询旅行社后报名。
+                <w:br/>
+                **以上“签证提示”仅供客人参考，是否符合免签条件由客人根据该国使领馆提供的信息予以确认，并按照相关指引自行负责出入境手续的办理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2931,51 +3996,219 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.我社已为游客购买旅游意外险，本司强烈建议游客根据个人情况，自行购买医疗或其他保险，以更全面保障游客利益；
                 <w:br/>
                 2.旅游意外伤害险不包括游客自身携带疾病、旧病复发，且在出团日前180天内未经过治疗的疾病（如心脏病复发、高血压、糖尿病并发症、移植手术复发、孕妇、精神病发作等）；
                 <w:br/>
                 3.游客在签订旅游合同时应将实际身体情况告知旅行社，如个别游客患有传染性疾病或危及他人健康之疾病，旅行社有权拒绝游客出团或终止游客随团，所交费用按游客违约处理；
                 <w:br/>
                 4.老年人特别说明：出境游长线舟车劳顿，为团友身体健康状况考虑，80岁以上老人及其他身体条件不不太适宜长途飞行的团友，请权衡自身身体条件选择参加的团队，敬请理解；
                 <w:br/>
-                5.65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+                65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
+                1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
+                <w:br/>
+                2.行程景点实际游览最短时间，以行程中标注时间为准；
+                <w:br/>
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                <w:br/>
+                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
+                <w:br/>
+                <w:br/>
+                备注：
+                <w:br/>
+                1.此行程为旅游合同不可分割之部分，旅行社将严格按照行程执行；
+                <w:br/>
+                2.在不减少任何景点的前提下，导游可根据境外情况做顺序之调整，该调整不视为违约；
+                <w:br/>
+                是否给予签证、是否准予出、入境，为有关机关的行政权利。如因游客自身原因或因提供材料存在问题不能及时办理签证而影响行程的，以及被有关机关拒发签证或不准出入境的，相关责任和费用由游客自行承担。
+                <w:br/>
+                <w:br/>
+                自费旅游项目补充说明：
+                <w:br/>
+                欧洲各国都具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信欧洲的自费活动会带给您不同的体验为丰富旅游者的娱乐活动及满足不同旅行者的需求。
+                <w:br/>
+                旅行社在不影响正常旅程行程安排的前提下，旅行社提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》第35条规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双方协商一致且不影响其他旅行社的行程安排”，因此在本次旅行过程，旅行社应旅游者（乙方）要求并经双方协商一致，由甲方协助安排乙方参加自费旅游项目，双方确认签署本协议，具体约定如下：
+                <w:br/>
+                1.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目； 
+                <w:br/>
+                2.此售价为20人以上成团的优惠价，如果人数不足20报价将会上涨，具体售价根据参加人数而上涨。或导游将取消自费活动的安排，请您谅解；
+                <w:br/>
+                3.如达到自费项目相应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目列表上勾选并签字确认。一旦发生纠纷，我社将把您签字确认的副券作为处理依据；
+                <w:br/>
+                5. 请在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用；若参加自费风味餐，以下价格不退正常团餐费用。
+                <w:br/>
+                我已阅读并充分理解以上所有内容，并愿意在友好、平等、自愿的情况下确认：
+                <w:br/>
+                旅行社已就上述行程中自由活动期间可以推荐的另付费项目及相关内容、价格和风险对我进行了全面的告知、提醒。我经慎重考虑后，自愿参加上述另付费项目，旅行社并无强迫。我承诺将按照导游提醒参加另付费项目，并遵循旅行社的提示理性消费、注意自身人身财产安全。如因自身原因取消或因旅行社不能控制因素无法安排的，对旅行社予以理解。
+                <w:br/>
+                我同意《另付费旅游项目补充协议书》作为双方签署的旅游合同不可分割的组成部分。
+                <w:br/>
+                旅游者确认签字：__________________
+                <w:br/>
+                签字日期：____________________
+                <w:br/>
+                <w:br/>
+                购物补充说明：
+                <w:br/>
+                经旅游者与旅行社双方充分协商，就本次旅游的购物场所达成一致，旅游者自愿签署本补充协议。
+                <w:br/>
+                1.欧洲各国对商品定价都有严格管理，同一国家内同样商品不会有较大价差。但各国之间会存在差别，请您仔细做好攻略后谨慎购买。以下推荐商店也是当地人购物场所，不排除某些商品出现略小价差现象，请您自行甄选，我们无法承担退换差价的责任；
+                <w:br/>
+                2.由旅游者根据自身需要和个人意志，自愿、自主决定购物行为，旅行社全程绝不强制购物；
+                <w:br/>
+                3.欧洲法律规定：购物金额低于1000欧元以内可支付现金,超出1000欧元以上金额需用信用卡或旅行支票等支付。如果您此次出行有购物需求，请携带VISA、MASTER的信用卡；
+                <w:br/>
+                4.游客在本补充协议约定的购物场所购买的商品，非商品质量问题，旅行社不协助退换；
+                <w:br/>
+                5.游客自行前往非本补充协议中的购物场所购买的商品，旅行社不承担任何责任；
+                <w:br/>
+                6.如遇不可抗力（天气、罢工、政府行为等）或其他旅行社已尽合理注意义务仍不能避免的事件（公共交通延误或取消、交通堵塞、重大礼宾等）。 为保证景点正常游览，旅行社可能根据实际需要减少本补充说明约定的购物场所，敬请游客谅解；
+                <w:br/>
+                7.游客在境外旅游期间请务必谨慎看护好个人财产，请随团一起活动，随时留心身边的状况。一旦发生遗失或被盗我们无法为您做出相应的补偿。导游将积极协助您办理报案等相关事宜（请不要将贵重物品单独遗留在以下地方：托运的行李中，大巴车上，酒店房间。）；
+                <w:br/>
+                8.如行程中涉及到以下地点：百货公司，免税店，奥特莱斯，名品专卖店不属于针对旅游团队的购物场所，所以并不在《旅游法》法规限制的购物场所；
+                <w:br/>
+                9.旅行社不指定具体购物场所，购物属于您个人行为，您在购买商品时请仔细检查商品质量。权衡产品价值切勿跟风购物。若在回国后发现质量，或品质等相关问题，无论退货或退款，手续非常繁琐。我们不能承诺您一定可以得到您满意的结果；
+                <w:br/>
+                10.购物刷卡手续费已有银行收取不能退还，如退货时发生手续费由旅游者承担；
+                <w:br/>
+                11.退税是欧盟对非欧盟游客在欧洲购物的优惠政策，整个退税手续及流程均由欧洲国家控制，经常会出现退税不成功、税单邮递过程中丢失导致无法退税等问题，我们会负责协调处理，但无法承担任何赔偿；
+                <w:br/>
+                12.另外游客未在旅游团指定商店购物造成未能退税，旅行社不承担任何责任；
+                <w:br/>
+                13.导游协助贵宾办理退税手续，导游告知退税流程、注意事项及税单的正确填写。但是如果因为旅游者个人问题（如没有仔细听讲、没有按照流程操作、没有按照流程邮寄税单）或者客观原因（如遇到海关退税部门临时休息、海关临时更改流程、税单在邮寄过程中发生问题商家没有收到税单等）在退税过程中出现错误，导致您被扣款、无法退钱、退税金额有所出入等情况，旅行社和导游仅能协助您积极处理，我社无法承担相关责任，敬请谅解。
+                <w:br/>
+                任何一种退税方式都存在风险，我社导游会协助您办理退税，但是是否退税成功并不取决于导游或者旅行社，以及购物店，而是当地的退税公司按他们的法规来操作，任何单位或个人不能做出保证。
+                <w:br/>
+                我已阅读并充分理解以上所有内容，并愿意在友好、平等、自愿的情况下确认：
+                <w:br/>
+                旅行社已就上述商店的特色、旅游者自愿购物、购物退税事宜及相关风险对我进行了全面的告知、提醒。我经慎重考虑后，自愿前往上述购物场所购买商品，旅行社并无强迫。我承诺将按照导游提醒办理退税事宜，并遵循旅行社的提示理性消费、注意保留购物单据、注意自身人身财产安全、充分理解退税相关事宜的最终解释权归欧盟国退税公司、税务局及海关所有，旅行社及导游无权干涉其决定。如不能获得当地的退税，我将自行承担相关的损失。
+                <w:br/>
+                我同意《购物补充协议书》作为双方签署的旅游合同不可分割的组成部分。 
+                <w:br/>
+                <w:br/>
+                旅游者确认签字：
+                <w:br/>
+                签字日期：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -3016,51 +4249,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>