--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -655,80 +655,80 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州  伦敦-约37KM-温莎城堡-伦敦
                 <w:br/>
                 参考航班：CZ689  CAN/LGW  0110-0630（航班仅供参考，具体以实际为准）
                 <w:br/>
-                抵达后，乘车前往参观世界上现存王室古堡中规模最大的【温莎城堡】（入内约1小时），目前是英国王室温莎王朝的家族城堡，也是现今世界上有人居住的城堡中最大的一个，内部装饰典雅豪华，尽显皇家风范。重温当年爱德华八世 “不爱江山爱美人”的浪漫爱情故事。
+                抵达后，乘车前往参观世界上现存王室古堡中规模最大的【温莎城堡】（入内不少于1小时），目前是英国王室温莎王朝的家族城堡，也是现今世界上有人居住的城堡中最大的一个，内部装饰典雅豪华，尽显皇家风范。重温当年爱德华八世 “不爱江山爱美人”的浪漫爱情故事。
                 <w:br/>
                 ●请注意：如果遇温莎城堡临时关闭或不对公众开放的情况，我们会调整行程日期或顺序尽量安排团队能够入内参观，如遇调整日期后也无法游览，则安排外退还门票或替换为其他景点入内参观。
                 <w:br/>
                 伦敦市区游览：英国当代的王宫——【白金汉宫】（外观15分钟），现在是英国国王在伦敦办公和居住的地方、王室的行政总部，也是当今世界上少数仍在使用的皇家宫殿之一。
                 <w:br/>
                 矗立于泰晤士河畔的【国会大厦】，大厦附属的【大本钟】是伦敦的标志性建筑之一，【威斯敏斯特教堂】又名西敏寺，是英国国教礼拜堂，也是历代国王加冕和王室成员举行婚礼之地（以上外观20分钟）。
                 <w:br/>
                 【唐宁街10号首相府】（远观5分钟），让人有一种不怒自威的感觉；途经【特拉法加广场】被英国人视为伦敦的心脏，因为成群的鸽子长期在此栖居又被称为鸽子广场。【伦敦塔桥】（外观10分钟）是座横跨泰晤士河的上开悬索桥，它是伦敦的象征，有“伦敦正门”之称。
                 <w:br/>
                 交通：火车/巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">RENAISSANCE LONDON HEATHROW  或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -749,57 +749,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伦敦-伦敦国王十字车站-LNER东海岸线火车-火车-爱丁堡
                 <w:br/>
                 参考时间： London Kings Cross -Edinburgh (Waverley)  08:30-12:39  约4h9m
                 <w:br/>
                 （车次仅供参考，具体以实际为准）
                 <w:br/>
                 酒店早餐后，乘车前往【伦敦国王十字车站】这里也是哈迷们争相到访打卡的地方，伦敦国王十字车站的传奇 9¾站台，这是哈利第一次接触巫师世界时的一个奇怪的地方。（外观10分钟）
                 <w:br/>
                 LNER最美东海岸线火车体验：在伦敦乘坐火车前往爱丁堡，火车一直是英国人民最喜欢的出行方式，不仅火车线路四通八达，乘坐火车时沿途的好风光也令出游变成一种放松和享受。英国有不少火车都会横跨自然景区和和田园乡村，横跨海岸小城到飞驰在悬崖上的火车线，处处让你感受到英国火车震撼的魅力!抵达素有“北方雅典”之称的苏格兰首府【爱丁堡】。爱丁堡有着悠久的历史，旧城和新城一起被联合国教科文组织列为世界遗产，爱丁堡成为了英国仅次于伦敦的第二大旅游城市。
                 <w:br/>
-                前往参观苏格兰和爱丁堡的象征-【爱丁堡城堡】(含门票，入内游览约1小时)，这座建筑在城堡岩的死火山上占据了数百年的城市天际线，在此可以俯瞰爱丁堡城市全景，是周杰伦《明明就》取景地之一，MV开头就是爱丁堡城堡。（备注：如遇不可抗力比如大风天，官方通知无法入内且可退门票费用的情况下，则更换为参观荷里路德宫，敬请谅解。）
-[...5 lines deleted...]
-                之后前往【王子街花园】（约20分钟），王子街花园风景如画，是爱丁堡老城和新城的分界，也是苏格兰最著名的园林景观之一。花园中屹立着苏格兰著名文学家司各特的纪念塔（外观）。
+                前往参观苏格兰和爱丁堡的象征-【爱丁堡城堡】(含门票，入内游览不少于1小时)，这座建筑在城堡岩的死火山上占据了数百年的城市天际线，在此可以俯瞰爱丁堡城市全景，是周杰伦《明明就》取景地之一，MV开头就是爱丁堡城堡。（备注：如遇不可抗力比如大风天，官方通知无法入内且可退门票费用的情况下，则更换为参观荷里路德宫，敬请谅解。）
+                <w:br/>
+                【卡尔顿山（Calton Hill）】这座位于英国爱丁堡东部的城市之巅，不仅是周杰伦《明明就》MV的取景胜地，更因其壮丽的全景而吸引着无数游客。沿着王子街向东走到尽头，就来到郁郁葱葱的卡尔顿山。站在山顶西望，爱丁堡城堡巍然矗立，守护着宁静的小城，景色非常美丽。而向东眺望，则可以看到蔚蓝的大西洋和福思湾上的点点白帆。风和日丽的时候，这里是享受自然、晒太阳和野餐的理想场所，而日出日落时分更是摄影爱好者的天堂，能捕捉到令人惊艳的美丽瞬间。（游览不少于30分钟）
+                <w:br/>
+                随后参观爱丁堡老城的主要干道【皇家英里大道】，其两端连接了苏格兰历史重头戏的见证—爱丁堡城堡和荷里路德宫，是探索爱丁堡历史的最佳起点（不少于15分钟）。【圣吉尔斯大教堂】（途观）矗立在大道中段，皇冠型的屋顶格外引人注目，作为苏格兰的国家教堂，它的地位非常崇高。
+                <w:br/>
+                之后前往【王子街花园】（不少于20分钟），王子街花园风景如画，是爱丁堡老城和新城的分界，也是苏格兰最著名的园林景观之一。花园中屹立着苏格兰著名文学家司各特的纪念塔（外观）。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -833,55 +833,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 爱丁堡-约256KM-格伦芬南-约148KM-洛蒙德湖拉斯-约48KM-苏格兰小镇
                 <w:br/>
-                早餐后，途经【威廉堡】，远观【格伦芬南铁路高架桥】（外观，约30分钟）《哈利波特与密室》中霍格沃茨快车和飞翔的蓝色福特轿车穿过西部高地的场景，便是在高架桥拍摄的，是常出现在明信片上的一道风景线。如果幸运的话，还能看到蒸汽火车经过高架桥的场景哟。
+                酒店早餐后，途经【威廉堡】，远观【格伦芬南铁路高架桥】（外观，不少于30分钟）《哈利波特与密室》中霍格沃茨快车和飞翔的蓝色福特轿车穿过西部高地的场景，便是在高架桥拍摄的，是常出现在明信片上的一道风景线。如果幸运的话，还能看到蒸汽火车经过高架桥的场景哟。
                 <w:br/>
                 乘车途经007系列电影取景地拥有苏格兰美丽风景的【A82公路】，游览【苏格兰高地】，拥有古老的城堡、起伏的山脉、自由生长的动物，这里满足了你对苏格兰所有的想象。穿越【格伦科峡谷】，是电影《勇敢的心》、007 《Skyfall》、《哈利波特与阿兹卡班的囚徒》中海格的小屋取景地，这里也是徒步游爱好者的天堂，可以看到淡泊美丽的Tulla湖和三姐妹山的雄伟。
                 <w:br/>
-                乘车前往苏格兰著名的度假圣地洛蒙德湖边(Loch Lomond）【拉斯小镇】Luss。小镇景色优美，镇上大约只有二十几户人家，伸手可触的湖水、优雅的天鹅、若隐若现延伸向远方的栈道，颇有些“英国水乡”的意味，犹如世外桃源。(游览约30分钟)
+                乘车前往苏格兰著名的度假圣地洛蒙德湖边(Loch Lomond）【拉斯小镇】Luss。小镇景色优美，镇上大约只有二十几户人家，伸手可触的湖水、优雅的天鹅、若隐若现延伸向远方的栈道，颇有些“英国水乡”的意味，犹如世外桃源。(游览不少于30分钟)
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -917,51 +917,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 苏格兰小镇-约249KM-温德米尔湖区-约121KM-英国小镇
                 <w:br/>
                 酒店早餐后，乘车前往号称"英格兰最美的大自然景致"的湖区 -【温德米尔湖】Windermere，曾入选《美国国家地理》杂志评出来的“一生人中最值得去的50个地方之一”。您可以漫步于被英国人称为“后花园”的湖区，在湖边驻足欣赏皇家天鹅的悠然戏水，可以沿着湖边漫步，走上栈桥近距离欣赏湖光山色，悠闲地享受湖区的惬意和宁静吧。
                 <w:br/>
-                特别安排【温德米尔湖区游船+蒸汽火车】Windermere Lake Cruise + Steam Train(约1小时)
+                特别安排【温德米尔湖区游船+蒸汽火车】Windermere Lake Cruise + Steam Train(不少于1小时)
                 <w:br/>
                 乘船游览湖区，欣赏孕育了伟大诗人的湖光山色，俯瞰山谷里像童话世界一样的淳朴山庄。
                 <w:br/>
                 英国最后一个工业时期留下的蒸汽火车，古老的蒸汽火车依然保持着曾经的模样，列车出站时喷发出巨大的蒸汽雾弥散到整个车站，穿过古旧的栈桥消失在山中。
                 <w:br/>
                 特别安排品尝英国传统国菜【Fish &amp; Chips炸鱼薯条餐】。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1001,55 +1001,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 英国小镇-约55KM-曼彻斯特-约47KM-柴郡奥克斯购物村-约195KM-英国小镇
                 <w:br/>
-                早餐后，乘车前往英国第二大繁华城市【曼彻斯特】，这个空气中无处不弥漫着疯狂的足球文化的古老城市，外观有“红魔”之称的【曼联足球场-老特拉福德球场】（外观，停留及拍照时间约15分钟）。
+                酒店早餐后，乘车前往英国第二大繁华城市【曼彻斯特】，这个空气中无处不弥漫着疯狂的足球文化的古老城市，外观有“红魔”之称的【曼联足球场-老特拉福德球场】（外观，停留及拍照时间不少于15分钟）。
                 <w:br/>
                 曼彻斯特的心脏地带【艾伯特广场】，广场是了纪念维多利亚女王的丈夫艾伯特而建，气势恢宏的曼彻斯特市政厅坐落于广场中央，还有高大的教堂钟楼、图书馆、音乐大厅等，每逢周末，热闹非凡。
                 <w:br/>
-                乘车前往英国最大的奥特莱斯-【柴郡奥克斯购物村】Cheshire Oaks Designer Outlet自由活动（约120分钟），柴郡奥克斯是英国境内第一个也是最大的一个亚瑟格兰名品奥特莱斯。柴郡奥克斯作为英国最古老、最大的名牌奥特莱斯购物中心，拥有大约150个高端品牌。
+                乘车前往英国最大的奥特莱斯-【柴郡奥克斯购物村】Cheshire Oaks Designer Outlet自由活动（不少于120分钟），柴郡奥克斯是英国境内第一个也是最大的一个亚瑟格兰名品奥特莱斯。柴郡奥克斯作为英国最古老、最大的名牌奥特莱斯购物中心，拥有大约150个高端品牌。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1083,55 +1083,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 英国小镇-约7KM-埃文河畔斯特拉福德-约137KM-巴斯-约132KM-牛津-约101KM-伦敦
                 <w:br/>
-                早餐后，乘车前往英格兰沃里克郡的【埃文河畔斯特拉福德】，这座优雅美丽的城市是英格兰最伟大的剧作家莎士比亚的故乡。外观亨利街上的【莎士比亚故居】，自由漫步小城，精致的木筋屋和各色店铺颇具英格兰风情，仿佛一景一物都充满了戏剧色彩。（约30分钟）。
-[...3 lines deleted...]
-                乘车前往历史悠久的【牛津大学】，牛津因闻名于它的是世界一流学府的地位和遍布各地的古迹，使它成为人们极度梦想的城市（游览时间约1.5小时）。抵达后外观牛津标志性建筑【博德利图书馆】、【赫特福德桥】通常被称为叹息桥，是连接赫特福德学院两座楼之间的一个天桥。其独特的设计使它成为这个城市的地标。牛津地区的最大的教堂【圣母玛利亚大学教堂】见证了牛津的成长。外观《哈利波特》拍摄地-【基督教堂学院】。外观【汤姆塔】这座哥特式塔楼由克里斯托弗·雷恩设计，内有安妮女王雕像和每晚都会敲响的钟。
+                酒店早餐后，乘车前往英格兰沃里克郡的【埃文河畔斯特拉福德】，这座优雅美丽的城市是英格兰最伟大的剧作家莎士比亚的故乡。外观亨利街上的【莎士比亚故居】，自由漫步小城，精致的木筋屋和各色店铺颇具英格兰风情，仿佛一景一物都充满了戏剧色彩。（不少于30分钟）。
+                <w:br/>
+                乘车前往英格兰西南部、英国唯一列入世界文化遗产的城市-【巴斯】，被誉为英国最漂亮典雅的城市之一。巴斯标志性建筑物-【巴斯修道院教堂】这里还曾经是英格兰第一位国王的加冕地。【古罗马浴场遗迹】、【皇家新月楼】是巴斯最为气势恢弘的大型古建筑群，建立于1767-1775年，由连为一体的30幢楼组成，采用意大利式装饰，共有114根圆柱。皇家新月楼的道路与房屋都排列成新月弧形，优美的曲线令人陶醉，尽显高雅贵族之风范，被誉为英国最高贵的街道。（以上均为外观，总计游览及自由活动时间不少于60分钟）
+                <w:br/>
+                乘车前往历史悠久的【牛津大学】，牛津因闻名于它的是世界一流学府的地位和遍布各地的古迹，使它成为人们极度梦想的城市（游览时间不少于1.5小时）。抵达后外观牛津标志性建筑【博德利图书馆】、【赫特福德桥】通常被称为叹息桥，是连接赫特福德学院两座楼之间的一个天桥。其独特的设计使它成为这个城市的地标。牛津地区的最大的教堂【圣母玛利亚大学教堂】见证了牛津的成长。外观《哈利波特》拍摄地-【基督教堂学院】。外观【汤姆塔】这座哥特式塔楼由克里斯托弗·雷恩设计，内有安妮女王雕像和每晚都会敲响的钟。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1165,53 +1165,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伦敦-约98KM-剑桥-约98KM-伦敦
                 <w:br/>
-                酒店早餐后，乘车前往著名学府所在地剑桥，感受【剑桥大学】这座高等学府的独特魅力。（游览时间约1小时）。【三一学院】（外观）及现于三一礼拜堂外，还有一棵从牛顿家乡移植来的苹果树，以纪念这位万有引力之父。依傍于康河畔的【国王学院】（外观）、【圣体钟】（外观）、造型奇特之【数学桥】（外观）、【圣约翰学院】（外观）、【皇后学院】（外观），皆是您不可错过的重点。
-[...1 lines deleted...]
-                【大英博物馆】（入内含讲解，约2小时）世界上历史最悠久、规模最宏伟的综合性博物馆，也是世界上规模最大、最著名的博物馆之一。这座庞大的古罗马式建筑里珍藏的文物和图书资料是世界上任何一个博物馆所不能比拟的。
+                酒店早餐后，乘车前往著名学府所在地剑桥，感受【剑桥大学】这座高等学府的独特魅力。（游览时间不少于1小时）。【三一学院】（外观）及现于三一礼拜堂外，还有一棵从牛顿家乡移植来的苹果树，以纪念这位万有引力之父。依傍于康河畔的【国王学院】（外观）、【圣体钟】（外观）、造型奇特之【数学桥】（外观）、【圣约翰学院】（外观）、【皇后学院】（外观），皆是您不可错过的重点。
+                <w:br/>
+                【大英博物馆】（入内含讲解，不少于2小时）世界上历史最悠久、规模最宏伟的综合性博物馆，也是世界上规模最大、最著名的博物馆之一。这座庞大的古罗马式建筑里珍藏的文物和图书资料是世界上任何一个博物馆所不能比拟的。
                 <w:br/>
                 交通：巴士 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1247,51 +1247,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伦敦  广州
                 <w:br/>
                 参考航班： CZ304  LHR/CAN  2210-1650+1（航班仅供参考，具体以实际为准）
                 <w:br/>
-                酒店早餐后，【伦敦国家美术馆】（入内含讲解，约1.5小时）（The National Gallery）是世界上最著名的艺术博物馆之一，位于英国伦敦市中心特拉法加广场北侧。它成立于1824年，收藏了从13世纪中叶到20世纪初的2300多幅画作，其中不乏课本上常提及的历史珍品，如梵高的《向日葵》、达芬奇的《岩间圣母》、波提切利的《维纳斯与战神》等等，是一座鲜活的艺术历史书。
+                酒店早餐后，【伦敦国家美术馆】（入内含讲解，不少于1.5小时）（The National Gallery）是世界上最著名的艺术博物馆之一，位于英国伦敦市中心特拉法加广场北侧。它成立于1824年，收藏了从13世纪中叶到20世纪初的2300多幅画作，其中不乏课本上常提及的历史珍品，如梵高的《向日葵》、达芬奇的《岩间圣母》、波提切利的《维纳斯与战神》等等，是一座鲜活的艺术历史书。
                 <w:br/>
                 随后前往机场乘坐国际航班返回广州。
                 <w:br/>
                 交通：巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1523,243 +1523,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.全程酒店单人间附加费4800元/人（酒店单房差仅指普通单人间如要求安排大床房或标双，单房差另议）；
                 <w:br/>
                 2.因调整航空燃油价格而导致机票价格上升，需另外补交燃油升幅的差价；
                 <w:br/>
                 3.护照费及申请签证中准备相关材料所需的制作费、手续费，如未成年人公证、认证费等；
                 <w:br/>
                 4.前往领事馆打指模及面签和面销产生的各种费用，如交通费、住宿费等；
                 <w:br/>
                 5.出入境行李的海关税、搬运费、保管费和超重（件）行李托运费或运输期间行李的损坏费；
                 <w:br/>
                 6.旅途中飞机/火车/船只等交通工具的等候及转乘时的用餐；
                 <w:br/>
                 7.行程中的一切个人消费（例如酒店内的酒水、洗衣、上网、通讯等费用）及自由活动期间的餐费、交通费等；
                 <w:br/>
                 8.行程中未提到的其它费用：如特殊门票、游船（轮）、缆车、地铁票、公交票等费用；
                 <w:br/>
                 9.因交通延阻、罢工、天气、飞机机器故障、航班取消或更改及其它不可抗力原因导致的费用；
                 <w:br/>
                 因自身原因滞留、违约、自身过错、自由活动期间内或自身疾病引起的人身和财产损失；
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1857,102 +1664,599 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">伦敦 【格林威治天文台】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伦敦文化遗产之一，始建于1675年，格林威治标准时间和世界本初子午线的“老家”。21世纪的标准时间诞生于此。含车费、门票、服务费（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">￡(英镑) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伦敦 【泰晤士河游船】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">泰晤士河是英国较长的河流，河流穿过伦敦的中心。乘坐泰晤士河游船悠闲地观光游览，尽赏两岸经典建筑。含预订费、船票、车费、服务费（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">威尔特郡 【巨石阵】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上前年的神秘史前遗迹巨石阵，以其静谧的壮伟唤起人类自古至今的赞叹。这座超越了时代与时间的巨石遗址傲然立于英格兰南部索尔兹伯里平原(Salisbury Plain)上。含车费、门票、服务费（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">剑桥 【剑桥康河游船】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">枕着康河的剑桥显得更加灵动和浪漫，康河沿岸、水光潋滟，成排的著名学院一路后退，船过之处，成群的鸭子围着小船前呼后拥 。含船票、服务费（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 40.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">牛津 【丘吉尔庄园】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">丘吉尔庄园，堪称与法国凡尔赛宫齐名的英国较大、且豪华的私人邸宅。由著名的建筑大师约翰•范布勒先生整整花了17年才全部建成。100多年后，英国前首相温斯顿·丘吉尔才诞生于此。含预订费 、门票、车费、服务费。（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">英国 【古城切斯特】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">柴郡首府，坐落于英格兰西北部与威尔士交接处，作为英国著名的文化遗产保护城市之一，该市保留了多处完整的古罗马遗址和城墙。拥有欧洲较大的动物园，以及闻名遐迩的历史文化。含车费、服务费、停车费。（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">英国 【利物浦】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">利物浦是英国著名摇滚乐队披头士（又名：甲壳虫乐队）发迹地点，英政府重建乐队年青时练习的货仓艾拔码头,現为披头士故事购物中心,可随意购买披头士的紀念物品。利物浦市区观光，游著名的大教堂、市政厅。含车费、服务费（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">爱丁堡 【威士忌酒博物馆】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">在苏格兰威士忌中心可以一窥苏格兰威士忌的奥妙，真正体验苏格兰威士忌的生产过程，在专业导游的全程陪同下畅游苏格兰 ，当然还可以免费品纯正苏格兰威士忌的风味。 费用含预订费 、 门票、导游服务费（20人成行）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￡(英镑) 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1979,248 +2283,310 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.儿童费用：6岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
-[...7 lines deleted...]
-                4.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
+                <w:br/>
+                2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
+                <w:br/>
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                <w:br/>
+                4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                驻英国大使馆，领事保护电话：+44-(0)2072998439
+                <w:br/>
+                驻爱尔兰大使馆，领事保护电话：+353-872239198
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                .本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号：  L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程说明	1.本行程不接受孕妇、身体有重疾病、列入失信人名单的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担，旅行社不承担责任。
-[...13 lines deleted...]
-                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                预定限制/年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
+                <w:br/>
+                <w:br/>
+                预定说明：
+                <w:br/>
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序做合理的调整。
+                <w:br/>
+                3.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，但赠送项目费用恕不退还，敬请谅解。
+                <w:br/>
+                4.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，战争、天灾、罢工、游行、航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期，或行程被迫中断的，旅行社的工作人员将尽最大的努力协助团友解决问题，但由此造成的损失和因此新增的费用游客自理。
+                <w:br/>
+                赠送项目，景区有权依据自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加，如无法安排费用不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取英国签证费（含服务费，不含加急费）1500元/人；
-[...34 lines deleted...]
-                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                1.在行程开始前因旅游者自身原因提出解除合同或者按照《2026年团队出境旅游合同》第11条约定由旅行社解除合同的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                1）行程开始前 29 日至 15 日，按照旅游费用总额的 5%扣除；
+                <w:br/>
+                2）行程开始前 14 日至 7 日，按照旅游费用总额的 20%扣除；
+                <w:br/>
+                3）行程开始前 6 日至 4 日，按照旅游费用总额的 50%扣除；
+                <w:br/>
+                4）行程开始前 3 日至 1 日，按照旅游费用总额的 60%扣除；
+                <w:br/>
+                5）行程开始当日，按照旅游费用总额的 70%扣除；
+                <w:br/>
+                如旅行者在旅游合同第二十五条或通过其他方式另行约定的，在旅游者解除合同时不受本条中关于解除时间和必要的费用扣除比例的约束。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付损失费，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                因部分旅游资源需提前支付费用进行预定，本产品在旅行社成团后至出发前29天外取消的，也将产生实际损失，具体损失包括但不限于机票，酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅行者减损并退换还未实际发生的损失费用外不再承担其他赔偿责任；
+                <w:br/>
+                2.若内陆段机票，境外火车，邮轮等其他交通工具需要提前支付费用的，产生费用后，按实际损失额外收取；
+                <w:br/>
+                3.如有游客额外升级标准或增加要求所产生的相关费用，以实际产生费用为准收取损失费，费用包括但不限于以上列举的取消条款；
+                <w:br/>
+                4.因为团队机票的特殊性，旅游者在确认出团后如因贵方原因或客人自身原因取消出行，我社有权收取已产生的机票定金；双方已确认出票后取消出行的，我司有权收取所有票款，如尚未支付票款，我社有权追索收取所有票款；
+                <w:br/>
+                5.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件或所持自备签证的原因不能出入境的，损失由游客自行承担，我社将视为游客自行取消出团处理；
+                <w:br/>
+                6.因旅游者提供的材料存在问题或者自身其他原因被拒签、缓签、拒绝入境和出境的，相关责任和费用由旅游者承担。
+                <w:br/>
+                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.此产品办理英国签证。
+                <w:br/>
+                2.自2026年2月25日起赴英访客将仅获取电子签证，并需要在预约时间点前往签证中心录取生物指纹。英国签证受理时长一般为15个工作日（暑假/春节旺季日期需提前）。
+                <w:br/>
+                3.如办理团队旅游签证，使领馆要求团队旅游签证持有者必须随团出入境和全程随团活动，不能擅自或强行离团脱团、或延迟回国，不得进行探亲访友、商务等其他非旅游目的活动。
+                <w:br/>
+                签证所需资料：
+                <w:br/>
+                1）客人必须真实详细地填写《英国签证资料表》，并按照《英国签证须知》提供真实有效的签证资料。
+                <w:br/>
+                2）客人委托旅行社代办旅游签证，同意将该签证资料转交给签证国使(领)馆做签证之用，且非常清楚提供的资料完整准确。同时非常明确，如果客人提供虚假资料，会导致申请不被接受；已拿到的签证可能会被取消；按照英国国家法律，也有可能被指控。
+                <w:br/>
+                3）旅行社将根据英国使(领)馆要求对ADS团队签证资料进行必要的核查，如发现资料不真实或不符合签证要求的，旅行社将按规定不予送签。
+                <w:br/>
+                签证流程：
+                <w:br/>
+                1）出发前：客人报名时提交订金和签证资料--旅行社审查客人资料并通知客人补充资料--线上预约签证位--客人在指定时间抵达签证中心进行生物指纹录入--使(领)馆审批签证--等待签证结果。
+                <w:br/>
+                2）回程后（仅团队签证）：回程抵达当天客人将护照和登机牌交与旅行社--旅行社送回使(领)馆销签--使(领)馆通知面销--等待退回护照。
+                <w:br/>
+                团队签证销签事宜：
+                <w:br/>
+                1）销签时间大约需要10-15工作日，具体看使(领)馆处理进度，如须尽快取回护照，请在出团前联系旅行社提出需求，我司代为向使(领)馆申请加急销签。
+                <w:br/>
+                2）请各位游客在出入境时注意边防盖章，若有漏盖错盖及时更正。如没有盖章或盖章不清晰无法辨认将会导致使(领)馆要求您面试销签，由此造成不必要的损失，非常抱歉只能由旅行者本人承担！请您谅解的同时也请您务必仔细留意。
+                <w:br/>
+                3）请妥善保管全程登机牌，并核对航班与姓名信息，如发现信息有误请及时告知领队及时补救，归国后登机牌随护照交给领队，以便办理销签，若因客人自身原因丢失、缺损登机牌或登机牌信息有误，导致被领事馆要求前往面试，费用自理。
+                <w:br/>
+                4）游客必须无条件配合使(领)的销签工作，否则有可能被计入国际游客黑名单而被限制入境；
+                <w:br/>
+                5）使(领)馆销签后不退还往返登机牌，如需办理里程积分请您务必携带相应的积分卡，直接在机场柜台办理。
+                <w:br/>
+                自备签证：
+                <w:br/>
+                客人自备的签证（非我司代办签证）如被拒绝出入中国及该旅游目的地（国家/地区）边境，由此引致的后果及费用损失均由本人自行承担，旅行社有权视为客人单方解除合同，因此产生的损失由客人承担；若导致行程中止的，所交团费扣除实际业务损失费后，剩余部分退回给客人，客人对此表示同意。
+                <w:br/>
+                持非中国公民护照或自备签证的提示：
+                <w:br/>
+                1）非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证。
+                <w:br/>
+                2）持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境，持台湾护照参团的客人需同时持有台胞证出发，并提前自行申请ETA。
+                <w:br/>
+                3）持香港的CIDI（签证身份书）或持中国护照同时拥有其他国家长居权的客人，报名前请咨询旅行社后报名。
+                <w:br/>
+                **以上“签证提示”仅供客人参考，是否符合免签条件由客人根据该国使领馆提供的信息予以确认，并按照相关指引自行负责出入境手续的办理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2231,50 +2597,198 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.我社已为游客购买旅游意外险，本司强烈建议游客根据个人情况，自行购买医疗或其他保险，以更全面保障游客利益；
                 <w:br/>
                 2.旅游意外伤害险不包括游客自身携带疾病、旧病复发，且在出团日前180天内未经过治疗的疾病（如心脏病复发、高血压、糖尿病并发症、移植手术复发、孕妇、精神病发作等）；
                 <w:br/>
                 3.游客在签订旅游合同时应将实际身体情况告知旅行社，如个别游客患有传染性疾病或危及他人健康之疾病，旅行社有权拒绝游客出团或终止游客随团，所交费用按游客违约处理；
                 <w:br/>
                 4.老年人特别说明：出境游长线舟车劳顿，为团友身体健康状况考虑，80岁以上老人及其他身体条件不不太适宜长途飞行的团友，请权衡自身身体条件选择参加的团队，敬请理解；
                 <w:br/>
                 65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
+                1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
+                <w:br/>
+                2.行程景点实际游览最短时间，以行程中标注时间为准；
+                <w:br/>
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                <w:br/>
+                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
+                <w:br/>
+                <w:br/>
+                备注：
+                <w:br/>
+                1.此行程为旅游合同不可分割之部分，旅行社将严格按照行程执行；
+                <w:br/>
+                2.在不减少任何景点的前提下，导游可根据境外情况做顺序之调整，该调整不视为违约；
+                <w:br/>
+                3.是否给予签证、是否准予出、入境，为有关机关的行政权利。如因游客自身原因或因提供材料存在问题不能及时办理签证而影响行程的，以及被有关机关拒发签证或不准出入境的，相关责任和费用由游客自行承担。
+                <w:br/>
+                4.WiFi设备：
+                <w:br/>
+                项目	类型	金额	备注说明
+                <w:br/>
+                赔偿
+                <w:br/>
+                项目	WiFi设备	500元/台	丢失或不归还赔偿金额
+                <w:br/>
+                	设备液体进入	500元/台	设备进液体导致损坏
+                <w:br/>
+                	设备严重损坏	500元/台	设备外观损毁严重、设备碎屏导致无法开机
+                <w:br/>
+                	设备外观损坏	200元/台	设备屏碎、外壳丢失、外观损坏但不影响使用
+                <w:br/>
+                	屏幕严重刮花	l00元/台	设备屏幕严重刮花/插口堵塞或损坏但不影响使用
+                <w:br/>
+                	USB数据线	10元/个	丢失或不归还赔偿金额
+                <w:br/>
+                	Bag包/收纳袋	20元/个	丢失或不归还赔偿金额
+                <w:br/>
+                <w:br/>
+                自费旅游项目补充说明：
+                <w:br/>
+                欧洲各国都具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信欧洲的自费活动会带给您不同的体验为丰富旅游者的娱乐活动及满足不同旅行者的需求。
+                <w:br/>
+                旅行社在不影响正常旅程行程安排的前提下，旅行社提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》第35条规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双方协商一致且不影响其他旅行社的行程安排”，因此在本次旅行过程，旅行社应旅游者（乙方）要求并经双方协商一致，由甲方协助安排乙方参加自费旅游项目，双方确认签署本协议，具体约定如下：
+                <w:br/>
+                1.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目； 
+                <w:br/>
+                2.此售价为20人以上成团的优惠价，如果人数不足20报价将会上涨，具体售价根据参加人数而上涨。或导游将取消自费活动的安排，请您谅解；
+                <w:br/>
+                3.如达到自费项目相应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目列表上勾选并签字确认。一旦发生纠纷，我社将把您签字确认的副券作为处理依据；
+                <w:br/>
+                5.请在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用；若参加自费风味餐，以下价格不退正常团餐费用。
+                <w:br/>
+                我已阅读并充分理解以上所有内容，并愿意在友好、平等、自愿的情况下确认：
+                <w:br/>
+                旅行社已就上述行程中自由活动期间可以推荐的另付费项目及相关内容、价格和风险对我进行了全面的告知、提醒。我经慎重考虑后，自愿参加上述另付费项目，旅行社并无强迫。我承诺将按照导游提醒参加另付费项目，并遵循旅行社的提示理性消费、注意自身人身财产安全。如因自身原因取消或因旅行社不能控制因素无法安排的，对旅行社予以理解。
+                <w:br/>
+                我同意《另付费旅游项目补充协议书》作为双方签署的旅游合同不可分割的组成部分。
+                <w:br/>
+                <w:br/>
+                旅游者确认签字：__________________
+                <w:br/>
+                签字日期：____________________
+                <w:br/>
+                <w:br/>
+                购物补充说明：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2315,51 +2829,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2503,79 +3017,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>