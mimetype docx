--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -1528,51 +1528,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、2-12岁以下（不含12岁）不占床减200元/人，占床与成人同价，12岁或以上必须占床与成人同价。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
                 3、不含单房差：600元/人。外籍人士(包括港澳台)+￥500元/人。
                 <w:br/>
-                4、不含：当地导游服务费+落地签离境税+旅游税￥1000元/人。
+                4、不含：当地导游服务费+落地签+旅游税￥1200元/人。
                 <w:br/>
                 5、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1660,51 +1660,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>