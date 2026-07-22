--- v1 (2026-04-28)
+++ v2 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">专列【坐熊猫专列品大美新疆•什邡号】南北疆环游双飞16天丨乌鲁木齐丨喀纳斯丨禾木丨布尔津五彩滩丨北屯丨天山天池丨奎屯丨赛里木湖丨果子沟大桥丨吐鲁番丨那拉提大草原丨库尔勒丨库车天山神秘大峡谷丨喀什古城丨香妃园丨帕米尔高原丨白沙湖丨喀拉库里湖行程单</w:t>
+        <w:t xml:space="preserve">专列【坐熊猫专列品大美新疆•什邡号】南北疆环游16天丨乌鲁木齐丨喀纳斯丨禾木丨布尔津五彩滩丨北屯丨天山天池丨奎屯丨赛里木湖丨果子沟大桥丨吐鲁番丨那拉提大草原丨库尔勒丨库车天山神秘大峡谷丨喀什古城丨香妃园丨帕米尔高原丨白沙湖丨喀拉库里湖行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -213,135 +213,135 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">17</w:t>
+              <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机</w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机</w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -557,139 +557,133 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-成都
-[...9 lines deleted...]
-                交通：飞机
+                成都-兰州-喀什
+                <w:br/>
+                熊猫主题车站观迎宾表演，登什邡号精品熊猫专列启程大美新疆！列车于成都始发，经兰州停靠，贵宾于两地均可登车前往大美新疆。
+                <w:br/>
+                注：①登车时间为参考时刻，如遇铁路相关部门调图，登车时间以调图为准。②列车上用餐敬请自理，餐厅车提供各类风味餐饮品点单服务。
+                <w:br/>
+                交通：熊猫专列火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都</w:t>
+              <w:t xml:space="preserve">熊猫专列</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都-兰州-喀什
-[...3 lines deleted...]
-                注：①登车时间为参考时刻，如遇铁路相关部门调图，登车时间以调图为准。②列车上用餐敬请自理，餐厅车提供各类风味餐饮品点单服务。
+                熊猫专列休闲观光
+                <w:br/>
+                全天于熊猫专列上沿途休闲观光，车览大西北独特地理风光。列车经西宁，沿青藏铁路(青海段)途径“青藏枢户”格尔木站转入格库铁路前往新疆，沿途将经过美丽的青海湖、“金色世界”德令哈等。
                 <w:br/>
                 交通：熊猫专列火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -721,428 +715,432 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                熊猫专列休闲观光
-[...3 lines deleted...]
-                交通：熊猫专列火车
+                喀 什
+                <w:br/>
+                今日将抵达喀什。列车继续沿被誉为“大漠新丝路”的格库铁路和“世界首条环沙漠铁路线”若和铁路前往喀什。铁路途经绿洲、沙漠、戈壁、高原、山脉等多种地貌，一路车观绝美西域风光。
+                <w:br/>
+                抵达喀什，专属接站。晚餐后，入住酒店。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">熊猫专列</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">喀什</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                喀 什
-[...3 lines deleted...]
-                抵达喀什，专属接站。晚餐后，入住酒店。
+                喀什-塔县
+                <w:br/>
+                提示：今日游览线路地形特殊，属高海拔地区，易发生高原反应及高原病发症，建议年龄超过65岁、有自身性疾病的游客不参加今日景点游览，可选择休息或市内自由活动。
+                <w:br/>
+                酒店享用早餐，乘车沿中巴友谊公路前往世界屋脊帕米尔高原，车程约3小时。 
+                <w:br/>
+                参观【白沙山-白沙湖】，海拔约3300米，游览约40分钟。
+                <w:br/>
+                ·这是以蓝天白云、雪山、湖泊与沙山形成的原生态画卷，湖两侧遥遥矗立着公格尔九别峰，景色壮观。《西游记》中所描写的流沙河就是这里。
+                <w:br/>
+                前往【喀拉库勒湖】，海拔约3600米，游览约40分钟。
+                <w:br/>
+                ·喀拉库勒意为"黑海",湖深30米,总面积10平方公里,是一座世界上少有的高原湖泊,四周有冰峰雪岭环抱，可近距离看到世界著名的海拔7000m以上的高峰，如昆仑三雄:公格尔峰（7719m），公格尔九别峰（7530m），慕士塔格峰（7546m）三山耸立屹立在帕米尔高原上十分壮观。
+                <w:br/>
+                午餐后前往塔县，车程约2.5小时，海拔约3000米。
+                <w:br/>
+                换乘小车感受【盘龙古道】，海拔约3500米，游览约120分钟。
+                <w:br/>
+                ·此处有 600 多个弯道，在这里可以体验帕米尔高原的速度与激情。
+                <w:br/>
+                在塔县享用晚餐，入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">喀什</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">塔县</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                喀什-塔县
-[...19 lines deleted...]
-                在塔县享用晚餐，入住酒店。
+                塔县-喀什
+                <w:br/>
+                酒店享用早餐，乘车前往【塔什库尔干石头城】车程约10分钟，游览约40分钟。
+                <w:br/>
+                ·这是古丝道著名的古城遗址，位于塔什库尔干塔吉克自治县城北侧。它雄踞要津，气势雄伟，自唐至清扩建及驻军不断，城墙最高处达20多米。城外建有多层或断或续的城垣，隔墙之间石丘重叠，乱石成堆，构成独特的石头城风光。
+                <w:br/>
+                前往【金草滩】拍照留影，稍事休息约40分钟。
+                <w:br/>
+                ·这里因水草丰美、夕阳映照而得名，是帕米尔高原上的一片美丽湿地。
+                <w:br/>
+                参加【塔吉克家访】，品尝塔吉克人亲手准备的点心，了解塔吉克的民族文化。
+                <w:br/>
+                返回喀什市区，车程约4.5小时，抵达享用晚餐，入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">塔县</w:t>
+              <w:t xml:space="preserve">喀什</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                塔县-喀什
-[...13 lines deleted...]
-                交通：汽车
+                喀什-库车
+                <w:br/>
+                酒店享用早餐后，游览【喀什古城】，车程约20分钟，游览约90分钟。
+                <w:br/>
+                ·它被誉为研究古西域城市的活化石，是一座有2000多年历史的文化名城。这座开放式的景区，也是维吾尔族居民的生活区，展现了维吾尔族居民家庭生活、民族特色、传统手工艺、风味美食等别样风情。开城仪式(每逢周一闭演)更是喀什地区最为著名的新疆歌舞展示。
+                <w:br/>
+                前往【香妃园】参观，游览约60分钟。
+                <w:br/>
+                ·它是国家级重点文物保护单位，建筑风格特色突出，分别从故里、故居、故人三个方面讲述了香妃从出生到去世，从喀什到北京，从贵族公主到集万千宠爱于一身的传奇故事。
+                <w:br/>
+                游览【艾提尕尔清真寺】，游览约40分钟。
+                <w:br/>
+                ·这是中国伊斯兰教著名清真寺，始建于1442年，有着浓郁民族风格和宗教色彩的古建筑群，是维吾尔族古建筑艺术的典范。
+                <w:br/>
+                晚餐后前往喀什站，贵宾登熊猫专列前往库车。
+                <w:br/>
+                交通：熊猫专列火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">喀什</w:t>
+              <w:t xml:space="preserve">熊猫专列</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                喀什-库车
-[...15 lines deleted...]
-                交通：熊猫专列火车
+                库车-伊宁/精河南
+                <w:br/>
+                抵达库车后，乘车前往参观【天山神秘大峡谷】，车程约1.5小时，游览约90分钟。
+                <w:br/>
+                ·它被称为中国最美的十大峡谷之一，位于天山南麓，地处内陆干旱地区，遍布细沙，兼有汩汩清泉。泉水潺潺流淌，时隐时现，堪称一绝。
+                <w:br/>
+                下午登熊猫专列前往伊宁或精河南。
+                <w:br/>
+                交通：汽车/熊猫专列
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">熊猫专列</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1153,324 +1151,324 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                库车-伊宁/精河南
-[...7 lines deleted...]
-                交通：汽车/熊猫专列
+                伊宁/精河南-伊宁
+                <w:br/>
+                抵达伊宁/精河南，乘车前往游览【赛里木湖】，车程约2小时，游览约90分钟。
+                <w:br/>
+                ·古称西方净海，有“大西洋最后一滴眼泪”的美称，它是新疆海拔最高、面积最大的高山冷水湖，国家5A级风景名胜区，这里鲜花满地，万紫千红。近处可观碧水蓝天，波光粼粼，远处可赏白雪皑皑，长天一色。
+                <w:br/>
+                随后乘车前往伊宁，车程约2.5小时。抵达享用晚餐后入住酒店。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">熊猫专列</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伊宁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊宁/精河南-伊宁
-[...7 lines deleted...]
-                交通：汽车
+                伊宁-北屯市
+                <w:br/>
+                酒店享用早餐。前往游览【那拉提草原-河谷景区】，车程约4小时，游览约180分钟。
+                <w:br/>
+                ·这是有亚欧四大草原之称的国家 5A级风景区，它被誉为“塞外江南”，有着风景秀丽的自然风光，在此欣赏山泉密布、溪流纵横、塔松沿沟擎柱、毡房点点、牛羊如云的绝美风光，同时体验哈萨克民族淳朴的民风民俗，在辽阔的草原上放飞心情。
+                <w:br/>
+                乘车前往伊宁站或尼勒客站，车程约4小时。登熊猫专列前往北屯市。
+                <w:br/>
+                交通：汽车/熊猫专列火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">伊宁</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">熊猫专列</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊宁-北屯市
-[...7 lines deleted...]
-                交通：汽车/熊猫专列火车
+                北屯-禾木-布尔津
+                <w:br/>
+                抵达北屯后乘车前往禾木，车程约4.5小时。抵达【禾木景区】，游览约180分钟。
+                <w:br/>
+                ·换乘景区区间车，可车观我国唯—由西流至北冰洋的河流额尔齐斯河，前往中国最大的白桦林，白雾环绕的禾木河，游览禾木河谷，观赏高山草原贾登峪花卉、禾木河木桥，观禾木河图瓦人村落、木屋民居。
+                <w:br/>
+                前往布尔津，车程约3小时。抵达享用晚餐后入住酒店。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">熊猫专列</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布尔津</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北屯-禾木-布尔津
-[...5 lines deleted...]
-                前往布尔津，车程约3小时。抵达享用晚餐后入住酒店。
+                布尔津-喀纳斯-布尔津
+                <w:br/>
+                享用早餐，乘车前往喀纳斯，车程约2.5小时。抵达【喀纳斯景区】，游览时长约180分钟。
+                <w:br/>
+                ·这里拥有北疆地区绝美的山水自然风光，有“人类最后一片净土”、“上帝的后花园”、“神仙的自留地”等美誉。湖光山色融为一体，既有北国风光之雄浑，又具江南山水之秀丽。漫步湖边木栈道，欣赏宁静的月亮湾、神奇的神仙湾、仙气飘飘的卧龙湾。
+                <w:br/>
+                前往布尔津享用晚餐，车程约2.5小时。抵达晚餐后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">布尔津</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1481,465 +1479,379 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布尔津-喀纳斯-布尔津
-[...7 lines deleted...]
-                交通：汽车
+                布尔津-北屯-乌鲁木齐
+                <w:br/>
+                享用早餐后根据行程安排自费游览【五彩滩】，游览约60分钟。
+                <w:br/>
+                ·这里有独特的雅丹地貌：沟涯起伏，梳妆式的坡滩五颜六色，绚丽精彩。
+                <w:br/>
+                后乘车前往北屯，车程约2小时。享用晚餐后在北屯市站登熊猫专列前往乌鲁木齐。
+                <w:br/>
+                交通：汽车/熊猫专列火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">布尔津</w:t>
+              <w:t xml:space="preserve">熊猫专列</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布尔津-北屯-乌鲁木齐
-[...7 lines deleted...]
-                交通：汽车/熊猫专列火车
+                乌鲁木齐
+                <w:br/>
+                抵达乌鲁木齐，前往【天山天池风景区】，车程约1小时，游览约180分钟。
+                <w:br/>
+                ·这是世界著名高山湖泊、有“人间瑶池”之称的国家5A级风景区，抵达景区后由专属导游带领，乘景区区间车进入景区，观石门一线、西山观松、龙潭碧月天、定海神针等八大久负盛名的景观，远眺雄伟的博格达雪峰。
+                <w:br/>
+                享用午餐后，乘车返回乌鲁木齐，车程约1小时。抵达后入住酒店，自由活动。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">熊猫专列</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乌鲁木齐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌鲁木齐
-[...7 lines deleted...]
-                交通：汽车
+                乌鲁木齐-吐鲁番-兰州/成都
+                <w:br/>
+                享用早餐后前往吐鲁番，车程约2.5小时。抵达游览【坎儿井】，游览约60分钟。
+                <w:br/>
+                ·这是新疆特殊的灌溉系统，与长城、京杭大运河并称中国古代三大工程。
+                <w:br/>
+                参观【火焰山】，游览约60分钟。
+                <w:br/>
+                ·在这里可看到中国最大的温度计，感受火焰山地面温度，也能再次体验到丰富的西游文化。
+                <w:br/>
+                下午前往吐鲁番站，登熊猫专列返程兰州、成都。
+                <w:br/>
+                交通：汽车/熊猫专列火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">乌鲁木齐</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">熊猫专列</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌鲁木齐-吐鲁番-兰州/成都
-[...11 lines deleted...]
-                交通：汽车/熊猫专列火车
+                抵达兰州/成都
+                <w:br/>
+                车站欢送贵宾—兰州部分贵宾下车，结束行程。熊猫专列抵达本次旅程终到站成都，相约下次再见。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">熊猫专列</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                抵达兰州/成都
-[...81 lines deleted...]
-                交通：飞机
+                抵达成都
+                <w:br/>
+                结束愉快旅途
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2003,67 +1915,59 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州-成都往返机票经济舱（含机建燃油税）+熊猫专列什邡号标准四人间席位+旅游当地专用空调旅游车辆。
+                1、交通：熊猫专列什邡号标准四人间席位+旅游当地专用空调旅游车辆。
                 <w:br/>
                 *说明：铺位预定原则为1人上铺 ，2人上下。预定人数为奇数（如1人、3人、5人），单出人员须安排上铺，并无法承诺能安排在同一包厢内，敬请理解！
                 <w:br/>
                 2、餐饮：全程享用7次早餐，20次正餐。旅游当地餐食标准：早餐为酒店早餐，北疆地区正餐35元/人；南疆地区正餐40元/人。说明：全程餐食为团体用餐安排，不吃不退，敬请谅解！
                 <w:br/>
-                3、住宿：成都酒店为网评三钻、乌鲁木齐/伊宁/喀什为网评三钻或舒适型酒店；塔县/布尔津双人标准间。说明：如遇单男单女，为2人一间拼房安排，如无法拼房或自愿单住需游客自补单房差价！全程地面酒店单房差：1200元。
-[...9 lines deleted...]
-                布尔津：津悦宾馆、铂瑞酒店、俄罗斯酒店、小苏通或同级别                  
+                3、住宿：乌鲁木齐/伊宁/喀什为网评三钻或舒适型酒店；塔县/布尔津双人标准间。
+                <w:br/>
+                说明：如遇单男单女，为2人一间拼房安排，如无法拼房或自愿单住需游客自补单房差价！全程地面酒店单房差：1200元。            
                 <w:br/>
                 4、导游和服务人员：旅游目的地持证导游；全程陪同服务人员。
                 <w:br/>
                 5、保险：团体旅游意外伤害险一份。说明：保额最高30万元，旅游期间出险发生理赔以保险公司相关条款为准：非旅行社原因造成的各类意外伤害，产生费用由游客先行垫付，事后按照保险公司相关规定进行赔付。因客人自身疾病产生的费用请自理，不属保险责任范畴。
                 <w:br/>
                 6、儿童接待标准：12周岁以下：不含列车铺位、酒店住宿及酒店早餐、门票景交等，含车费、半餐、司导服务费。12周岁以上：同成人标准操作。
                 <w:br/>
                 7、服务约定：
                 <w:br/>
                 ①基于旅游活动跨地域性的特征，游客同意组团社将接待业务委托给具有相应资质的地接社履行，委托地接社信息请参阅合同附件一第3项。
                 <w:br/>
                 ②“随行保健医护”是指具有医师、护士资格，且临床经验 丰富的健康使者在列车上随游客同行。
                 <w:br/>
                 8、购物店：全程进3个购物店，会当地推自费项目。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -3265,51 +3169,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>