--- v0 (2026-04-05)
+++ v1 (2026-07-29)
@@ -345,53 +345,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点： 
                 <w:br/>
-                09:00 番禺广场地铁站E出口
-[...1 lines deleted...]
-                09:45 纪念堂地铁c出口
+                09:00 番禺广场地铁站E出口（大巴/小车接驳不指定）
+                <w:br/>
+                09:45 越秀公园地铁c出口
                 <w:br/>
                 10:00 天河城南门（体育西地铁C出口对面中国银行）
                 <w:br/>
                 下车点：番禺广场+纪念堂c出口
                 <w:br/>
                 （如遇交通管制，以导游通知为准）
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -414,53 +414,57 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 亮点特色：
                 <w:br/>
                 1、入住“南粤大氧吧”—南昆山温泉大观园
                 <w:br/>
                 2、酒店内79个功能各异、特色温泉池任君选择
                 <w:br/>
                 3、赠温泉水上世界、恒温泳池、湿蒸
                 <w:br/>
                 4、含自助早餐、按需加订自助晚餐、赠送风味午餐
                 <w:br/>
-                *每间房每晚送60个农家土鸡蛋
+                *2天每间房每晚送60个农家土鸡蛋 3天每间房每晚送120个农家土鸡蛋
+                <w:br/>
+                *10人以上报名赠送2小时KTV/麻将任打（两者选一，麻将KTV需预约）
                 <w:br/>
                 *10人以上报名免费升级整栋别墅房，棋牌任打、每间房带泡池！
+                <w:br/>
+                *入住赠送电音吧门票
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -661,51 +665,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第2天：南昆山温泉大观园
+                第2天：南昆山温泉大观园（第二天自由活动）
                 <w:br/>
                 全天自由活动，含早餐，赠送简易自助午餐
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -853,108 +857,112 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                【费用包含】
+                <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，一人一正座。
                 <w:br/>
                 2、住宿：惠州南昆山大观园高级双人房（酒店不设三人房、单人入住需补房差）
                 <w:br/>
                 3、用餐：2天：含早+赠送次日午餐；3天：含2早+赠送次日午餐*2（费用包含的用餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与)
                 <w:br/>
                 4、温泉：大观园无限次温泉、温泉水上世界
                 <w:br/>
-                5、导游：提供专业导游服务
+                5、导游：跟车工作人员
                 <w:br/>
                 备注说明：本线路仅限80周岁以下游客报名。70-80周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责协议。80周岁以上不便接待，敬请谅解！（以出生年月日为计算基准）。70周岁以上长者的旅游意外保险保额减半。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                【费用不含】
+                <w:br/>
                 1、行程中一切个人消费自理。
                 <w:br/>
                 2、强烈建议游客自行购买旅游意外保险。
                 <w:br/>
                 3、行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
@@ -987,53 +995,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
-[...1 lines deleted...]
-                2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
+                【预定须知】
+                <w:br/>
+                1、本线路1人成团，天天出发。
+                <w:br/>
+                2、请出发当天带身份证原件、收据或合同前往指定时间地点集中，出发当天请游客提前10分钟到达，凡未准时到达者我司将按广东省国内旅游合同处理；
+                <w:br/>
+                3、旅行社已按国家旅游局规定购买旅行社责任险；团费不含游客旅途中的一切个人消费和旅游意外保险，请游客自愿购买团体旅游意外保险；
+                <w:br/>
+                4、如遇不可抗力因素（风雪、塌方、交通堵塞等）造成的延误和无法继续履行合同的，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                5、请游客在旅游过程中保管好自己的个人财物， 如发生财物丢失，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                6、景点游览、住宿的先后顺序以旅行社安排为准，景点绝不减少；
+                <w:br/>
+                7、本团不发旅行袋/旅游帽/矿泉水；
+                <w:br/>
+                8、18周岁以下未成年人如没有成人陪同出行，必须有法定监护人书面同意书方可参团；
+                <w:br/>
+                9、旅行社会按照本团客人的报名先后顺序安排乘车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让；
+                <w:br/>
+                10、车上空调较凉请自备保暖衣物，如晕车请带上晕车药，途中怕饿的朋友可以提前准备一些干粮；
+                <w:br/>
+                11、我社将按实际人数安排合适车型，并按照本团客人的报名先后顺序安排乘车座位（如车上有老弱妇孺需要照顾的，请客人自觉礼让），上车后请对号入座；车牌号、座位号以及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意；如您在出行前一天20：00尚未收到短信，请速来电咨询。
+                <w:br/>
+                12、旅行社强烈建议出行游客购买个人旅游意外保险。
+                <w:br/>
+                承担。2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1057,71 +1089,105 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
-[...19 lines deleted...]
-                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
+                【温馨提醒】
+                <w:br/>
+                1、游客报名时，请提供准确姓名及有效证件号码（包括但不限于：有效期内的身份证/护照/户口本/出生证/回乡证等复印件）；出发当日，请游客携带有效证件原件出发，如因缺失证件造成的损失，由游客承担，敬请留意。
+                <w:br/>
+                2、由于旺季、节假日或周末路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
+                <w:br/>
+                3、在行程开始前7日以内客人提出退团的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                行程开始前6日至4日，按旅游费用总额的20%；行程开始前3日至1日，按旅游费用总额的40%；行程开始当日，按旅游费用总额的60%。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，或者客人在行程开始前7日以上，提出解除合同，旅行社应当按实际发生的费用支付，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                4、旅行社会按照本团客人的报名先后顺序统一安排坐车座位。如车上有老弱妇孺需要照顾的，请客人自觉礼让。
+                <w:br/>
+                5、游客报名时，请确保自身身体健康，是否适合参团出游！
+                <w:br/>
+                郑重申明：（1）我社不接受孕妇报名；（2）若参团者有特殊病史（如：间歇性精神病、心脏病和有暴露倾向等精神疾病），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；（3）70岁(含) 以上长者参团需签署《长者出行声明书》以及至少一名18-69岁同行人参团，强烈建议旅游者购买相应的个人意外保险，谢谢配合；（4）因接待服务能力所限，无法接待80周岁以上的旅游者报名出游，敬请谅解！
+                <w:br/>
+                我司不接受未成年人单独报名和签订旅游合同。未成年人参团，必须由其监护人办理报名手续并签订《监护人同意书》（必须手写签名）。监护人一般指其父母，或者下列具有监护能力的人员：① 祖父母、外祖父母；② 兄、姐（年满十八周岁以上）；③ 关系密切的其他亲属、朋友愿意承担监护责任，经未成年人父母的所在单位或者未成年人住所地的居民委员会、村民委员会同意的。
+                <w:br/>
+                报名时，必须出示法定监护人的户口本、身份证原件或复印件，建议未成年人出行购买旅游意外险；
+                <w:br/>
+                失信人又称“失信被执行人”。根据最高人民法院的相关文件，失信人会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询好是否为失信人（全国法院失信被执行人名单信息公布与查询网站如下： http://shixin.court.gov.cn/index.html），旅行社依法无须承担核实游客失信信息的责任。因游客失信执行人身份产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。 
+                <w:br/>
+                6、本行程门票费用是旅行社团队协议价格核算。12周岁以下按成人操作的儿童和持老年证、军官证、学生证、教师证等其他有效证件享受景区散客门票优惠的游客，按旅行社团队协议价与散客票优惠价差价退还；如因旅行社原因未参观景点，涉及退票的，按照旅行社团队协议价格退还，不参照景点对外门票价格。敬请注意！
+                <w:br/>
+                7、以上行程仅供参考，旅行社在保证行程标准景点不变的情况下可做出相应的调整，具体以出团通知及当地实际安排为准。
+                <w:br/>
+                8、敬请游客妥善保管好自己的行李物品（尤其现金、贵重物品等），务必注意自身的人身和财物安全。游客在旅游车内请扣好安全带；为防止意外发生，请勿在行进中的旅游车内奔跑或站立在座位上；请勿在旅游车内喝热饮；贵重物品请随身携带，如有发生财物丢失旅行社不承担赔偿责任。
+                <w:br/>
+                9、旅途中因不可抗力原因导致本合同无法履行，旅行社应当及时通知游客，并采取适当措施防止损失的扩大。遇到非旅行社责任造成的意外情形（如当地政府重大礼宾活动、列车航班延误或取消、景区管理原因或某些线路在某时间段因台风、雷雨季节、洪水、塌方等自然灾害或人力不可抗拒等），
+                <w:br/>
+                造成团队行程更改、延误、滞留或提前结束时，双方应积极配合处理，协商变更旅游行程。发生费用增减的，增加部分由游客承担，未发生费用旅行社退还游客，旅行社在旅途中可根据实际情况对行程先后顺序作调整，但不影响原定的接待标准及游览景点，敬请知悉。强烈建议旅游者购买相应的个人意外保险。
+                <w:br/>
+                10、旅游行程中旅行社无安排游览活动的时间为游客自由活动时间，自由活动期间，游客请选择自己能够控制风险的活动项目，并在自己可控风险的范围内活动。 
+                <w:br/>
+                11、旅途中，游客因自身原因离团或不参加行程内的某项团队活动（如酒店、用餐、景点等），旅行社扣除实际产生费用后，将未发生费用余款退还。离团前，需签订离团证明；游客离团、脱团和自由活动期间发生的人身损害、财产损失等事件，产生责任由游客自行承担。
+                <w:br/>
+                12、行程赠送项目，因航班、天气等不可抗因素导致不能赠送或游客主动放弃的，费用不退。
+                <w:br/>
+                13、旅途中，请游客务必准时集合，以免让其他团友等候，且影响旅游行程。请及时记录地陪、全陪、领队联络号码，出现情况及时与导游沟通，以便及时有效处理
+                <w:br/>
+                14、请游客在出游期间遵守团队纪律，保持仪容仪表整洁。在公众场所请不要大声喧哗，谈吐要有礼；请不要随地乱扔果皮杂物、吐痰；请不要在禁烟的地方吸烟及乱扔烟头；请不要做不雅行为：随意刻画、公众地方梳洗等；请爱护公共场所的设施；不准涉足色情场所及参与赌博。服从全陪、领队、导游旅游安排，遵守出行公约，文明出游。
+                <w:br/>
+                15、紧急报警电话：110；急救中心电话：120。
+                <w:br/>
+                16、出团期间，如发生不可归责于旅行社的意外伤害，旅行社不承担赔偿责任。
+                <w:br/>
+                17、为防止在旅途中水土不服,敬请游客自备一些常用药品，以备不适之需。请勿随意服用他人所提供之食品或药品。
+                <w:br/>
+                18、团中，如有任何团队质量问题，请在当地及时反馈，以便我司及时有效处理；团队结束时，请认真填写游客意见单，您的宝贵意见，有利于我司更好地完善和提高团队接待质量，并且是我司处理旅游投诉的重要依据，谢谢配合！
+                <w:br/>
+                19、行程表为旅游合同附件之一，行程表内容与旅游合同内容冲突之处，以行程表约定内容为准。
+                <w:br/>
+                20、基于旅游体验的特殊性，若客人在行程中对任何旅游服务质量存有异议，请立即向导游提出，以便旅行社能及时核查及采取补救措施，若客人没有及时提出或擅自解决而导致旅行社错过补救解决机会的，由此产生的扩大损失由客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1162,51 +1228,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>