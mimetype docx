--- v0 (2026-03-12)
+++ v1 (2026-04-21)
@@ -342,51 +342,61 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考航班：出票为准</w:t>
+              <w:t xml:space="preserve">
+                参考航班（实际以出票为准）：
+                <w:br/>
+                去程  广州-首尔仁川 CZ337 起飞:09:35-抵达:13:55
+                <w:br/>
+                回程  首尔仁川-广州 CZ338 起飞:15:15-抵达:18:10  或
+                <w:br/>
+                去程  广州-首尔仁川 KE868 起飞:12:40-抵达:17:15
+                <w:br/>
+                回程  首尔仁川-广州 KE867 起飞:08:50-抵达:11:30
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -676,51 +686,51 @@
                 前往【广藏市场】（游览时间约90分钟）首尔传统市场，打卡当地人间烟火，品尝地道美食，有首尔百年美食江湖之称。
                 <w:br/>
                 后入住酒店。
                 <w:br/>
                 注1 如遇景福宫休馆，则安排德寿宫参观，敬请注意。
                 <w:br/>
                 景点：青瓦台（外观）-光化门广场-景福宫+南山公园+N首尔塔（不登塔）-广藏市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：人参鸡汤     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：人参鸡汤     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">首尔周边四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -743,72 +753,74 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【首尔】南怡岛-小法国村-国际免税店-弘大商圈
                 <w:br/>
                 早餐后，
                 <w:br/>
                 参观【南怡岛】（包入场及来回小渡轮船，游览时间约1.5小时）。因热门韩剧《冬季恋歌》而名声大噪的南怡岛，距首尔约1个半小时左右车程，是韩国人周末度假经常会去的地方。南怡岛一年四季景色宜人，春日的暖风吹拂过韩国北汉江，为南怡岛带来一片生机盎然的景象，在风景如画的南怡岛春游踏青，也是别一番景象。岛上凡是能听到音乐的地方都在放《冬季恋歌》里面的歌曲。在这座美丽又神秘的小岛上建立起的“南怡共和国”是世界上面积大的想象国度，进入这个“国家”并不需要办理特别的入境手续，你只要在加平的南怡岛码头买票登船来到对岸，你就算真正进入了“共和国”的领域。
                 <w:br/>
                 参观【小法国村】（游览时间约40min）小法兰西是韩国少有的法国文化主题公园，也是位于韩国国内的法国文化村
                 <w:br/>
                 参观【国际免税店】（游览时间约90min）
                 <w:br/>
                 参观【弘大商圈】（游览时间约90min）集逛、吃、买一体，追星女孩的天堂，绝对的Kpop人的快乐老家！
                 <w:br/>
+                自费推荐【韩式自助烤肉】，自愿自费。
+                <w:br/>
                 后入住酒店。
                 <w:br/>
                 景点：南怡岛-小法国村-国际免税店-弘大商圈
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：春川铁板鸡排     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：春川铁板鸡排     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">首尔周边四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -835,72 +847,74 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【首尔】韩国文化体验舘·紫菜博物馆-韩国人参专卖店-护肝宝专卖店-精品化妆品店-韩屋村-明洞步行街
                 <w:br/>
                 早餐后，
                 <w:br/>
                 参观【韩国文化体验舘·紫菜博物馆】（游览时间约60min）博物馆可以看到紫菜全部制作流程，感受制作过程的乐趣同时体验韩国传统文化。
                 <w:br/>
                 参观【韩国人参专卖店】（游览时间约90min）
                 <w:br/>
                 参观【护肝寳专卖店】（游览时间约90min）
                 <w:br/>
                 参观【精品化妆品店】（游览时间约90min）
                 <w:br/>
                 参观【韩屋村】(游览时间约40分钟) 是位于首尔的一个新型韩屋建筑群，主要由政府特批的韩屋用地组成，是一个游玩的好去处‌。
                 <w:br/>
                 参观【明洞步行街】（游览时间约120min）是韩国首尔中区的一个购物街区，是韩国的代表性时尚购物场所。深度感受韩剧的热闹与烟火气！！
                 <w:br/>
+                自费推荐【三八线】/【涂鸦秀】，自愿自费。
+                <w:br/>
                 后入住酒店。
                 <w:br/>
                 景点：韩国文化体验舘·紫菜博物馆-韩国人参专卖店-护肝宝专卖店-精品化妆品店-韩屋村-明洞步行街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式炒肉     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式炒肉     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">首尔周边四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -915,72 +929,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【首尔-广州】根据航班时间（出票为准）送机
                 <w:br/>
                 早餐后，前往仁川机场乘机返回广州机场，散团，结束首尔南怡岛漫步之旅。
                 <w:br/>
+                <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 【温馨提示】行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含/飞机餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1035,107 +1050,105 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、往返机票，现时机税及燃油附加费；韩国团队签证费用；
                 <w:br/>
                 2、澳门关闸到澳门机场旅游车（往返接送，仅限澳门出发）；
                 <w:br/>
                 3、住宿全程网评四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 4、行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
                 <w:br/>
                 5、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
                 <w:br/>
-                6、中文领队及中文地接导游服务
+                6、中文讲解；境外司陪人员服务费RMB600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、境外司陪人员杂费RMB600元/人；
-[...7 lines deleted...]
-                5、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1、个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2、单房差￥1280元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
+                <w:br/>
+                3、如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                4、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1679,530 +1692,258 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">韩式自助烤肉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">10人以上（含）	在自由活动时间安排</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">45 分钟</w:t>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                成行人数10人以上（含），在自由活动时间安排
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">汉江邮轮</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">45 分钟</w:t>
+              <w:t xml:space="preserve">涂鸦秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                成行人数10人以上（含），在自由活动时间安排
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">小三八线（临津阁+自由桥）</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">三八线</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                成行人数10人以上（含），在自由活动时间安排
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 250.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大三八线（临津阁+自由桥+展望台）</w:t>
-[...282 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">自费说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 项目说明：
                 <w:br/>
                 1、自费活动，自愿自费原则，绝无强迫。
                 <w:br/>
                 2、自费活动在境外产生，原则上只能开具境外收据。
                 <w:br/>
                 3、上述项目参加人数若未达到约定最低参加人数的，双方同意以上项目协商条款不生效，且对双方均无约束力；
@@ -2225,161 +1966,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">境外司陪人员服务费RMB600元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2406,50 +2036,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考酒店（携程四钻）：
+                <w:br/>
+                首尔周边网评四钻酒店：卡卡奥酒店Sorae TouristHotel CACAO、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、等或同级别酒店；
+                <w:br/>
+                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
+                <w:br/>
+                <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用800元/天。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，建议住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件23公斤，手提行李7公斤（澳门航空，其他航司以航司规定为准）。
                 <w:br/>
                 6. 特别提醒：A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
                 <w:br/>
                 B.境外自由活动期间，如客人私下参加非我司安排的所有活动（特别是户外和水上活动安全、购物的品质、非法食用野生动物等等），所产生的任何后果与纠纷，由客人自负，敬请注意！
@@ -2791,51 +2428,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -3037,79 +2674,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>