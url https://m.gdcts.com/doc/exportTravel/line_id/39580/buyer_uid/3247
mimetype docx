--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【天境佛国之色达归来】天水陇南甘南+川西北品质纯玩双卧11天丨天水麦积山石窟丨官鹅沟丨腊子口丨穿越札萨格丨扎尕那丨若尔盖花湖丨黄河九曲第一湾丨月亮湾丨瓦切塔林丨色达五明佛学院丨莲宝叶则丨娘玛寺丨郎木寺丨拉卜楞寺丨兰州行程单</w:t>
+        <w:t xml:space="preserve">【天境佛国之色达归来】天水陇南甘南+川西北品质纯玩双卧12天丨天水麦积山石窟丨官鹅沟丨腊子口丨扎尕那丨若尔盖花湖丨黄河九曲第一湾丨月亮湾丨色达五明佛学院丨莲宝叶则丨郎木寺丨拉卜楞寺丨兰州行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">11</w:t>
+              <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -388,69 +388,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                这一线路堪称“甘川”旅游的黄金线路，不走回头路，一路可欣赏到寺庙、湖泊、草原、古迹、雪山和红色旅游等经典景区，更有小车穿越札萨格！体验“小独库”的魅力！让我们带您经历一次心灵和视觉的全新洗礼！
+                这一线路堪称“甘川”旅游的黄金线路，不走回头路，一路可欣赏到寺庙、湖泊、草原、古迹、雪山和红色旅游等经典景区，更有小车穿越江迭公路！体验“洛克之路”的魅力！让我们带您经历一次心灵和视觉的全新洗礼！
                 <w:br/>
                 ☆ 佛国世界-【色达】修行圣地【色达喇荣五明佛学院】
                 <w:br/>
-                ☆ 藏区十大神山之一【莲宝叶则】 被誉为天神的后花园
+                ☆ 藏区十大神山之一【莲宝叶则】 被誉为天神的后花园，魔界世界
                 <w:br/>
                 ☆最后的“伊甸园”、中国十大非著名山峰-【扎尕那】峥嵘的石城在云雾中若隐若现
                 <w:br/>
                 ☆水中开满花朵的湖泊-【花湖】，感受不一样的草原湖泊，寻觅黑颈鹤的足迹
                 <w:br/>
-                ☆世界藏学府—【拉卜楞寺】的辩经声随着炊烟一同升起，草原上沁人心脾的酥油香久未散去；
+                ☆世界藏学府—【拉卜楞寺】的辩经声随着炊烟一同升起，草原上沁人心脾的酥油香久未散
                 <w:br/>
                 ☆中国最美四大草原 【若尔盖草原/红原草原/甘南大草原/桑科草原】
                 <w:br/>
                 ☆东方阿尔卑斯山、东方小瑞士【郎木寺】探寻白龙江源头
                 <w:br/>
                 ☆被誉为“小九寨”，新晋5A级景区【官鹅沟】
                 <w:br/>
-                全面升级：藏式土火锅、虫草花老鸭汤、一晚藏式酒店、换藏族服饰、篝火晚会狂欢
+                ☆是中国佛教石窟艺术的重要瑰宝之一【炳灵寺石窟】
+                <w:br/>
+                全面升级：藏式土火锅、虫草花老鸭汤、一晚藏式酒店、藏式服饰换装、篝火晚会狂欢，扎尕那团队航拍
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,51 +573,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 各地-天水
                 <w:br/>
                 就近火车站出发前往天水、各地抵达天水后步行前往酒店办理入住。
                 <w:br/>
-                参考车次：Z230 次 广州北 11:10—天水 12:30+1 天 (深圳东 9:35、广州北 11:06、韶关东 13:08、郴州 14:52、衡阳 16:35 等均可上客，车次仅供参考，具体以实际出票为准！)
+                参考车次：Z230 次 广州北 11:10—天水 12:30+1 天 (深圳东 9:33、广州北 11:10、韶关东 13：12、郴州 14:55、衡阳 16:39 等均可上客，车次仅供参考，具体以实际出票为准！)
                 <w:br/>
                 交通：火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -727,51 +729,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 天水/麦积山（约56公里，车程1小时）/宕昌
                 <w:br/>
-                早餐后，带领参观中国四大石窟之一【麦积山石窟】（游览时间约2.5小时），景区位于甘肃省天水市麦积区，小陇山的一座孤峰，高142米，因山形似麦垛而得名。麦积山石窟始建于384-417年，现存221座洞窟、10632身泥塑石雕、1300余平方米壁画，被誉为东方雕塑艺术陈列馆。如果就艺术特色来分，敦煌侧重于绚丽的壁画，云岗、龙门著名于壮丽的石刻，而麦积山则以精美的塑像闻名于世，我国雕塑家刘开渠赞美麦积山是“我国历代的一个大雕塑馆”。午餐后乘车前往陇南市宕昌县，安排入住酒店。
+                各地抵达天水后导游司机接站，带领参观中国四大石窟之一【麦积山石窟】（游览时间约2.5小时），景区位于甘肃省天水市麦积区，小陇山的一座孤峰，高142米，因山形似麦垛而得名。麦积山石窟始建于384-417年，现存221座洞窟、10632身泥塑石雕、1300余平方米壁画，被誉为东方雕塑艺术陈列馆。如果就艺术特色来分，敦煌侧重于绚丽的壁画，云岗、龙门著名于壮丽的石刻，而麦积山则以精美的塑像闻名于世，我国雕塑家刘开渠赞美麦积山是“我国历代的一个大雕塑馆”。午餐后乘车前往陇南市宕昌县，安排入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 因为石窟建于悬崖峭壁之上，参观石窟需走一段盘山道路，建议穿着合脚的运动旅游鞋，山区温度较低，请注意保暖防寒。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
@@ -807,55 +809,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                官鹅沟 /腊子口/扎尕那（约320公里，车程约4小时）/迭部
-[...3 lines deleted...]
-                而后乘车前往红色旅游的圣地—【腊子口战役纪念碑】（停留约10分钟），途中路过毛主席曾经居住过的藏寨—茨日那村，感悟红军长征曾经走过的路；后车赴迭部游览人间伊甸园-【扎尕那】（游览约2.5小时），扎尕那”是藏语，汉语意思为“石匣子”，扎尕那山位于迭部县西北34公里处的益哇乡境内，是一座完整的天然“石城”，俗有“阎王殿”之称，它是一座完整的天然“石城”,曾入选《中国国家地理》杂志社“十大非著名山峰”榜单，后车赴迭部入住酒店休息。
+                宕昌/官鹅沟 /腊子口/（约344公里，车程约4.5小时）/迭部
+                <w:br/>
+                早餐后参观新晋5A级景区【官鹅沟国家森林公园】（游览约3小时左右）。官鹅沟国家森林公园集森林景观、草原景观、地貌景观、水体景观、天象景观等自然景观和人文景观于一体，由官珠沟、鹅嫚沟、木隆沟、庙沟等景区组成，这里湖泊如珠、峡谷如线、瀑布如织，动植物分布多样，生态环境优美，自然景观奇特，此外公园内居住有藏、羌民族3000余人，保留着独特的服饰、风俗。参观结束后用午餐。
+                <w:br/>
+                而后乘车前往红色旅游的圣地—【腊子口战役纪念碑】（停留约10分钟），途中路过毛主席曾经居住过的藏寨—茨日那村，感悟红军长征曾经走过的路；后车赴迭部入住酒店休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.如因天气原因（暴雨、山体泥石流等）官鹅沟临时封闭或景区修缮，行程将另做调整，敬请谅解。
                 <w:br/>
                 2.西北地区由于地域辽阔，景点之间车程较长，请游客在来西北旅游时注意休息调配好时间，以保证充足的体力参加旅游活动。
                 <w:br/>
                 3.由于景区内地域辽阔，观赏时间较长，且无景区餐厅供您用餐，无理想用餐场所，切记带好充饥食品和饮水，整个景区游玩下来，需要很长时间，景区里面卖的东西比较贵，建议您自行携带。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -895,545 +897,644 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                迭部/穿越扎萨格/若尔盖花湖（75公里，车程1小时5）/唐克九曲第一湾（约100公里，车程1.5小时）
-[...3 lines deleted...]
-                一路欣赏奇特美景，前往若尔盖大草原，参观【花湖景区】（游览时间约2小时）：花湖是热尔大坝草原上的一个天然海子,是候鸟的天堂，格桑花盛开的温床，天地湖光一色，令人叫绝;花湖是众多野生飞禽的主要栖息地，湖面上游弋着赤麻鸭、灰雁、白骨顶等珍稀动物，观景的栈桥延伸到了湖里，信步走到小亭之上，看碧波荡漾，听声声鸟鸣，独自去体味那种浩淼与无垠；穿越热尔大草原、牦牛大道，宛如一块镶嵌在川西北边界上瑰丽夺目的绿宝石，素有“川西北高原的绿洲、地球之肾”之称，这里是中国最大的草原湿地，国家草原公园。后乘车前往【唐克黄河九曲第一湾】黄河九曲第一弯发源于巴颜喀拉山（海拔4500米）之黄河，流经四川省境内，在若尔盖县唐克乡索克藏寺院旁形成的著名景点。黄河在此横切径为300米，白河横切径为400米。黄河于此段流程中，为四川与甘肃之界河，河西为甘肃，河东为四川。黄河自甘肃一侧来，白河自黄河第一弯弯顶汇入，型如“S”型，黄河之水尤如仙女的飘带自天边缓缓飘来，在四川边上轻轻抚了一下又转身飘回青海，故此地称九曲黄河第一弯。
+                迭部/扎尕那/江迭公路/郎木寺/若尔盖花湖（75公里，车程1小时5）/若尔盖（约49公里，车程1小时）
+                <w:br/>
+                早上换成小车乘车前往【江迭公路】，（往返加游览时间约1.5小时，终点那黑卡）江迭公路原名洛克之路 ，沿途可欣赏高原草甸、原始森林、雪山河流等壮丽景观，被誉为“甘南最美公路之一”赠送挥洒“龙达祈福”打卡山顶网红咖啡馆，赠送扎尕那团队航拍（航拍如因天气原因无法拍摄，赠送项目不做退费）。后游览人间伊甸园-【扎尕那】（游览约1.5小时），扎尕那”是藏语，汉语意思为“石匣子”，扎尕那山位于迭部县西北34公里处的益哇乡境内，是一座完整的天然“石城”，俗有“阎王殿”之称，它是一座完整的天然“石城”,曾入选《中国国家地理》杂志社“十大非著名山峰”榜单。后前往郎木寺镇，甘肃甘南藏族自治州碌曲县和四川阿坝藏族羌族自治州若尔盖县共同下辖的一个小镇，白龙江穿镇而过。其中江北的赛赤寺属于甘肃碌曲县，又叫“达仓郎木赛赤寺”，江南是格尔底寺，属于四川若尔盖县，又叫“达仓郎木格尔底寺”，两座寺庙均属藏传佛教格鲁派寺庙。参观的是【赛赤寺】（游览时间约1小时），赛赤寺始建于1748年（清朝乾隆十三年），历经五十三任甘丹赛赤（金座）坚参桑格华藏至五世赛赤活佛长达200多年的扩建。目前拥有金堂5座，佛殿27座，佛宫19院，僧舍130余院，还有玛尼经轮房、佛塔、讲经坛、辩经苑等建筑，规模宏大，来自甘肃、青海、四川及全国各地的信教群众朝圣不绝，内地赴西藏和西藏赴内地的活佛及高僧大德多歇脚于此寺院。后前往参观【花湖景区】（游览时间约2小时）：花湖是热尔大坝草原上的一个天然海子,是候鸟的天堂，格桑花盛开的温床，天地湖光一色，令人叫绝;花湖是众多野生飞禽的主要栖息地，湖面上游弋着赤麻鸭、灰雁、白骨顶等珍稀动物，观景的栈桥延伸到了湖里，信步走到小亭之上，看碧波荡漾，听声声鸟鸣，独自去体味那种浩淼与无垠；穿越热尔大草原、牦牛大道，宛如一块镶嵌在川西北边界上瑰丽夺目的绿宝石，素有“川西北高原的绿洲、地球之肾”之称，这里是中国最大的草原湿地，国家草原公园。晚上入住若尔盖酒店。
+                <w:br/>
+                备注：挥洒隆达和团队航拍点都在江迭公路那黑卡，如果放弃江迭公路，挥洒隆达和航拍都将无法参与，视为自动放弃。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1：扎萨格穿越体验为赠送景点，如遇特殊天气及路况问题行程将取消安排，不做退费处理 。
+                1：江迭公路穿越体验如遇特殊天气及路况问题行程将取消安排，不做退费处理 。
                 <w:br/>
                 2：甘南是我国著名的高海拔的地区，我们行程海拔基本在2200-3000米之间，身体状况正常的内地游客一般不会出现高原反应，一旦发生的话，请及时协助，初上高原切勿剧烈运动，不要暴饮暴食，请勿过量饮酒，注意补充饮水。
                 <w:br/>
+                备注：挥洒隆达和团队航拍点都在江迭公路那黑卡，如果放弃江迭公路，挥洒隆达和航拍都将无法参与。
+                <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">唐克</w:t>
+              <w:t xml:space="preserve">若尔盖</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                唐克-月亮湾-金川观音桥-色达（272KM约5.5H）
-[...1 lines deleted...]
-                早餐后乘车前往马尔康，穿越【红原大草原】，一个位于青藏高原东部边缘，四川西部、阿坝中部，不仅地域辽阔，自然景观独特，资源丰富，还素有高原“金银滩”之称。红原大草原是花的世界、草的海洋，风情独特，气象万千，是我国三大湿地其一，中国红军长征的故事听过吗？爬雪山、越山河、踏沼泽，在这里艰难的跋涉过，留下了一曲与大自然做抗争的雄歌壮志；路过【瓦切塔林】，瓦切塔林藏语意为“大帐篷”，这里有纪念第十世班禅大师颂经祈福之地瓦切塔林，塔林周围是一片连绵的经幡，甚为壮观。后前往【月亮湾】，月亮湾草原位于四川红原县内，其草原宽广，牧草茂盛为整个青藏高原所少有，显得清秀委婉，在公路旁的小山岗上，你会看到美丽宽广的草原就像块柔软的绿色地毯铺在梦幻的大地上，清澈的河水在草原上划出一道道舒缓优美的弧线，恰似一轮弯弯的月亮，"月亮湾"也因此而得美名；午餐后前往色达，途经金川观音桥【观音寺】.晚上入住色达县城，位于青藏高原东南缘，甘孜州西北部。这楼里民风淳厚，礼俗古朴，许多风俗至今沿袭，人文景观独特。
+                若尔盖-唐克九曲第一湾-月亮湾-壤塘（370KM约6.5H）
+                <w:br/>
+                早餐后参观【唐克黄河九曲第一湾】黄河九曲第一弯发源于巴颜喀拉山（海拔4500米）之黄河，流经四川省境内，在若尔盖县唐克乡索克藏寺院旁形成的著名景点。黄河在此横切径为300米，白河横切径为400米。黄河于此段流程中，为四川与甘肃之界河，河西为甘肃，河东为四川。黄河自甘肃一侧来，白河自黄河第一弯弯顶汇入，型如“S”型，黄河之水尤如仙女的飘带自天边缓缓飘来，在四川边上轻轻抚了一下又转身飘回青海，故此地称九曲黄河第一弯。穿越红原大草原，一个位于青藏高原东部边缘，四川西部、阿坝中部，不仅地域辽阔，自然景观独特，资源丰富，还素有高原“金银滩”之称。红原大草原是花的世界、草的海洋，风情独特，气象万千，是我国三大湿地其一，中国红军长征的故事听过吗？爬雪山、越山河、踏沼泽，在这里艰难的跋涉过，留下了一曲与大自然做抗争的雄歌壮志；后前往【月亮湾】，月亮湾草原位于四川红原县内，其草原宽广，牧草茂盛为整个青藏高原所少有，显得清秀委婉，在公路旁的小山岗上，你会看到美丽宽广的草原就像块柔软的绿色地毯铺在梦幻的大地上，清澈的河水在草原上划出一道道舒缓优美的弧线，恰似一轮弯弯的月亮，"月亮湾"也因此而得美名；晚上入住壤塘县城，位于青藏高原东南缘，甘孜州西北部。这楼里民风淳厚，礼俗古朴，许多风俗至今沿袭，人文景观独特。
+                <w:br/>
                 <w:br/>
                 温馨提示：今日车程长，较为辛苦，客调整舒服的坐姿，放松心情，注意休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">色达</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">壤塘/色达</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                色达-色达喇荣五明佛学院-阿坝（310KM，约6.5H）
-[...5 lines deleted...]
-                2：如色达佛学院更改为线下预约，则需要增加一天时间，增加一晚色达/壤塘住宿，色达东嘎寺游览。
+                壤塘-色达东嘎寺-色达（310KM，约6.5H）
+                <w:br/>
+                早餐后前往色达参观【东嘎寺】“东嘎”意为“白海螺”，东嘎寺系色达三大寺院之一，位于县城西郊约6公里处，坐落在一座形似白色海螺的神山上。该寺由第一世东嘎活佛桑桑邬金大师创建于公元1686年，至今已有三百多年历史，寺院系统传授大小五明以及显密佛法，培育出了众多高僧大德，因此而闻名遐迩，获得东方胜者东嘎显密成就院之美名。（如小程序未约到色达五明佛学院转运车票，这一天需早点出发前往色达金马草原集散中心，线下预约次日转运车票，）
+                <w:br/>
+                色达五明佛学院约票有两种方式
+                <w:br/>
+                第1种：小程序本人实名认证预约，导游协助（票价38/48元）
+                <w:br/>
+                第2种: 携带身份证前往金马草原集散中心进行线下预约（票价38/48元，线下只能预约次日门票，首选小程序预约）
+                <w:br/>
+                备注:若以上2种途径均未进入色达喇荣沟，无费用退还，只能说明与佛无缘，保持平和心态平稳情绪，佛教圣地切记不可有大吵大闹等不良情绪的爆发，记着一句话:你我有缘自会相见，你我无缘咫尺天涯:相见是缘，不见亦是缘!
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">阿坝</w:t>
+              <w:t xml:space="preserve">色达</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                阿坝-莲宝叶则-娘玛寺-郎木寺（300KM约5.5H）
-[...3 lines deleted...]
-                备注：娘玛寺不进寺庙，只观赏转经筒
+                色达-五明佛学院-阿坝（328KM，约7.5H）
+                <w:br/>
+                早餐后参观【色达喇荣五明佛学院】色达喇荣五明佛学院是一座规模极大的佛学院，上千座绛红色小木屋分布在山坡之上，延绵起伏，蔚为壮观。在转经塔西南方向满是经幡的山坡上可以俯视整片佛学院，还能拍摄出整个佛学院的全貌。
+                <w:br/>
+                温馨提示：今日车程长，较为辛苦，客调整舒服的坐姿，放松心情，注意休息。
+                <w:br/>
+                特别提示:
+                <w:br/>
+                喇荣沟不是旅游景区和景点，为确保寺院僧众清修，请各位游客遵守院寺规定，不得进入经堂等场所，不得干扰学僧、觉姆正常学修，随交通车原车进出不得滞留，请尊重僧尼，不在抖音和视频等自媒体中炒作。
+                <w:br/>
+                1. 宗教圣地，请严格遵守佛学院要求，游客不能穿拖鞋，高于膝盖的短裤，露肩无袖的上衣，女性不能穿裙子。
+                <w:br/>
+                2.色达喇荣五明佛学院需要本人实名认证预约，导游会协助客人办理预约流程.请游客带好手机
+                <w:br/>
+                3.色达佛学院寺庙殿堂内及喇嘛生活学习场所为宗教场所，目前暂不接受入内参观.
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">郎木寺</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿坝</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                郎木寺-夏河拉卜楞寺（195KM约3.5H）-兰州（225KM约2.5H）
-[...7 lines deleted...]
-                如果您的时间尚充裕，建议您自行逛一逛黄河之都--兰州，参观【中山桥】（游览约1小时最左右），长234米，宽7.5米，在旧中国，与济南道口铁桥、郑州铁桥同列为黄河上三大桥梁。1928年为纪念孙中山先生而改称中山桥，沿用至今。【水车园】（游览约0.5小时左右）又名天车、翻车、老虎车。为明嘉靖年间(公元1522年--1566年)进士段续所造。至今已有近500年的历史。兰州水车是一种利用黄河水流自然的冲击力的水利设施，水车轮幅直径达16.5米，辐条尽头装有刮板，刮板间安装有等距斜挂的长方形水斗。【黄河母亲像】（游览约0.5小时左右）位于兰州市黄河南岸的滨河路中段、小西湖公园北侧，是全国诸多表现中华民族的母亲河--黄河的雕塑艺术品中最漂亮的一尊。具有很高的艺术价值，在全国首届城市雕塑方案评比中曾获优秀奖。同时我们为您推荐一些兰州的美食与景点：来到兰州必定要品尝《舌尖上的中国》特别推荐的牛肉拉面，您可到当地中华老字号“马子禄”或“金鼎”“占国”“马有布”“舌尖尖”“安泊尔”“吾穆勒”等店品尝。兰州还有酿皮、甜胚、牛奶醪糟、炒羊肠、手抓羊肉等当地特色小吃，正宁路夜市是个不错的选择呦。
+                阿坝-莲宝叶则-娘玛寺-夏河（440KM约7.5H）
+                <w:br/>
+                早餐后乘车前往【莲宝叶则】（游览约3小时）莲宝叶则是藏区的神山，位居藏区十大神山的第八位，安多地区众神山之首。被誉为天神的后花园。这里的山连绵起伏，高高低低在天际划出优美的弧线，它的身姿像是坚韧的战士，伟岸挺拔，处处带着一种雄浑美。这里有怪石嶙峋的奇峰异石，幽静深邃的高山圣湖，珠联璧合，相互映衬。这里就是莲宝叶则，传说中的藏族英雄格萨尔王的战场。也是有着美丽风景的世外桃源。后游览【娘玛寺-和当地藏民一起转动世界上最大的转经筒祈福】又称努尔玛寺，藏语全称「桑俄塔尔哇朗」，意为「密乘解脱洲」，位於甘肃省甘南藏族自治州玛曲县阿万仓乡境内。属藏传佛教格鲁派寺院。该寺於藏历第十六绕迥金马年（西元一九三○年），由甘丹寺赤哇罗桑华旦创建。寺院赤哇均由甘丹寺相则扎仓委派。是拉卜楞寺属寺。新建的经堂内供奉甘丹哇索活佛所赐《甘珠尔》大藏经启动藏仓活佛、大法台华丹嘉措所赐吉祥天女唐卡和其他唐卡。晚上前往有夏河入住酒店休息。
+                <w:br/>
+                备注：娘玛寺不进寺庙，只观赏转经筒
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">兰州</w:t>
+              <w:t xml:space="preserve">夏河</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                兰州-出发地
-[...5 lines deleted...]
-                交通：汽车/火车
+                夏河-拉卜楞寺-刘家峡水库－炳灵寺石窟-兰州（252KM约3H）
+                <w:br/>
+                早餐后前往参观藏传佛教格鲁派六大寺院之一【拉卜愣寺】，藏语全称为：“噶丹夏珠达尔吉扎西益苏奇具琅”，意思为具喜讲修兴吉祥右旋寺。简称扎西奇寺，一般称为拉卜楞寺。拉卜楞寺是藏语“拉章”的变音，意思为活佛大师的府邸。是藏传佛教格鲁派六大寺院之一，被世界誉为“世界藏学府”。鼎盛时期，僧侣达到4000余人，1980年对外开放旅游。[寺主是第六世嘉木样呼图克图，其他领导人包括八大堪布、四大赛赤。拉卜楞寺在历史上号称有108属寺（其实要远大于此数），是甘南地区的政教中心，拉卜楞寺保留有全国最好的藏传佛教教学体系。1982年，被列入全国重点文物保护单位。整个寺庙现存最古老也是唯一的第一世嘉木样活佛时期所建的佛殿，是位于大经堂旁的下续部学院的佛殿。后前往刘家峡后游览刘家峡水库，刘家峡水库是黄河上游开发规划中的第七座梯阶电站，兼有发电、防洪、灌溉、养殖、航运、旅游等多种功能，水城面积达130多平方公里，水库湖面辽阔，风光旖旎，气候宜人，环境优雅，水质好，无污染，是甘肃省最大的水产养殖基地和水上度假旅游胜地，乘船经过刘家峡水库可以远眺刘家峡大桥，后游览【炳灵寺石窟】炳灵寺是国家AAAAA级旅游景区，全国重点文物保护单位、爱国主义教育基地、世界文化遗产。炳灵寺所在的积石山山岩的地质结构系细黄沙岩，易于开凿雕造，但不耐风化潮解。由于该地气候干燥，加之峭壁的高处，岩层往往突出如屋檐，对部分窟龛起着遮蔽风雨和太阳曝晒的作用，因而许多窟龛造像虽经千百年的岁月，至今仍得以相当完整地保存着。 参观结束后乘车前往兰州市入住酒店。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                如果您的时间尚充裕，建议您自行逛一逛黄河之都--兰州，参观【中山桥】（游览约1小时最左右），长234米，宽7.5米，在旧中国，与济南道口铁桥、郑州铁桥同列为黄河上三大桥梁。1928年为纪念孙中山先生而改称中山桥，沿用至今。【水车园】（游览约0.5小时左右）又名天车、翻车、老虎车。为明嘉靖年间(公元1522年--1566年)进士段续所造。至今已有近500年的历史。兰州水车是一种利用黄河水流自然的冲击力的水利设施，水车轮幅直径达16.5米，辐条尽头装有刮板，刮板间安装有等距斜挂的长方形水斗。【黄河母亲像】（游览约0.5小时左右）位于兰州市黄河南岸的滨河路中段、小西湖公园北侧，是全国诸多表现中华民族的母亲河--黄河的雕塑艺术品中最漂亮的一尊。具有很高的艺术价值，在全国首届城市雕塑方案评比中曾获优秀奖。同时我们为您推荐一些兰州的美食与景点：来到兰州必定要品尝《舌尖上的中国》特别推荐的牛肉拉面，您可到当地中华老字号“马子禄”或“金鼎”“占国”“马有布”“舌尖尖”“安泊尔”“吾穆勒”等店品尝。兰州还有酿皮、甜胚、牛奶醪糟、炒羊肠、手抓羊肉等当地特色小吃，正宁路夜市是个不错的选择呦。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">火车硬卧</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">兰州</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                兰州送站
+                <w:br/>
+                兰州送站，结束愉快的旅程。
+                <w:br/>
+                参考车次：
+                <w:br/>
+                Z232 次 兰州 11:13--广州北 17：32+1 天（抵达各站：衡阳 12:10、郴州 13:52、韶关东 15:39、广州北 17:39、深圳东 19:19，车次仅供参考，具体以实际出票为准！）
+                <w:br/>
+                K288 兰州21：39-广州白云11：40+2（抵达各站：衡阳 5：33、郴州 7：21、韶关东 9：15、广州白云11：40车次仅供参考，具体以实际出票为准！）
+                <w:br/>
+                交通：火车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">火车硬卧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
                 返程
                 <w:br/>
-                返程，结束愉快旅途。
+                结束愉快的旅程。
                 <w:br/>
                 交通：火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1499,73 +1600,73 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、酒店 全程8晚入住商务酒店；备注：行程表上所列酒店(以2成人共用一间房为原则，不提供自然单间，56月单人需补单房差770元/人，7-8月单房差970元/人)。如遇旅游旺季或房源紧张，我社会根据情况调整同一级别的酒店； 
+                1、酒店 全程8晚入住商务酒店；备注：行程表上所列酒店(以2成人共用一间房为原则，不提供自然单间，5月单人需补单房差770元/人，6月单房差870元/人)。如遇旅游旺季或房源紧张，我社会根据情况调整同一级别的酒店； 
                 <w:br/>
                 参考酒店：
                 <w:br/>
-                天水鑫盛宾馆或同级
-                <w:br/>
                 宕昌名品/宕昌东苑或同级
                 <w:br/>
                 迭部金鑫/迭部星期天或同级
                 <w:br/>
-                唐克九曲金座或同级
+                若尔盖夏尔巴酒店或同级
+                <w:br/>
+                壤塘壹号酒店或同级
                 <w:br/>
                 色达上品酒店/ 色达舍下或同级
                 <w:br/>
                 阿坝雪域虫草/阿坝阿妈拉/阿坝阿爸拉或同级
                 <w:br/>
-                郎木寺蜀景/郎木寺丁丁或同级
-[...5 lines deleted...]
-                3、交通 往返正班火车硬卧随机出票；当地空调旅游车，根据实际人数灵活调配，保证一人一正座；
+                夏河宝马宾馆或同级
+                <w:br/>
+                兰州三新/兰州兰东酒店或同级
+                <w:br/>
+                2、用餐 8早10正，餐标30元/人，特色餐40元/人，放弃用餐，餐费不退。
+                <w:br/>
+                3、交通 往返火车硬卧随机出票；当地空调旅游车，根据实际人数灵活调配，保证一人一正座；
                 <w:br/>
                 4、导游 当地专业地接导游服务，30人配工作人员全程陪同；
                 <w:br/>
                 5、备注：团队出发后中途离、退团的，费用不退。
                 <w:br/>
                 6、全程不进购物店。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1599,61 +1700,61 @@
               <w:t xml:space="preserve">
                 1、行程外之自费项目以及个人消费费用等；
                 <w:br/>
                 2、各县市至出发就近上车点费用自理；
                 <w:br/>
                 3、门票：根据各地景区、景点对不同年龄段游客的优惠政策，我们把各景区不同年龄段的收费标准列表如下（以下门票仅供参考，届时以实际为准），请各位朋友统一在火车上凭借本人身份证上的实际年龄把对应的门票费用交给导游。旅游途中如因身体原
                 <w:br/>
                 因或其他特殊情况，没有参观的景点门票或景区小交通费用在返程包列上由导游退还。各位游客也可根据当时当地的体力情况自由购票。（表格所列门票价格和政策仅供参考、以当地旅游景区政策为准！）请各收客不要提前收取门票费用，以免出现景区门票临时调价给游客造成补差价的麻烦，谢谢配合！！
                 <w:br/>
                 请参加本次活动的老年朋友携带好身份证等有关其它证件，否则不能享受门票优惠政策，证件优惠不能重复使用。
                 <w:br/>
                 4、儿童报价以外产生的其他费用需自理；
                 <w:br/>
                 5、不含自由活动期间的交通费和餐费等；
                 <w:br/>
                 6、因交通延误、取消等意外事件或不可抗力原因导致的额外费用；
                 <w:br/>
                 7、因旅游者违约、自身过错、自身疾病等自身原因导致的人身财产损失而额外支付的费用；
                 <w:br/>
                 8、旅游意外保险，强烈建议自行购买一份旅游意外险。
                 <w:br/>
                 9、“服务标准”内容以外的所有费用；
                 <w:br/>
                 备注：行程中景区本身附带的购物场所，非旅行社购物店，且游客自愿购买行为纯属自愿 ，其购买行为非我社能控制，均与我社无关，敬请谅解。
                 <w:br/>
-                60周岁以下门票及景交：948元
-[...9 lines deleted...]
-                *备注：色达佛学院为宗教场所，实行48小时前本人小程序预约制，每天限流一千多人，佛学院收费变化较大，且会不定时关闭，请各位游客知晓，按照小程序上预约实际的金额自付费用，旅行社无法代买。如游客未预约到参观名额，旅行社可协助通过其他渠道购买名额，金额为200元/人左右，具体以实际为准，游客可自愿选择。
+                60周岁以下门票及景交：1158元
+                <w:br/>
+                60-64岁门票及景交：848元
+                <w:br/>
+                65-69岁门票及景交：748元
+                <w:br/>
+                70周岁以上门票及景交：518元
+                <w:br/>
+                以上价格（不含佛学院转运车） 
+                <w:br/>
+                *色达佛学院为宗教场所，实行48小时前本人小程序预约制，每天限流一千多人，佛学院收费变化较大，且会不定时关闭，请各位游客知晓，按照小程序上预约实际的金额自付费用，旅行社无法代买。如无法进入无费用退还。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1770,302 +1871,317 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60周岁以下门票及景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                麦积山80+30景交+拉卜楞寺 40+官鹅沟80+65景交+5保险+扎尕那 80+5保险+扎萨格100/人穿越小车+莲宝叶则120+郎木寺 30+10讲解费+花湖75+30景交+5保险+九曲第一湾60+5保险+60电梯+月亮湾30+景交38，合计948元（不含佛学院转运车往返168）
-[...2 lines deleted...]
-                *备注：色达佛学院为宗教场所，实行48小时前本人小程序预约制，每天限流一千多人，佛学院收费变化较大，且会不定时关闭，请各位游客知晓，按照小程序上预约实际的金额自付费用，旅行社无法代买。如游客未预约到参观名额，旅行社可协助通过其他渠道购买名额，金额为200元/人左右，具体以实际为准，游客可自愿选择。
+                麦积山80+30景交+官鹅沟80+65景交+5保险+扎尕那 80+5保险+江迭公路换乘小车100+郎木寺 30+10讲解费+花湖75+30景交+5保险+九曲第一湾60+5保险+60电梯+月亮湾30+景交38+莲宝叶则120+拉卜楞寺 40+炳灵寺石窟50+快艇160，合计1158元（不含佛学院转运车）
+                <w:br/>
+                色达五明佛学院转运车往返；小程序预约自行付费（38/48）
+                <w:br/>
+                表格所列门票价格和政策仅供参考、以当地旅游景区政策为准！
+                <w:br/>
+                备注：色达佛学院为宗教场所，实行48小时前本人小程序预约制，每天限流一千多人，佛学院收费变化较大，且会不定时关闭，请各位游客知晓，按照小程序上预约实际的金额自付费用，旅行社无法代买。如无法进入无费用退还。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 948.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 1,158.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60-64岁门票及景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">麦积山40+30景交+拉卜楞寺 40+官鹅沟40+65景交+5保险+扎尕那 40+5保险+扎萨格100/人穿越小车+莲宝叶则60+郎木寺 15+10讲解费+花湖30+30景交5保险+九曲第一湾30+5保险+60电梯+月亮湾15+景交38，合计：663元（不含佛学院转运车往返168）</w:t>
+              <w:t xml:space="preserve">
+                麦积山40+30景交+官鹅沟40+65景交+5保险+扎尕那 40+5保险+江迭公路换乘小车100+郎木寺 15+10讲解费+花湖30+30景交5保险+九曲第一湾30+5保险+60电梯+月亮湾15+景交38+莲宝叶则60+拉卜楞寺 40+炳灵寺石窟25+快艇160，合计848（不含佛学院转运车） 
+                <w:br/>
+                色达五明佛学院转运车往返；小程序预约自行付费（38/48）
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 663.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 848.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">65-69岁门票及景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">麦积山40+30景交+拉卜楞寺0+官鹅沟40+65景交+5保险+扎尕那 40+5保险+扎萨格100/人穿越小车+莲宝叶则60+郎木寺15+10讲解费+花湖30景交5保险+九曲第一湾5保险+60电梯+月亮湾15+景交38，合计563元（不含佛学院转运车往返168）</w:t>
+              <w:t xml:space="preserve">
+                麦积山40+30景交+官鹅沟40+65景交+5保险+扎尕那 40+5保险+江迭公路换乘小车100+郎木寺 15+10讲解费+花湖30景交5保险+九曲第一湾5保险+60电梯+月亮湾15+景交38+莲宝叶则60+拉卜楞寺 0+炳灵寺石窟25+快艇160，合计748（不含佛学院转运车）
+                <w:br/>
+                色达五明佛学院转运车往返；小程序预约自行付费（38/48）
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 563.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 748.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">70周岁以上门票及景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">麦积山0+30景交5保险+拉卜楞寺0+官鹅沟0+65景交+5保险+扎尕那5保险+扎萨格100/人穿越小车+莲宝叶则0+郎木寺10讲解费+花湖5保险+30景交+九曲第一湾0+5保险+60电梯+月亮湾0+景交38，合计358元（不含佛学院转运车往返168）</w:t>
+              <w:t xml:space="preserve">
+                麦积山0+30景交5保险+官鹅沟0+65景交+5保险+扎尕那 5保险+江迭公路换乘小车100+郎木寺 10讲解费+花湖5保险+30景交+九曲第一湾0+5保险+60电梯+月亮湾0+景交38+莲宝叶则0+拉卜楞寺 0+炳灵寺石窟0+快艇160，合计518（不含佛学院转运车）
+                <w:br/>
+                色达五明佛学院转运车往返；小程序预约自行付费（38/48）
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 358.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 518.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2292,50 +2408,95 @@
                 <w:br/>
                 十二、身体情况及年龄相关
                 <w:br/>
                 1、本线路前往的地区最高海拔在4000米左右，敬请客人在进入高原之前，一定要进行严格的体格检查，请确保
                 <w:br/>
                 身体条件可以适应高原旅游。如心、肺、脑、肝、肾曾有明显的病变，以及患有严重呼吸气管、心脏、心血管、精神方面疾病的人员不宜参团；严重的高血压、贫血、（支）气管炎、糖尿病的患者限制参团，重感冒者不建议参团，出发后，注意身体变化，量力而行！若行程中出现严重高原反应者，请必须听取医生建议，终止或调整行程，所发生费用将多除少补！
                 <w:br/>
                 2、未成年人必须有成年人陪伴方可参团，一起报名参团的成人即为其参团过程中的监护人，有责任和义务做好未
                 <w:br/>
                 成年人的安全防范工作。
                 <w:br/>
                 3、由于高原地区对游客身体状况要求较高，70周岁以上的长者需有18-60岁成年人陪同出游。
                 <w:br/>
                 十三、证件及游览相关
                 <w:br/>
                 1、出发时，国内游客请携带有效期内的本人身份证原件，12岁以下小童若未有身份证请携带户口簿正本；港澳人士请携带有效期内的本人回乡证原件（台胞及外籍人士请单独咨询），如因个人原因没有带有效身份证件造成无法办理乘机（火车）、无法入住、无法在藏区旅游等造成的损失，游客自行承担责任。
                 <w:br/>
                 2、旅游活动中游客必须注意自身安全和随行未成年人的安全，应妥善保管自己的行李物品（特别是现金、有价证券等贵重物品）。
                 <w:br/>
                 3、旅行社根据实际情况，有权对游览城市、景点的先后顺序做适当调整，有权调整进出港口，具体行程以实际安排为准；如遇恶劣天气、自然灾害（塌方、大雪封山等）、政府行为、火车或航班延误、汽车塞车等不可抗力原因或旅游者个人原因，造成的行程更改、延误、滞留或提前结束不能完成景点游览时，不视为旅行社违约，未能完成游览的景点我社只按旅行社协议门票价格退还，增加费用游客自理。客人旅游途中自愿离团或不参加行程内的某项团队活动（含酒店、用餐、景点等），需在离团前签订离团证明，离团期间安全问题由客人负责。如游客擅自、强行离团，一切后果请客人自行承担，客人离团期间的一切行为与旅行社无关。
                 <w:br/>
                 4、基于旅游体验的特殊性，若客人在行程中对任何旅游服务质量存有异议，请立即向导游提出，以便旅行社能及时核查及采取补救措施，若客人没有及时提出或擅自解决而导致旅行社错过补救解决机会的，由此产生的扩大损失由客人自行承担。
                 <w:br/>
                 5、请您认真填写意见单，希望通过您的意见单我们更好地监督团队的接待质量，您的意见单也将是行程中发生投诉的处理依据！
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">退改规则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">若因游客客自身原因退订的。7日外退订的，游客自行承担车票退订损失+30元/张开票服务费；7日-3日内退订的，除游客自行承担车票退订损失+30元/张开票服务费外，还须承担当地车费300元；3日以内退订的除游客自行承担动车票退订损失+30元/张开票服务费外，还须承担当地车费300元+房间损失500元。报名后如因个人原因无法按时出行，按照相关旅游法规和实际产生的费用已经所签署的协议退款。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2375,51 +2536,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>