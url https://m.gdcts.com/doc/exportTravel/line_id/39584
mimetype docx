--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -1265,50 +1265,53 @@
                 2）医院出具适合国际旅行的健康证明或者有结论性论述的体检报告(6个月内)。 3）建议提前购买含有国际救援的人身意外险。
                 <w:br/>
                 5、若遇不可抗拒因素（如台风、疫情、地震等自然灾害，以及罢工、战争等政治因素等），邮轮公司有权 
                 <w:br/>
                 更改行程或缩短游览时间等，游客应积极配合并接受对行程的合理调整，在调整过程中发生的额外费用，由
                 <w:br/>
                 游客承担！
                 <w:br/>
                 6、游客必须在保证自身健康良好前提下报名参加 ，若因游客自身疾病及个人过错导致人身意外伤亡，我公 
                 <w:br/>
                 司不承担责任。游客因自身原因发生被前往国家拒绝入境等情况，我公司不承担责任。游客擅自在境外离团
                 <w:br/>
                 或滞留不归，责任自负。
                 <w:br/>
                 7、游客在自行活动期间，若发生人身意外伤亡和财产损失，我公司不承担赔偿责任。
                 <w:br/>
                 8、按照国家旅游局的有关规定 ，旅游人身意外保险由游客自愿购买，我公司给予提醒并提供便利。
                 <w:br/>
                 9、船上消费以港币为货币单位，船上提供货币兑换服务，汇率可能略高于国家对外公布的当日汇率。船上
                 <w:br/>
                 可以使用微信、支付宝、银联信用卡，VISA 维萨卡、MASTER 万事达卡、AMEX 美国运通卡等。
                 <w:br/>
                 10、船上配备医生和护士，就诊挂号费用、治疗费及药费需额外收取。游客不得携带酒精饮料上船，可以携
                 <w:br/>
                 带由医院开出的药品或针剂。
+                <w:br/>
+                <w:br/>
+                因相关技术原因，双方就合同中未能明确约定的地接社信息（名称、地址、联系人、联系电话进行如下约定：双方同意，此团由(供应商名称）委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，在出团通知或出团前（集合地）派发的行程表中告知。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1628,51 +1631,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>