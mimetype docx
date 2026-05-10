--- v0 (2026-03-12)
+++ v1 (2026-05-10)
@@ -343,52 +343,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-普吉CZ6063/13:35-16:25   回程：普吉-广州CZ6064/17:25-22:05
-                <w:br/>
+                去程：广州-普吉CZ6063/12:55-15:40  回程：普吉-广州CZ6064/16:40-21:40
                 <w:br/>
                 备注：散拼不可指定航班，由航空公司调配，以上为参考航班，最终航班以出团通知书为准。 
                 <w:br/>
                 行程表中所列航班的起抵时间均为当地时间，“+1”表示航班第二天抵达。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -570,51 +569,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--普吉CZ6063/13:35-16:25--接机--入住酒店
+                广州--普吉CZ6063/12:55-15:40--接机--入住酒店
                 <w:br/>
                 指定时间白云机场集合，由专业领队带领乘坐豪华客机前往－普吉岛，在印度洋安达曼海的柔波里，环拥着一颗璀璨的明珠—普吉岛。阳光、沙滩、海洋，充满动感的热带风情，使泰国这座最大的岛屿，一跃成为东南亚最富盛名的休闲度假区。接机后，前往餐厅享用晚餐，随后前回酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：泰式风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -901,53 +900,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                享受自由的普吉时光  或体验SPA水疗，或沉醉安达曼海风，亦或只是静待一场卡伦日落
-[...1 lines deleted...]
-                在这惬意的一天里，珍惜每一秒时光，您可以选择躺酒店，睡到自然醒，吃个早午餐，悠闲地探游酒店周边设施；或者去逛街购物，前往芭东的商业区，逛吃逛吃，品尝当地美食！吃逛行程推荐【睡到自然醒】。（也可以让我们可爱的导游为您出谋划策，您需要的时候我们随时都在呢~）。
+                全天自由活动
+                <w:br/>
+                全天自由活动
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1108,118 +1107,118 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【机票】去程：广州--普吉  回程：普吉--广州（含机建燃油税），团队机票不允许改名、退票、改票、改期。
                 <w:br/>
                 【住宿】3晚网评五钻酒店+2晚国际五星品牌酒店或同级（以两人一房为标准），泰国酒店没有官方公布的星级标准，没有挂星制度。酒店星级标准以国内主流网站评定为准；海岛游多大床，请出团前务必告之房型，我司尽量安排。
                 <w:br/>
                 【用餐】含行程所列正餐及酒店早餐。（5早7正）（正餐为行程所列，如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿所有餐食如自动放弃，款项恕不退还）。
                 <w:br/>
                 【交通】用车为空调旅游巴士，旅游车全程用车（保证一人一正座）
                 <w:br/>
                 【导游】当地优秀导游服务。
                 <w:br/>
                 【领队】全程领队管家陪同服务。
                 <w:br/>
                 【门票】行程所列景点首道大门票（不含园中园门票）。
                 <w:br/>
                 【保险】旅行社责任险，含旅游意外险保额为30万元/人。
+                <w:br/>
+                【导游服务费】导游服务费300元。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、综合服务费300元/人（随团费一并收取）
-[...19 lines deleted...]
-                11、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等。
+                1、儿童价：2岁（含）-11岁（含）不占床减-300元/人（小孩不安排床位）,占床补大小同价； 12岁（含）—18岁（含）必须占床。【2岁（不含）以下婴儿价格：500元/人】
+                <w:br/>
+                2、外籍护照和港澳台地区护照 ： 加收￥500/人附加费。
+                <w:br/>
+                3、平日全程单房差：1500元/人；旺季全程单房差：1700元/人。
+                <w:br/>
+                4、70岁以上老人附加费300元/人。
+                <w:br/>
+                5、不建议70岁以上老人参团。
+                <w:br/>
+                6、往返国际机场交通费用或客人往返出境口岸的一切费用。
+                <w:br/>
+                7、行程表以外行程费用。
+                <w:br/>
+                8、一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）。
+                <w:br/>
+                9、旅游者因违约、自身过错或自身疾病引起的人身和财产损失。
+                <w:br/>
+                10、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1389,298 +1388,156 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">฿(泰铢) 1,800.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">深潜45分钟（珊瑚岛地区）</w:t>
+              <w:t xml:space="preserve">西蒙人妖秀</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">฿(泰铢) 2,100.00</w:t>
+              <w:t xml:space="preserve">฿(泰铢) 2,000.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">海底漫步（30分鍾珊瑚島地區）</w:t>
+              <w:t xml:space="preserve">泰式古法按摩1小时（不含按摩师小费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...141 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 300.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1728,51 +1585,51 @@
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此价格为持中国大陆护照的销售价格，持非中国大陆护照（外籍护照或港澳护照）需加收￥500/人。（注意：持香港或澳门行政区特区护照出团时必须携带回乡证等有效证件）
                 <w:br/>
                 2、如出现有单人或单男单女，则以加床为原则，出现单人房须收取单间差价费用。
                 <w:br/>
-                3、最低成团人数10人，团体以10位成人成行；若未能达到成团人数，可以转其他出发日期，或全额退款，无额外费用补偿。如不足10位成人，我司将不派领队。
+                3、最低成团人数10人。
                 <w:br/>
                 4、此行程为团队往返，行程表上的行程当地导游在征求客人同意的情况下可以调动，但出现的景点必须会游览。
                 <w:br/>
                 5、如客人不随团由指定口岸出境，请自理签证及前往机场交通费，不作任何退款。
                 <w:br/>
                 6、航班时间以航空公司公布为准。航司有权对航班作出任何更改，如有变动，我司恕不另行通知，请以电话确认为准。
                 <w:br/>
                 7、所需提供的资料：护照原件（须有半年以上有效期及足够的签证空白页）、半年内的近期2寸彩色照片2张（限白底）
                 <w:br/>
                 8、游客因个人原因临时自愿放弃这次旅行，旅行当中的景点门票费用、酒店住宿费用、餐费、车费等均不退还；由于客人个人取消后所产生的房损也需由客人自己承担费用。
                 <w:br/>
                 9、游客的购物属于客人的自行购买行为，我公司不承担客人的自愿购买行为责任。
                 <w:br/>
                 10、行程表中所列自费项目，客人有权自愿选择参加。我社提供的自费项目参考价格适用于10人以上团队，如果参与人数不够10人，将无法享受此团体优惠价格，具体价格视参加人数而调整。如客人参加自费涉及到用餐的，餐费已经退在自费项目内，不另退餐费或安排用餐。
                 <w:br/>
                 11、境外的当天行程到酒店休息为止，客人私自外出发生一切意外均与旅行社无关。
                 <w:br/>
                 12、客人不得随意离团，否则将收取RMB1500/人/天离团费用；离团期间出现安全事故，责任客人自理！
                 <w:br/>
                 13、60岁以上的老人参团需有直系亲属的陪同，患病旅行者和孕妇不得参团。 
                 <w:br/>
                 14、客人和导游之间兑换当地货币，若返程之时未用尽，请及时同当地导游兑回，回国后我社不代为兑换。
                 <w:br/>
                 15、为提倡环保，大部分酒店不提供一次性洗漱用品请出团前自备。
                 <w:br/>
@@ -1920,95 +1777,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款</w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">免签证</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2123,51 +1935,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>