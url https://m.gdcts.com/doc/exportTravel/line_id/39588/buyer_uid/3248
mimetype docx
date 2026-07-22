--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【长白•春日奇遇】东北长春哈尔滨双飞6天|哈尔滨中央大街|奇景镜泊湖|网红童话乡|行程单</w:t>
+        <w:t xml:space="preserve">【长白•夏日奇遇】东北长春哈尔滨双飞6天|哈尔滨中央大街|奇景镜泊湖|网红童话乡|行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1151,51 +1151,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：成人含往返机票，未含340元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含120元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。进出港口、航班时间等以航司出票为准。
+                1、交通：成人含往返机票，未含300元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含100元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：入住当地4晚当地四星标准酒店+1晚长白山温泉酒店，入住双人标间。如遇单人入住请补房差。酒店无三人间，入住温泉酒店含一次温泉门票，不泡不退。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：全程含餐共6正5早，餐标30元/人（不含酒水）早餐为房价包含的，如不使用不退款。（11－12人一桌（正餐九菜一汤），9－10人一桌（正餐八菜一汤），6－8人一桌（正餐六菜一汤），此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
                 <w:br/>
                 8、购物点：全程无购物店（景区内部商铺、酒店周边商铺、餐厅附近商铺、以及步行街商铺非旅行社安排，谨慎购买）
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1233,55 +1233,55 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 7、不含往返机场税费。
                 <w:br/>
-                8、房差价：4月补房差700元，不退房差。
+                8、房差价：7、8月补房差800元，不退房差。
                 <w:br/>
                 9、不含当地必消景区电瓶车：
                 <w:br/>
-                长白山环保车85元/人、接驳车35元/人、倒战车80元/人，镜泊湖 30元/人=230/人
+                长白山环保车85元/人、接驳车25元/人、倒战车80元/人，镜泊湖 30元/人=220/人
                 <w:br/>
                 10、婴儿费用（2周岁以下）：不占座位、不含景点门票、不含当地旅游车位、全程不占床位、不提供早餐及餐费。仅含旅行社责任险费用，婴儿出游需提前与我社销售沟通，敬请留意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1412,51 +1412,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 活动项目名称	游览时间	参考价格
                 <w:br/>
                 朝鲜歌舞表演	约60分钟	198元/人
                 <w:br/>
                 东北虎林园	约30分钟	80元/人
                 <w:br/>
                 长白山森林漂流	约90分钟	180元/人
                 <w:br/>
                 大关东游园+观看传统满族婚礼+放山文化+人参采挖体验	约120 分钟	280元/人
                 <w:br/>
                 镜泊峡谷	约60分钟	180元/人
                 <w:br/>
-                俄罗斯歌舞表演	约60分钟	150元/人
+                俄罗斯小镇	约40分钟	68元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1562,57 +1562,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">门票+景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全程景点门票不含，按照实际年龄补交门票明细如下（生日需精确到日）:
                 <w:br/>
-                长白山大门票105+镜泊湖大门票50+朝鲜民俗园30+伪皇宫70=255 
-[...5 lines deleted...]
-                备注: 5月镜泊湖门票100/人,
+                长白山大门票105+镜泊湖大门票100+朝鲜民俗园30+伪皇宫70=255 
+                <w:br/>
+                60周岁以下:305元/	6~18周岁、60-64周岁:152.5元	/ 6周岁以下、65周岁以上 ：0元
+                <w:br/>
+                全程小交通：全程景交镜泊湖30元+长白山摆渡车25+环保车85+倒站车80=220元*(景交无优惠政策)
                 <w:br/>
                 具体以景区通知为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1676,103 +1674,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市北方畅游旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、东北、内蒙地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：东北、内蒙地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1923,51 +1921,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>