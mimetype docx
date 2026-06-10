--- v1 (2026-05-10)
+++ v2 (2026-06-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【八度暹罗】泰国曼谷、芭提雅双飞6天（纯玩）3-7月行程单</w:t>
+        <w:t xml:space="preserve">【八度暹罗】泰国曼谷、芭提雅双飞6天（纯玩）5-8月行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">泰国曼谷+芭堤雅6日5晚(派领队+当地导游|正点航班+广州直飞)全程入住泰式国五酒店|玛丽莲号夜游湄南河+全明星号游轮|八个维度深度游泰国:欣赏国粹孔剧+旅拍格兰岛+水门寺大佛+实弹射击+泰国泼水+骑大象+泰服+放水灯|龙虾大餐(每人一只)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -2097,51 +2097,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                本产品供应商为：中国和平国际旅游有限责任公司广东分公司，许可证号：L-BJ-CJ00055，联系座机电话：020-36712699。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东翔游国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东翔游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                本产品供应商为：中国和平国际旅游有限责任公司广东分公司，许可证号：L-BJ-CJ00055，联系座机电话：020-36712699。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托中国和平国际旅游有限责任公司广东分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中国和平国际旅游有限责任公司广东分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。此团为散拼团，与其他旅行社招徕的旅游者拼团。
                 <w:br/>
                 2、在不减少行程的情况下可做先后顺序的调整；以保证游览平安顺畅为准则！某些景区内部可能有商店、特产店、士多店等等，不属于本行程安排的购物店范畴，敬请知悉！
                 <w:br/>
                 3、为了保证旅游者安全，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，凡有心血管疾病、脑血管疾病、呼吸系统疾病、精神病、严重贫血病、大中型手术的恢复期病患者、孕妇及行动不便者请勿报名。如隐瞒参团发生事故，责任自负。
                 <w:br/>
                 4、65-75 周岁老人出游，须有子女签字的《参团免责协议》、近期一个月之内三甲医院的健康证明并有60周岁以下家属或朋友陪同，并签署《身体健康申报表》方可报名。
                 <w:br/>
                 5、建议客人自行购买旅游意外伤害险。如需我司代买“旅游意外伤害保险”，被保险人需保证身体健康，能正常旅游。
                 <w:br/>
                 7、全程酒店住宿均安排双人房，无自然单间，如参团时有单男单女以加床或拼房为主，如果要住单间，请提前告知，并在团款里另支付单房差。
                 <w:br/>
                 8、此产品中行程部分不允许离团，如有不便敬请谅解。对于擅自离团活动者，恕不退还团费已含的各种费用。
                 <w:br/>
                 9、如因游客自身原因或因提供材料存在问题不能及时办理护照或签证、及被有关机关拒发签证或不准出入境的，或者因其他自身原因未能正常出行或影响行程的，相关责任和费用由游客自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2646,51 +2646,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>