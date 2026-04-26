--- v0 (2026-03-12)
+++ v1 (2026-04-26)
@@ -43,51 +43,51 @@
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">【CZ纯享新马A】新加坡、马来西亚双飞5天(新入马出)-3-5月行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">新加坡+马来西亚5日4晚(纯玩+派领队|南航正点|广州直飞|行程轻松不走回头路)升级2晚吉隆坡国五酒店+100元蒸汽海鲜大餐|鱼尾狮公园+滨海湾花园+圣淘沙+双子塔夜景+黑风洞|彩云天梯+三大清真寺</w:t>
+        <w:t xml:space="preserve">新加坡+马来西亚5日4晚(纯玩+派领队|南航正点|广州直飞|行程轻松不走回头路)升级2晚吉隆坡国五酒店+100元蒸汽海鲜大餐|鱼尾狮公园+滨海湾花园+双子塔夜景+黑风洞|彩云天梯+三大清真寺</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -721,50 +721,52 @@
                 <w:br/>
                 【苏丹回教堂】外观 Sultan Mosque 属于甘榜格南的标志性建筑，走在路上远远就能看到教堂的金色圆顶，教堂前面的Bussorah St有很多特色小店，土耳其，阿拉伯中东餐厅。
                 <w:br/>
                 【哈芝巷】哈芝巷曾经是战前留下的破旧老巷子，但现在经过现代本土原创元素和活力气息的催化，变成了炫酷无比的涂鸦巷子！
                 <w:br/>
                 【南洋药油世家】狮城人气伴手礼的永泰行百年药油，传承百年历史，探访药油传承，其中消炎治跌打的红花油、专治风湿的千里追风油、针对蚊虫的豆蔻油、万应驱风油、镇痛膏，是送给家中长辈最好的温暖。
                 <w:br/>
                 【欢乐岛】全球投资额最高，项目最丰富的巨无霸级家庭旅游目的地，集酒店、玩乐、环球影城、购物、美食于一体，无论是大人还是孩童，都可以在这里找到无与伦比的快乐！它全天候开放，令您无论昼夜都能有所观，有所乐，为我们带来全新体验！
                 <w:br/>
                 【新加坡杜莎夫人蜡像馆四合一】（明星蜡像，船体验，新加坡历史体验，感受电影明星拍摄场景体验 )占地2500平方公尺，位于圣淘沙万象馆旁，馆内分成不同区域，展出众多名人蜡像，包括国际领袖、历史人物、电影明星、音乐明星以及体育明星等；
                 <w:br/>
                 下午我们将从新山过关，沿高速公路驱车前往马六甲。抵达后我们将参观
                 <w:br/>
                 【三宝山】，又名中国山，郑和下西洋曾访问马六甲王朝，明朝皇帝将女儿汉丽宝公主许配给马六甲苏丹，苏丹便将三宝山赐给公主的五百随从定居。西南山麓有【三宝庙】，庙旁有一口井名【三宝井】，是马来西亚最古老的井，传说喝了此井的水，定会再回祖国故乡。
                 <w:br/>
                 【马六甲海峡清真寺】马六甲海峡清真寺位于人工修筑的马六甲岛上。如果水位高，它看起来像一座浮动的建筑。落日余晖下的海峡清真寺很美丽，广播里传出的通经声与海浪声相互交织，夕阳西下映衬着金色的穹顶，坐在海边的堤坝上欣赏这一美景是件很惬意的事。天黑以后，清真寺会亮灯，整个建筑会变成另外一幅颜色，别有韵味。
                 <w:br/>
                 随后前往餐厅， 品尝娘惹餐。享用晚餐，后送酒店休息。
                 <w:br/>
                 温馨提示：凡是⼊境马来西亚都需要填写⼊境卡MDAC，必须在旅游日期的三天内填写，网址：https://imigresen-online.imi.gov.my/mdac/main
                 <w:br/>
                 注意：由于马来西亚到新加坡直通巴数量限制原因，送关时团队可能会和其他团队拼车至关口，敬请理解！
                 <w:br/>
                 交通：大巴车
                 <w:br/>
+                购物点：南洋药油世家
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：蟹黄鱼翅煲   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1112,50 +1114,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：经济舱往返机票一张，全程机场税、燃油附加费，行李托运南航23KG/人程行李托运；境外旅游巴士 18-45 座, 保证一人一正座。 
                 <w:br/>
                 2、用餐：行程中所列餐食，小童不占床不含早餐；如航空公司时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿，所有餐食如自动放弃，款项恕不退还； 
                 <w:br/>
                 3、酒店：行程所列酒店(住宿为两人标准间，含每人每晚一床位，酒店住宿若出现单男单女，旅行社会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。为提倡环保，部分酒店不提供一次性洗漱用品请出团前自备；) 
                 <w:br/>
                 4、门票：行程内景点大门票，不含园中园。 
                 <w:br/>
+                5、全程小费RMB380元/人； 
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 参考酒店（如在旅游旺季等特殊情况下，因房源紧张，我社不能安排客人入住备选酒店，则安排客人入住不低于以上酒店档次的同级酒店）
                 <w:br/>
                 新加坡网评四钻酒店：
                 <w:br/>
                 新加坡乌节路大中酒店(Hotel Grand Central Singapore)或同级
                 <w:br/>
                 福康宁 YWCA 酒店(YWCA Fort Canning)或同级
                 <w:br/>
                 新加坡RELC国际酒店(Relc International Hotel)或同级
                 <w:br/>
                 新加坡柏薇樟宜酒店(Park Avenue Changi)或同级
                 <w:br/>
                 新加坡柏薇罗切斯特酒店(Park Avenue Rochester)或同级
                 <w:br/>
                 新加坡悦乐樟宜酒店 - 远东集团(Village Hotel Changi by Far East Hospitality)或同级；
                 <w:br/>
                 新加坡加东智选假日酒店 - IHG 旗下酒店(Holiday Inn Express Singapore Katong, an IHG Hotel)或同级
                 <w:br/>
                 新加坡城东乐怡渡假村(D'Resort @ Downtown East)或同级
                 <w:br/>
                 马六甲网评四钻酒店：
@@ -1200,85 +1203,277 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、不含：全程小费RMB380元/人； 
+                1、签证：马来西亚签证从2023年12月1日起对中华人民共和国普通护照实行免签政策（最终以国家最新政策为准）；新加坡签证从2024年2月9日起对中华人民共和国普通护照实行免签政策（最终以国家最新政策为准）。
                 <w:br/>
                 2、护照办理费用； 
                 <w:br/>
                 3、行程外私人所产生的个人费用,行程外的自费项目； 
                 <w:br/>
                 4、航空公司临时上涨的燃油税； 
                 <w:br/>
                 5、全程单房差费用：1480元/人（如遇单男单女请听从导游安排与同性团友拼房或自补房差）； 
                 <w:br/>
                 6、行李物品保管费以及托运行李超重产生的费用； 
                 <w:br/>
                 7、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用； 
                 <w:br/>
                 8、持港澳台护照或持外籍护照的客人签证自理！ 
                 <w:br/>
                 9、客人必须全程随团队旅游，确需离团自行活动者，应到当团领队处办理手续，离团费1000元/天（出于签证担保和安全等原因，行程过程中客人不允许离团（自由活动时间除外），如特殊情况必须离团，须与我司签署离团声明书，并交纳离团费1000元/天/人。且离团过程中发生的任何违
                 <w:br/>
                 反当地法律以及危及人身和财产安全等问题，由客人自行承担，我司不担任何责任，旅游意外保险也无法承保离团时个人受到的人身或财产伤害与损失）
                 <w:br/>
                 10、马来西亚酒店从2017年9月1号开始征收酒店税，住宿征收10马币/晚/间，由领队收取，统一交给马来导游！！ 
                 <w:br/>
-                11、签证：马来西亚签证从2023年12月1日起对中华人民共和国普通护照实行免签政策（最终以国家最新政策为准）；新加坡签证从2024年2月9日起对中华人民共和国普通护照实行免签政策（最终以国家最新政策为准）。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、65岁以上老人需提交健康证明并签署免责书，我社不接受孕妇和超75岁老人报名。
                 <w:br/>
                 2、出发前15个工作日退团，扣除定金2000元/人，如出票/机票上报人数后退团，费用不退。
                 <w:br/>
                 3、2岁内婴儿不含飞机座位（手抱），餐饮，床位，景点门票等。
                 <w:br/>
                 因个人信用导致无法正常出发而所产生的费用损失由客人自行承担（http://zxgk.court.gov.cn/ 自查失信人网站）
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">南洋药油世家</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各种药油</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1778,51 +1973,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1966,50 +2161,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>