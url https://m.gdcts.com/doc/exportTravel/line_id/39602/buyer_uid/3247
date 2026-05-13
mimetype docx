--- v0 (2026-04-05)
+++ v1 (2026-05-13)
@@ -957,63 +957,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                车游小印度-甘榜格南-苏丹回教堂-南洋药油世家-圣淘沙名胜世界-打卡星耀樟宜-广州
+                车游小印度-甘榜格南-苏丹回教堂-南洋药油世家-欢乐岛-打卡星耀樟宜-广州
                 <w:br/>
                 酒店享用早餐，
                 <w:br/>
                 【车游小印度】是新加坡印度文化的缩影。这里充满了浓郁的印度风情，香料的气味弥漫在空气中，仿佛在诉说着古老的印度故事。穿梭在狭窄的街道，耳畔传来印度音乐的旋律，仿佛置身于印度的某个古老市集，让人流连忘返。
                 <w:br/>
                 【甘榜格南】位于Bugis地铁站的东北方，与Victoria街、Jln Sultan和Beach路相邻。这里有着美轮美奂的建筑、异国情调的商店和可口精致的美食。如果你在斋月期间到此，会发现周边到处都是小吃摊位和文化表演，尤其晚上的节日氛围更令人沉浸。
                 <w:br/>
                 【苏丹回教堂】外观 Sultan Mosque 属于甘榜格南的标志性建筑，走在路上远远就能看到教堂的金色圆顶，教堂前面的Bussorah St有很多特色小店，土耳其，阿拉伯中东餐厅。
                 <w:br/>
                 【南洋药油世家】狮城人气伴手礼的百年药油，传承百年历史，探访药油传承，其中消炎治跌打的红花油、专治风湿的千里追风油、针对蚊虫的豆蔻油、万应驱风油、镇痛膏，是送给家中长辈最好的温暖。
                 <w:br/>
-                【圣陶沙名胜世界】全球投资额最高，项目最丰富的巨无霸级家庭旅游目的地，集酒店、娱乐、环球影城、购物、美食于一体的圣淘沙名胜世界，无论是大人还是孩童，都可以在这里找到无与伦比的快乐！它全天候开放，令您无论昼夜都能有所观，有所乐，为我们带来全新体验！
+                【欢乐岛】全球投资额最高，项目最丰富的巨无霸级家庭旅游目的地，集酒店、娱乐、环球影城、购物、美食于一体的综合度假区，无论是大人还是孩童，都可以在这里找到无与伦比的快乐！它全天候开放，令您无论昼夜都能有所观，有所乐，为我们带来全新体验！
                 <w:br/>
                 【打卡星耀樟宜】（自行游览，不含付费区域门票）星耀的核心景点， 目前全世界最高的室内瀑布，滂湃 的 40 米的高空倾泻而下，从建筑的顶端到地底下 2 楼，像锅炉一样的漩涡，时时激起然然云雾，还 不时地变化多端。无论日或夜，都是不可思议的美！（备注：如遇维修不对外开放则取消此项，无费用退还）
                 <w:br/>
                 于指定时间集合，前往新加坡机场办理登机手续。结束愉快的行程， 返回温暖的家。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、返程前请仔细检查自己的行李物品， 不要遗漏酒店； 
                 <w:br/>
                 2、以上行程仅作为参考，具体航班和详细安排请以出团最终确定行程为准； 
                 <w:br/>
                 3、如因航班调整或客人原因，减少用餐，餐费不退.以上酒店仅供参考，最终以出团通知书为准。
                 <w:br/>
                 交通：大巴车+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1957,51 +1957,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>