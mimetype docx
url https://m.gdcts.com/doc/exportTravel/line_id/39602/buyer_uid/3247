--- v1 (2026-05-13)
+++ v2 (2026-07-29)
@@ -1957,51 +1957,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>