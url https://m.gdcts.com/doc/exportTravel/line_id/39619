--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【韩国花语】韩国首尔愉快时光双飞5天（1站购物）3-4月行程单</w:t>
+        <w:t xml:space="preserve">【韩国花语】韩国首尔愉快时光双飞5天（1站购物）4-7月行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">韩国首尔5天4晚(广州直飞|派领队全程陪同)五花特二酒店|韩国故宫【景福宫】|半部史诗“青瓦台”|韩剧《来自星星的你》拍摄地【南山公园+爱情锁墙】远眺欣赏首尔的全景！</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">QYKR-HGHY-3-7</w:t>
+              <w:t xml:space="preserve">QYKR-HGHY-4-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1047,50 +1047,52 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：国际经济舱机票、机场税、保安税、燃油附加费；
                 <w:br/>
                 2、住宿：4晚酒店住宿(两人一房)；
                 <w:br/>
                 3、景点：行程表内所列的景点大门票（不含园中园）；
                 <w:br/>
                 4、巴士：行程内旅游观光巴士（保证每人一正座）；
                 <w:br/>
                 5、餐食：早餐酒店含,正餐为行程所列；不含酒水，所有餐食如自动放弃，款项恕不退还。
                 <w:br/>
                 6、签证：赠送韩国团体签证，自备签证无费用可退。
                 <w:br/>
+                7、服务：导游领队服务费600元/人；
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 参考酒店（☆行程参考酒店会优先安排，如遇节假日酒店房满，将调换同等级酒店☆）
                 <w:br/>
                 境外酒店没有评星或钻级制度，所有星级或钻级都是根据携程、AGODA、BOOKING 专业订房网站定，携程会存在临时调整钻级的可能，酒店均为指定酒店，故不接受处理钻级临时调整而投诉，敬请谅解!
                 <w:br/>
                 仁川机场永宗岛天空酒店(Yeongjongdo Air Sky Hotel Incheon Airport)
                 <w:br/>
                 仁川机场皇家商场酒店(Royal Emporium Incheon Airport)
                 <w:br/>
                 仁川里维拉维瑞姆酒店(Incheon Rivieraverium Hotel)
                 <w:br/>
                 西方格雷司酒店(Western Grace Hotel Incheon)
                 <w:br/>
                 永宗仁川机场酒店(Incheon the Hotel Yeongjong)
                 <w:br/>
                 红宝石旅游酒店乌尔米多(Wolmido Ruby Hotel)
                 <w:br/>
                 钻石酒店(HOTEL DIAMOND)
                 <w:br/>
                 HOTEL GRANDSUITES
                 <w:br/>
                 金浦汉江恩柯尔温德姆华美达酒店(Ramada Encore by Wyndham Gimpo HAN River Hotel)
                 <w:br/>
@@ -1139,52 +1141,50 @@
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、房差：单房差1380元/人；
                 <w:br/>
                 2、接送：机场至居住地往返交通；
                 <w:br/>
                 3、消费：办理护照工本费及行程以外的一切个人消费；
                 <w:br/>
                 4、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用，托运超重行李费自理。；
                 <w:br/>
                 5、客人必须全程随团队旅游，确需离团自行活动者，应到当团领队处办理手续，并缴纳2000元/人/天离团费；离团期间所产生的一切后果自负。
-                <w:br/>
-                6、服务：导游领队服务费600元/人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1960,51 +1960,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>