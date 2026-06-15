--- v3 (2026-05-09)
+++ v4 (2026-06-15)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【韩国花语】韩国首尔愉快时光双飞5天（1站购物）4-7月行程单</w:t>
+        <w:t xml:space="preserve">【韩国花语】韩国首尔愉快时光双飞5天（1站购物）6-8月行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩国首尔5天4晚(广州直飞|派领队全程陪同)五花特二酒店|韩国故宫【景福宫】|半部史诗“青瓦台”|韩剧《来自星星的你》拍摄地【南山公园+爱情锁墙】远眺欣赏首尔的全景！</w:t>
+        <w:t xml:space="preserve">韩国首尔5天4晚(广州直飞|派领队全程陪同)|韩国故宫【景福宫】|半部史诗“青瓦台”|韩剧《来自星星的你》拍摄地【南山公园+爱情锁墙】远眺欣赏首尔的全景！</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">QYKR-HGHY-4-7</w:t>
+              <w:t xml:space="preserve">QYKR-HGHY-6-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -182,51 +182,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">韩国-首尔-仁川-景福宫-明洞-南山</w:t>
+              <w:t xml:space="preserve">韩国</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -357,55 +357,62 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：
+                参考航班A：
                 <w:br/>
                 第一天CZ337 广州CAN-首尔ICN 0930-1350
                 <w:br/>
                 第五天CZ338 首尔ICN-广州CAN 1450-1755
+                <w:br/>
+                <w:br/>
+                参考航班B：
+                <w:br/>
+                第一天 KE868 广州CAN/仁川ICN 1240-1715 
+                <w:br/>
+                第五天 KE867 仁川ICN/广州CAN 0850-1130
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -659,57 +666,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                景福宫（赠送韩服体验不含妆发）-青瓦台(外观)--南村韩屋村-广藏市场
+                景福宫-青瓦台(外观)--南村韩屋村-广藏市场
                 <w:br/>
                 享用早餐，前往参观--
                 <w:br/>
                 【青瓦台】（停留约15分钟）（外观）青瓦台是韩国总统府，坐落在首尔市西北部，面向景福宫，背靠北狱山和仁旺山，是韩国政治中心。
                 <w:br/>
-                【景福宫】（停留约60分钟）（赠送韩服体验不含妆发）1392年在创建朝鲜王朝的太祖李成桂的命令下于 1395 年建成的第一个正宫。以举行国王即位大典和文武百官朝礼仪式的“勤政殿 ”和用作迎宾馆“庆会楼 ”等为主体的殿阁建筑群。
+                【景福宫】（停留约60分钟）1392年在创建朝鲜王朝的太祖李成桂的命令下于 1395 年建成的第一个正宫。以举行国王即位大典和文武百官朝礼仪式的“勤政殿 ”和用作迎宾馆“庆会楼 ”等为主体的殿阁建筑群。
                 <w:br/>
                 【南山韩屋村】（停约40分钟）南山韩屋村位于首尔市中心,树木、小溪、亭子营造传统韩国的庭院,从四大贵族到一般平民家庭生活式样,以及使用的家具都尽收眼底。
                 <w:br/>
                 【广藏市场】(停留约90分钟）是韩国国内规模最大的市场，热闹的小吃摊，琳琅满目的杂货铺应有尽有。
                 <w:br/>
                 交通：大巴车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含早餐     午餐：韩式脊骨汤     晚餐：X   </w:t>
@@ -745,61 +752,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南山公园、爱情锁墙、N首尔塔（不登塔）--军事博物馆--益善洞
+                南山公园、爱情锁墙、N首尔塔（不登塔）--军事博物馆--益善洞-弘大步行街
                 <w:br/>
                 享用早餐，前往参观--
                 <w:br/>
                 【南山公园】（停留约100分钟）位于首尔市中心的南山上，春赏樱秋赏枫，公园内有八角亭和朝鲜时代的烽火台。南山是首尔代表性的赏樱胜地，沿首南山环路樱花盛开开成梦幻般的樱花隧道，可以（自费）坐缆车上去，也可以一路散心走上去，感受春天的美好。看一看首尔的的城市景色，非常治愈。
                 <w:br/>
                 【爱情锁墙】韩剧“来自星星的你 ”千颂伊独自等待都教授的地方，也是韩国年轻情侣约会的天堂。
                 <w:br/>
-                【军事博物馆】（逢周一闭馆，所以会根据情况调整顺序）陆军博物馆旨在通过调查、整理、收集、保管、展示韩国各种军事遗物和遗迹，对包含尚武精神传统的国防文化遗产进行宣传、理解、研究和教育。
-[...1 lines deleted...]
-                【益善洞】《女神降临》《德鲁纳酒店》《黑骑士》《孤单又灿烂的神：鬼怪》在首尔高楼林立的城市森林中，像小岛一样存在的益善洞韩屋村显得独树一帜。“新复古主义”热潮致使年轻的艺术家及青年创业者们将这里选作落脚点，经营各种充满个性与特色的咖啡馆、餐厅、时尚小店、手工艺品制作坊等。
+                【军事博物馆】（停留约60分钟）（逢周一闭馆，所以会根据情况调整顺序）陆军博物馆旨在通过调查、整理、收集、保管、展示韩国各种军事遗物和遗迹，对包含尚武精神传统的国防文化遗产进行宣传、理解、研究和教育。
+                <w:br/>
+                【益善洞】（停留约60分钟）《女神降临》《德鲁纳酒店》《黑骑士》《孤单又灿烂的神：鬼怪》在首尔高楼林立的城市森林中，像小岛一样存在的益善洞韩屋村显得独树一帜。“新复古主义”热潮致使年轻的艺术家及青年创业者们将这里选作落脚点，经营各种充满个性与特色的咖啡馆、餐厅、时尚小店、手工艺品制作坊等。
+                <w:br/>
+                【弘大步行街街】（停留约60分钟）弘大步行街位于首尔中区弘大一带，是韩国最著名的购物美食 街。沿街布满了各种小店铺、餐馆和咖啡店，也汇聚了许多国内外品牌的专卖店、时尚潮 流店和手工艺品店，更有许多文化艺术街头表演让游客感受韩国的生活。
                 <w:br/>
                 交通：大巴车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含早餐     午餐：人参炖鸡     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1405,55 +1414,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                本产品供应商为：中国和平国际旅游有限责任公司广东分公司，许可证号：L-BJ-CJ00055，联系座机电话：020-36712699。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东翔游国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东翔游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...3 lines deleted...]
-                1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。此团为散拼团，与其他旅行社招徕的旅游者拼团。
+                1、本行程仅作界定旅游线路、接待标准及游览项目之用，此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由中国和平国际旅游有限责任公司广东分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。如果不成团，提前7天通知，可协商转团或者无损退团，不作任何赔偿。
                 <w:br/>
                 2、在不减少行程的情况下可做先后顺序的调整；以保证游览平安顺畅为准则！某些景区内部可能有商店、特产店、士多店等等，不属于本行程安排的购物店范畴，敬请知悉！
                 <w:br/>
                 3、为了保证旅游者安全，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，凡有心血管疾病、脑血管疾病、呼吸系统疾病、精神病、严重贫血病、大中型手术的恢复期病患者、孕妇及行动不便者请勿报名。如隐瞒参团发生事故，责任自负。
                 <w:br/>
                 4、65-75 周岁老人出游，须有子女签字的《参团免责协议》、近期一个月之内三甲医院的健康证明并有60周岁以下家属或朋友陪同，并签署《身体健康申报表》方可报名。
                 <w:br/>
                 5、建议客人自行购买旅游意外伤害险。如需我司代买“旅游意外伤害保险”，被保险人需保证身体健康，能正常旅游。
                 <w:br/>
                 7、全程酒店住宿均安排双人房，无自然单间，如参团时有单男单女以加床或拼房为主，如果要住单间，请提前告知，并在团款里另支付单房差。
                 <w:br/>
                 8、此产品中行程部分不允许离团，如有不便敬请谅解。对于擅自离团活动者，恕不退还团费已含的各种费用。
                 <w:br/>
                 9、如因游客自身原因或因提供材料存在问题不能及时办理护照或签证、及被有关机关拒发签证或不准出入境的，或者因其他自身原因未能正常出行或影响行程的，相关责任和费用由游客自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1960,51 +1965,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>