--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【韩国花语】韩国首尔愉快时光双飞5天（1站购物）6-8月行程单</w:t>
+        <w:t xml:space="preserve">【韩国花语】韩国首尔愉快时光双飞5天（1站购物）行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">韩国首尔5天4晚(广州直飞|派领队全程陪同)|韩国故宫【景福宫】|半部史诗“青瓦台”|韩剧《来自星星的你》拍摄地【南山公园+爱情锁墙】远眺欣赏首尔的全景！</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">QYKR-HGHY-6-8</w:t>
+              <w:t xml:space="preserve">QYKR-HGHY-8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1874,50 +1874,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                成人（19-70周岁）：5999元/人
+                <w:br/>
+                儿童（2-11周岁不占床）：5999元/人（含早餐）
+                <w:br/>
+                儿童（12-18周岁必须占床）：6799元/人
+                <w:br/>
+                <w:br/>
                 备注：
                 <w:br/>
                 1、大陆以外外籍护照：加附加费500元/人，2岁以下婴儿报价另询；
                 <w:br/>
                 2、导服费600 元/人，出发前随团费一并支付。
                 <w:br/>
                 （注意：持香港或澳门行政区特 区护照出团时必须携带回乡证等有效证件）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
@@ -1965,51 +1972,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>