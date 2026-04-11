--- v0 (2026-03-14)
+++ v1 (2026-04-11)
@@ -931,51 +931,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程动车二等票，报名时请提供身份证复印件。火车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：入住当地超豪华酒店(每成人每晚一个床位，属于当地三四线城市，整体酒店规模设施服务均不及广东)，入住双人标间。独山参考酒店：独山百泉大酒店或同级； 南明参考酒店：安纳塔拉度假酒店或同级；关岭/安顺参考酒店：关岭虹桥天瀑酒店、安顺万绿城铂瑞兹酒店、安顺豪生温泉度假酒店、安顺半山酒店、北斗湾贵州饭店或同级
                 <w:br/>
                 3、用餐：含2正3早，正餐30元/人，（小孩餐费减半，不用不退）；正餐10人一围，八菜一汤不含酒水；此为团队用餐，若游客放弃用餐，恕不另行退费，请游客人谅解。人数增减时，菜量相应增减，但维持餐标不变，不含酒水，整团少于5人退餐。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小孩收费（优先按高度为标准，动车票可按年龄，报名时备注清楚）：
                 <w:br/>
                 婴儿：报价为2岁（含）内，只含当地车位费330元/人，其余均不含！
                 <w:br/>
                 小童：为2-6岁（不含）以下+1.2米（不含）以下，价格含早餐，正餐半价，车位，导服，不含门票半票及动车半票，6岁起需补半票（另外一成人最多只能带一免票儿童，超出也需报名补半票或自理车上自行补票），超高门票自理！
                 <w:br/>
                 中童：为6岁起到14岁（不含）+1.2（含）-1.5米（不含），报价含早餐，正餐半价，车位，导服，门票半价，动车半票！不足6岁可报名时告知不用出动车票退半票，满14岁起按大人票需补全票差价！
                 <w:br/>
-                8、购物点：0自费0购物0景中店。
+                8、购物点：全程0购物。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1475,51 +1475,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>