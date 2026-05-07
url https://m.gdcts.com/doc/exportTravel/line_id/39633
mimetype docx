--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -1254,51 +1254,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州醉美国际旅行社有限公司，许可证号：L-GD-101184，联系电话020-83371233。此团30人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州醉美国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州醉美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团30人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州醉美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如报名人数不足30成人时无法成团，或遇特殊情况（如：游客临时退团造成不成团等）致使团队无法按期出行，我社提前3天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、团队均提前3天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 4、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 5、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 6、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 7、广西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 8、购物：广西地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
@@ -1475,51 +1475,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>