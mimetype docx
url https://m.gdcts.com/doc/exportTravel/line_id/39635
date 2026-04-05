--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【百里杜鹃•安纳塔拉】 广西贵州双动4天|   地球彩带•毕节百里杜鹃|世界第一高桥▪花江峡谷大桥|中国最美侗寨•肇兴侗寨|花溪夜郎谷|万达丹寨小镇|泛舟清水江行程单</w:t>
+        <w:t xml:space="preserve">【百里杜鹃•安纳塔拉】 广西贵州双动4天|   地球彩带•毕节百里杜鹃|世界第一高桥▪花江峡谷大桥|中国最美侗寨•肇兴侗寨|花溪夜郎谷|万达丹寨小镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -393,60 +393,59 @@
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 《万达锦华+温德姆+安纳塔拉》极致体验 
                 <w:br/>
                 广东VIP自组•动车4天深度游（真纯玩0购物0景店）
                 <w:br/>
                 <w:br/>
-                <w:br/>
                 一次旅行顶三次！打卡百里杜鹃+花江大桥+安纳塔拉！
                 <w:br/>
                 ★畅游享有“地球彩带、杜鹃王国”之美誉--【毕节百里杜鹃】！
                 <w:br/>
                 重磅3晚国际品牌酒店！入住贵州奢华酒店天花板！
                 <w:br/>
-                ——全球著名五星级度假村【安纳塔拉】
-[...1 lines deleted...]
-                安纳塔拉梵语意为“无穷无尽”，象征着自由、运动与和谐。每一座安纳塔拉都是顶级五星度假酒店，从所在地丰富的文化传统、历史古迹与自然美景中汲取精华。因此，每种安纳塔拉体验都是一场独有的探索与灵感之旅！——来吧，开始民族与自然交融的 “贵州安纳塔拉”独特体验吧！
+                ——全球著名豪华度假村【安纳塔拉】
+                <w:br/>
+                安纳塔拉梵语意为“无穷无尽”，象征着自由、运动与和谐。每一座安纳塔拉都是顶级度假酒店，从所在地丰富的文化传统、历史古迹与自然美景中汲取精华。因此，每种安纳塔拉体验都是一场独有的探索与灵感之旅！——来吧，开始民族与自然交融的 “贵州安纳塔拉”独特体验吧！
                 <w:br/>
                 ★高端尊享•3晚国际品牌酒店！价值4000+
                 <w:br/>
                 1晚安顺国际品牌酒店【安顺麦客达温德姆酒店】，感受尊贵贴心的管家式服务体验！
                 <w:br/>
                 1晚丹寨高端品牌酒店【丹寨万达锦华温泉酒店】，融合侗族民族元素与现代奢华风格！
                 <w:br/>
                 1晚国际五星度假品牌【安纳塔拉度假酒店】，东南亚风格的建筑与自然环境完美融合！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -937,53 +936,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程动车二等票，报名时请提供身份证复印件。火车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：入住当地超豪华酒店(每成人每晚一个床位，属于当地三四线城市，整体酒店规模设施服务均不及广东)，入住双人标间。安顺参考酒店：安顺麦客达温德姆酒店，如满房安排安顺桔子酒店、黄果树爱度•I DO艺术酒店或同级；丹寨参考酒店：丹寨万达锦华温泉酒店都或同级；贵阳参考酒店：安纳塔拉度假酒店或同级
                 <w:br/>
                 3、用餐：含2正3早，正餐30元/人，（小孩餐费减半，不用不退）；正餐10人一围，八菜一汤不含酒水；此为团队用餐，若游客放弃用餐，恕不另行退费，请游客人谅解。人数增减时，菜量相应增减，但维持餐标不变，不含酒水，整团少于5人退餐。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小孩收费（优先按高度为标准，动车票可按年龄，报名时备注清楚）：
                 <w:br/>
                 婴儿：报价为2岁（含）内，只含当地车位费330元/人，其余均不含！
                 <w:br/>
                 小童：为2-6岁（不含）以下+1.2米（不含）以下，价格含早餐，正餐半价，车位，导服，不含门票半票及动车半票，6岁起需补半票（另外一成人最多只能带一免票儿童，超出也需报名补半票或自理车上自行补票），超高门票自理！
                 <w:br/>
                 中童：为6岁起到14岁（不含）+1.2（含）-1.5米（不含），报价含早餐，正餐半价，车位，导服，门票半价，动车半票！不足6岁可报名时告知不用出动车票退半票，满14岁起按大人票需补全票差价！
                 <w:br/>
-                8、购物点：0自费0购物0景中店。
-[...1 lines deleted...]
-                温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
+                8、购物点：温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1154,55 +1151,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">必消套餐当地交导游不需要前台现收</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                毕节百里杜鹃景区门票+百里杜鹃金坡或普底环保车+花溪夜郎谷+肇兴侗寨景区门票+肇兴换乘车+下司古镇（含观光车 +清水江游船费用）+车导综合服务费
+                毕节百里杜鹃景区门票+百里杜鹃金坡或普底环保车+花溪夜郎谷+肇兴侗寨景区门票+肇兴换乘车+下司古镇（含观光车或清水江游船）+车导综合服务费
                 <w:br/>
                 当地交导游费用合计：698元/人，65岁以上按598元/人（1.2-1.5米498元/人，1.2以下398元/人）
                 <w:br/>
-                （报名参加此行程即表示认可本必消套餐，相关项目不用不退费，敬请注意。如因政府修建工程等不可抗力因素清水江游船暂停运营则变更安排丹寨小镇往返摆渡船观光，敬请注意）
+                （报名参加此行程即表示认可本必消套餐，相关项目不用不退费，敬请注意。如因政府修建工程等不可抗力因素清水江游船暂停运营则变更退相关费用15元/人，敬请注意）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1487,51 +1484,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>