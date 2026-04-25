--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1687,105 +1687,105 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：中国和平国际旅游有限责任公司广东分公司，许可证号：L-BI-CI00055-BYFS073，质检电话：020-83371233。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中国和平国际旅游有限责任公司广东分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中国和平国际旅游有限责任公司广东分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...17 lines deleted...]
-                11、行程服务项目特别约定及说明：
+                1、此团 10 人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由中国和平国际旅游有限责任公司广东分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前 3-7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点、用餐和体验活动等（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、京津冀地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：京津冀地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 （2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 （3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 （4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 （5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 （6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 （7）大中型手术的恢复期病患者；
                 <w:br/>
                 （8）孕妇及行动不便者。
                 <w:br/>
                 B)未满18周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）65周岁以上老年人预订出游，须与我司签订《长者参团同意书》并有家属或朋友（因服务能力所限无法接待及限制接待的人除外）陪同方可出游。
                 <w:br/>
                 3）75周岁以上人群需提供近期3月内三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责协议并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 4）因服务能力所限，无法接待80周岁以上的旅游者报名出游，敬请谅解。
                 <w:br/>
-                12、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...5 lines deleted...]
-                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
+                <w:br/>
+                12、 我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                13、北京所有景点都需要提前预约门票，即使部分景区不产生门票费用也需预约，没差价退，收客费用已含门票和预约手续费用
+                <w:br/>
+                14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2045,51 +2045,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>