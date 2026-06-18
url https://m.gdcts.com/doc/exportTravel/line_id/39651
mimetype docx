--- v0 (2026-05-07)
+++ v1 (2026-06-18)
@@ -737,84 +737,89 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                哥本哈根，丹麦-朗伊尔城/斯瓦尔巴，挪威
-[...11 lines deleted...]
-                斯瓦尔巴群岛是北极探险的终极目的地。巨大的冰川从山脉倾泻入海，北极熊在冰原上漫步，驯鹿群踏过苔原。乘坐雪地摩托或探险船，你能看到海象在浮冰上晒太阳，而午夜阳光下的冰山闪耀着梦幻蓝光。废弃的捕鲸站和采矿小镇讲述着人类挑战极地的百年传奇，现代科考站则延续着对北极的探索。
+                哥本哈根，丹麦-奥斯陆，挪威
+                <w:br/>
+                酒店早餐后，送往机场搭乘飞机前往奥斯陆，抵达后接机奥斯陆市区游览，参观维格兰雕塑公园、霍尔门科伦山、歌剧院、阿克斯胡斯城堡（外观）。
+                <w:br/>
+                参考航班：SK452 哥本哈根/奥斯陆 0955  1105 飞行时间约1h10m
+                <w:br/>
+                奥斯陆，是挪威的首都、挪威王室和政府的所在地，也是诺贝尔和平奖的颁奖地，每年的颁奖仪式在奥斯陆市政厅举行。
+                <w:br/>
+                【维格兰雕塑公园】欣赏“生命之桥”、“生命之泉”、“生命之柱”和“生命之轮”4大主题雕塑作品，作者通过雕塑艺术的展现力与感染力，提出人生启示，令人惊叹不已。
+                <w:br/>
+                <w:br/>
+                【霍尔门科伦山】早在140多年以前，挪威人在这里创造了滑雪运动风靡全世界，自1892年起，每年 3 月的第一个星期日，世界闻名的滑雪大赛都在这里举行；对广大滑雪爱好者来说，“霍尔门科伦”一词就如同奥林匹克那样既亲切又神圣。
+                <w:br/>
+                【奥斯陆歌剧院】正对着奥斯陆小峡湾，建筑风格像一艘船，它是继14世纪初建造于特隆赫姆的尼德罗斯大教堂后，挪威国内最大的文化建筑。从剧院外面看，最显著的特征是白色的斜坡状石制屋顶从奥斯陆峡湾中拔地而起，游客可以在屋顶上面漫步，饱览奥斯陆的市容美景。有时候歌剧院室外会有免费的露天音乐会，游客可以坐在平台上一边欣赏海景，一边享受音乐。
+                <w:br/>
+                【阿克斯胡斯城堡】是矗立在阿克海角边上一座雄伟的城堡，是挪威喻康五世国王为抵御外来侵略，于1300年设计并建造的，是中世纪最具代表性的建筑之一。如今，城堡经常用来招待外国贵宾。在这里可以感受奥斯陆的历史，登高处还可以俯瞰奥斯陆全貌。
+                <w:br/>
+                早餐:酒店    中餐：团餐     晚餐：团餐   交通：旅游用车、飞机   住宿：酒店
                 <w:br/>
                 交通：旅游用车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店     午餐：机餐     晚餐：机餐或自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -825,90 +830,81 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                朗伊尔城-新奥勒松/斯瓦尔巴，挪威
-[...19 lines deleted...]
-                交通：旅游用车
+                奥斯陆-朗伊尔城/斯瓦尔巴，挪威
+                <w:br/>
+                酒店早餐后，自由活动，搭乘航班飞往斯瓦尔巴群岛首府朗伊尔城，抵达后入住酒店休息。
+                <w:br/>
+                SK4496 (奥斯陆-朗伊尔城，16:05-19:05 飞行时间约2小时55分）
+                <w:br/>
+                斯瓦尔巴群岛是北极探险的终极目的地。巨大的冰川从山脉倾泻入海，北极熊在冰原上漫步，驯鹿群踏过苔原。乘坐雪地摩托或探险船，你能看到海象在浮冰上晒太阳，而午夜阳光下的冰山闪耀着梦幻蓝光。废弃的捕鲸站和采矿小镇讲述着人类挑战极地的百年传奇，现代科考站则延续着对北极的探索。
+                <w:br/>
+                <w:br/>
+                早餐:酒店    中餐：自理    晚餐：机餐或自理   交通：旅游用车、飞机  住宿：酒店
+                <w:br/>
+                交通：旅游用车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店     午餐：团餐     晚餐：团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店     午餐：自理     晚餐：机餐或自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -919,84 +915,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                朗伊尔城/斯瓦尔巴-奥斯陆，挪威
-[...13 lines deleted...]
-                交通：旅游用车、飞机
+                朗伊尔城-新奥勒松/斯瓦尔巴，挪威
+                <w:br/>
+                酒店早餐后，乘坐RIB船前往新奥勒松，开启北极水域风景之旅、在新奥勒松打卡黄河站，并享用风景自制午餐。
+                <w:br/>
+                新奥勒松：北极科研小镇。极地科考与纯净自然体验地。 
+                <w:br/>
+                这座位于斯瓦尔巴群岛的小镇是世界最北的人类永久居住地之一，聚集了十余国北极科考站。游客可参观极地研究设施，近距离观察冰川、北极狐和海鸟，夏季还能体验极昼下的苔原徒步。独特的极地科研氛围与原始自然风光，使其成为科学与探险爱好者的朝圣地。
+                <w:br/>
+                <w:br/>
+                北极水域风景之旅
+                <w:br/>
+                RIB船向北航行，穿过福兰德松特，经过著名的海象栖息地普勒平。如果条件允许，可以先停下来短暂观察海象，然后继续。旅程持续5小时，进入孔斯峡湾，这是一条壮丽的峡湾，常被周围冰川的冰山点缀。晴朗的日子里，可能会看到“三克罗纳”，三座从孔布林冰川升起的锯齿状努纳塔克山。
+                <w:br/>
+                发现新奥勒松，打卡黄河站。
+                <w:br/>
+                抵达后下船，开始探索这座非凡小镇。参观1926年阿蒙森使用的历史飞艇桅杆，你还有机会从世界上最北端的邮局寄出贺卡。在最北边的商店停下来，可以有时间逛纪念品。
+                <w:br/>
+                风景午餐
+                <w:br/>
+                回程前，我们会找一个风景优美的地方享用温热的自制午餐，户外享用，四周是北极美景--这是结束这段难忘北方旅程的完美方式。
+                <w:br/>
+                早餐:酒店    中餐：团餐    晚餐：团餐   交通：旅游用车  住宿：酒店
+                <w:br/>
+                交通：旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店     午餐：自理     晚餐：自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1007,86 +1012,87 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奥斯陆，挪威-雷克雅未克，冰岛
-[...13 lines deleted...]
-                【阿克斯胡斯城堡】是矗立在阿克海角边上一座雄伟的城堡，是挪威喻康五世国王为抵御外来侵略，于1300年设计并建造的，是中世纪最具代表性的建筑之一。如今，城堡经常用来招待外国贵宾。在这里可以感受奥斯陆的历史，登高处还可以俯瞰奥斯陆全貌。
+                朗伊尔城/斯瓦尔巴-奥斯陆，挪威
+                <w:br/>
+                酒店早餐后，市区游览后，朗伊尔城地标留影、漫步矿业小镇，参观斯瓦尔巴全球种子库（外观）、朗伊尔城大教堂（车览）。游览结束后，搭乘航班飞往奥斯陆。
+                <w:br/>
+                参考航班: SK4493，朗伊尔城-奥斯陆，14:00-16:55 飞行时间约2小时55分
+                <w:br/>
+                <w:br/>
+                朗伊尔城：北极门户。极地探险与极光圣地。
+                <w:br/>
+                这座世界最北的城市位于挪威斯瓦尔巴群岛，以震撼的极地风光闻名。冬季可追逐梦幻极光，夏季体验24小时不落的午夜太阳，还能乘坐雪地摩托、狗拉雪橇穿越冰川。独特的北极熊警示牌、全球种子库和废弃煤矿遗址增添神秘色彩，是冒险者和自然爱好者的终极目的地。
+                <w:br/>
+                【斯瓦尔巴全球种子库】人类的北极诺亚方舟，又称末日粮仓，是确保全球粮食安全的最后一道防线。其安全性堪比美国国家黄金储藏库，甚至可以抵御地震和核武器。
+                <w:br/>
+                【朗伊尔城大教堂】世界上最北的教堂，朗伊尔城第一座教堂在二战期间被纳粹德国轰炸而摧毁，如今的木质教堂于1958年建成，有一位牧师与两位雇员常驻。
+                <w:br/>
+                早餐:酒店   中餐：自理    晚餐：自理   交通：旅游用车、飞机   住宿：酒店
                 <w:br/>
                 交通：旅游用车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店     午餐：团餐     晚餐：机餐或自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店     午餐：自理     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1097,71 +1103,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                雷克雅未克，冰岛
-[...1 lines deleted...]
-                酒店早餐后，前往美不胜收的冰岛西海岸，去探索冰岛的三大国家公园之一的斯奈菲尔冰川国家公园，游览鹅卵石黑沙滩、玄武岩柱、斯奈菲尔冰川。
+                奥斯陆，挪威-雷克雅未克，冰岛
+                <w:br/>
+                酒店早餐后，前往机场搭乘航班飞往雷克雅维克，抵达后接机前往黄金圈（辛格维利尔国家公园、盖歇尔间歇泉、黄金大瀑布）游览，随后在蓝湖温泉享受蓝色梦境里的温泉浴。
+                <w:br/>
+                参考航班：SK4787 奥斯陆-雷克雅维克 0935-1025 飞行时间约2h50m
                 <w:br/>
                 冰岛：冰火之岛。冰川与火山共舞的极地秘境。
                 <w:br/>
-                《孤独星球》称其为"浓缩的地球"，这里集结了瀑布、黑沙滩、间歇泉等星球奇观。《国家地理》则赞叹其"星际颜值"，如同月球表面的熔岩荒漠与蓝冰洞，被NASA选作登月训练场。极光在苔原上空流转，温泉在雪原间氤氲，马群踏过火山灰的荒原——这方10万平方公里的孤岛，藏着比小说更魔幻的冰火史诗。  
-[...7 lines deleted...]
-                                                   冰岛极光指数最高：在极光带核心带，巡游冰岛3个城市
+                《孤独星球》称其为"浓缩的地球"，这里集结了瀑布、黑沙滩、间歇泉等星球奇观。《国家地理》则赞叹其"星际颜值"，如同月球表面的熔岩荒漠与蓝冰洞，被NASA选作登月训练场。极光在苔原上空流转，温泉在雪原间氤氲，马群踏过火山灰的荒原——这方10万平方公里的孤岛，藏着比小说更魔幻的冰火史诗。
+                <w:br/>
+                【辛格维利尔国家公园】/议会旧址的大裂谷，它是北美板块和亚欧大陆板块的分界线，已列入世界遗产名录，地面上的大裂谷犹如地球一道美丽的“伤疤”。
+                <w:br/>
+                【盖歇尔间歇泉】前往位于火山活动地区的天然地下锅炉盖策间隙喷泉，安静的时候它像一个晶莹通透的水晶球，约 10 分钟喷发一次，喷发时烟雾缭绕直冲云霄，会为它的雄伟和瑰丽景观所倾倒， 最高达 60 多米。
+                <w:br/>
+                <w:br/>
+                【黄金大瀑布】是冰岛最大的断层峡谷瀑布，从鬼斧神工的断层倾泻而下的瀑布，溅出水珠弥漫在天空，在阳光照射下形成道道彩虹， 仿佛整个瀑布是用金子锻造成的，景象瑰丽无比。（如果天气晴朗，还可以看到冰岛第三大冰川朗格冰川）。
+                <w:br/>
+                【蓝湖温泉】地球尽头的蓝色梦境，全球最受欢迎的地热温泉之一，是必到的网红打卡地。淡蓝色的湖水与形态各异的熔岩相映成趣，构成了一幅迷人神秘的景象。蓝湖温泉水温全年保持在37-40°C之间，含有丰富的硅和硫等矿物质。
+                <w:br/>
+                <w:br/>
+                早餐:酒店    中餐：团餐     晚餐：团餐    交通：旅游用车、飞机    住宿：酒店
+                <w:br/>
+                冰岛极光指数最高：在极光带核心带，巡游冰岛3个城市
                 <w:br/>
                 冰岛全岛都位于极光带上，是全球唯一全境都可以观赏到极光的国家。未经污染的大自然，远离城市的光污染，加之瞬息万变的天气，冰岛的极光指数最高。
                 <w:br/>
                 邮轮夜间巡航，是邂逅极光的最佳时机。邮轮行进到海洋中间，四周毫无光污染，阳台房露台、邮轮甲板，都是观看极光的理想所在。
                 <w:br/>
-                交通：旅游用车
+                交通：旅游用车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1193,59 +1207,60 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 雷克雅未克，冰岛
                 <w:br/>
-                酒店早餐后，前往黄金圈（辛格维利尔国家公园、盖歇尔间歇泉、黄金大瀑布）游览，随后在蓝湖温泉享受蓝色梦境里的温泉浴。
-[...7 lines deleted...]
-                【蓝湖温泉】地球尽头的蓝色梦境，全球最受欢迎的地热温泉之一，是必到的网红打卡地。淡蓝色的湖水与形态各异的熔岩相映成趣，构成了一幅迷人神秘的景象。蓝湖温泉水温全年保持在37-40°C之间，含有丰富的硅和硫等矿物质。
+                酒店早餐后，前往美不胜收的冰岛西海岸，去探索冰岛的三大国家公园之一的斯奈菲尔冰川国家公园，游览鹅卵石黑沙滩、玄武岩柱、斯奈菲尔冰川。
+                <w:br/>
+                斯奈山半岛被称作冰岛缩影，这都是因为半岛上丰富的地貌、景致，您将可以看到瀑布、熔岩地、火山口、冰川、黑沙滩、峭壁、洞穴。岛上最大的明星无疑是草帽山，它在冰岛语中意为教堂山，所以它还有个中文名字－教会山。
+                <w:br/>
+                <w:br/>
+                【鹅卵石黑沙滩】在半岛西南角，您将来到 Djúpalónssandur 。沙滩上有四块石头，这些石头立在这里已经长达几世纪之久， 旧时冰岛人就用这四块巨石测试人们的力气，只有力气够大才有资格成为渔民。
+                <w:br/>
+                【玄武岩柱】接下来您将欣赏到造型奇特的 Lóndrangar ，不远处就是魅力非凡的斯奈菲尔冰川。【斯奈菲尔冰川】斯奈菲尔冰川是一座复式火山，位于斯奈山半岛最西部，至今已有七千年的地质历史，晴天时，从120公里外的雷克雅未克就能看见冰川的壮观冰盖。斯奈菲尔冰川山顶常常围绕着云朵，有一种神秘之美。在法国科幻作家儒勒·凡尔纳的名作《地心历险记》中，这里正是通往地心的入口。
+                <w:br/>
+                早餐:酒店    中餐：团餐     晚餐：团餐    交通：旅游用车   住宿：酒店
                 <w:br/>
                 交通：旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1283,57 +1298,60 @@
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 雷克雅未克，冰岛（离港17:00）
                 <w:br/>
                 酒店早餐后，雷克雅未克市区游览，参观哈尔格林姆斯大教堂、托宁湖、雷克雅未克大教堂、太阳航海者雕塑，之后前往码头办理登船手续，开启传奇邮轮航程。
                 <w:br/>
                 雷克雅未克：极光之都。地热与极夜共舞的北极之星。
                 <w:br/>
-                《孤独星球》赞雷克雅未克为"冰岛灵魂的彩色容器"，彩色小屋与哈尔格林姆教堂的玄武岩线条，勾勒出世界最北首都的文艺轮廓。《国家地理》则称其拥有"地热与艺术的共生奇观"——蓝湖温泉蒸腾着奶白雾气，Harpa音乐厅的玻璃立面折射午夜阳光。在这里，鲸鱼尾鳍划破法赫萨湾的晨雾，而冬日极光在教堂尖顶上流转成诗。  
+                《孤独星球》赞雷克雅未克为"冰岛灵魂的彩色容器"，彩色小屋与哈尔格林姆教堂的玄武岩线条，勾勒出世界最北首都的文艺轮廓。《国家地理》则称其拥有"地热与艺术的共生奇观"——蓝湖温泉蒸腾着奶白雾气，Harpa音乐厅的玻璃立面折射午夜阳光。在这里，鲸鱼尾鳍划破法赫萨湾的晨雾，而冬日极光在教堂尖顶上流转成诗。
+                <w:br/>
                 <w:br/>
                 【哈尔格林姆斯大教堂】冰岛最大的教堂，该市的地标性建筑物。
                 <w:br/>
                 【托宁湖】在古老冰岛的茂密森林中，湖面延伸到离海岸线更近的地方，湖水随着邻近的海潮流动。
                 <w:br/>
                 【太阳航海者雕塑】临海而立，坐落于雷克雅未克市中心的“滨海路”旁。
+                <w:br/>
+                早餐:酒店    中餐：邮轮     晚餐：邮轮    交通：旅游用车、邮轮   住宿：邮轮
                 <w:br/>
                 交通：旅游用车、邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1373,55 +1391,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊萨菲尔德，冰岛（靠岸07:00,离港17:00）
                 <w:br/>
                 邮轮早餐后，参观游览丁坚地瀑布、赫拉本赛里的老屋建筑。
                 <w:br/>
                 伊萨菲尔德：峡湾珍珠。冰川与海浪雕琢的原始秘境。
                 <w:br/>
                 《孤独星球》称伊萨菲尔德为"冰岛最后的野性边疆"，彩色木屋群像散落的糖果盒，依偎在峡湾臂弯。《国家地理》惊叹其拥有"瀑布与悬崖的史诗级对话"，丁坚地瀑布如新娘面纱垂落百米峭壁，海鸟群在拉特拉尔角演奏极地交响曲。
                 <w:br/>
-                【丁坚地瀑布】是西部峡湾最强劲、最壮观的瀑布,被誉为“西峡湾明珠”，“西峡湾瀑布之冠”。瀑布周边视野广阔,风景漂亮,虽然她位于幽谧遥远的西峡湾地区，但她的美丽且与众不同的气质却吸引了无数游客前往一睹芳容。  
+                【丁坚地瀑布】是西部峡湾最强劲、最壮观的瀑布,被誉为“西峡湾明珠”，“西峡湾瀑布之冠”。瀑布周边视野广阔,风景漂亮,虽然她位于幽谧遥远的西峡湾地区，但她的美丽且与众不同的气质却吸引了无数游客前往一睹芳容。
+                <w:br/>
                 <w:br/>
                 【赫拉本赛里】是西峡湾最古老的城镇，游走在这古村落，别有一番情趣。参观当地著名的冰岛独立运动之父琼·西于尔兹松博物馆。老屋建筑即是冰岛传统草皮屋，因早年建筑材料匮乏、极端天气频发，房屋建筑较为简陋。草皮房以平坦的石板为基底，层层堆叠，正面的框架则由桦树、浮木等木材制成，房顶上铺数层草皮。
                 <w:br/>
-                                                                      邂逅极光的惊喜，在静寂的北冰洋夜空
+                早餐:邮轮    中餐：自理     晚餐：邮轮    交通：邮轮、旅游用车    住宿：邮轮
+                <w:br/>
+                邂逅极光的惊喜，在静寂的北冰洋夜空
                 <w:br/>
                 夜间巡航在浩瀚无垠的北冰洋上，极光在头顶上空舞蹈，祖母绿色的光带，笼罩天际，如果运气好，还能见到粉色极光，如同少女脸颊的脂粉。
                 <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：自理     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
@@ -1463,55 +1484,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阿库雷里，冰岛（靠岸06:30,离港17:30）
                 <w:br/>
                 邮轮早餐后，参观游览众神瀑布，远眺神秘的黑暗城堡，观赏熔岩地貌以及 Namaskard 地热区。
                 <w:br/>
                 阿库雷里：北极花园城。爱心与极光共振的童话之境。
                 <w:br/>
                 《孤独星球》将阿库雷里列为"冰岛最动人的峡湾明珠"，爱心红绿灯在雪山下闪烁成温暖符号。《国家地理》盛赞其"火山与冰川的抒情诗"，温泉蒸腾着地热韵律，午夜阳光为世界最北植物园镀上金边。在这里，彩色小屋沿着峡湾排成琴键。
                 <w:br/>
-                【众神瀑布】壮丽的众神瀑布据说当年法律宣讲者索格尔· 洛斯维特宁加戈迪将旧时北欧神像投入这道瀑布，以此宣布基督教为冰岛正教，从而平息了一场宗教冲突,而该瀑布也因此得名。米湖区以其独特的地热景色闻名，包括地热区、假火山口、黑色城堡火山岩群和Krafla 火山(人气颇高、到访者众多的冰岛火山)。 
+                【众神瀑布】壮丽的众神瀑布据说当年法律宣讲者索格尔· 洛斯维特宁加戈迪将旧时北欧神像投入这道瀑布，以此宣布基督教为冰岛正教，从而平息了一场宗教冲突,而该瀑布也因此得名。米湖区以其独特的地热景色闻名，包括地热区、假火山口、黑色城堡火山岩群和Krafla 火山(人气颇高、到访者众多的冰岛火山)。
+                <w:br/>
                 <w:br/>
                 【黑暗城堡】 遍布熔岩形成物、拱门和洞穴，火山喷发造就了这奇异的地貌区。
                 <w:br/>
                 【米湖地热区】是位于冰岛北部的一个迷人地区。 它以其独特的地质特征、火山景观和丰富的地热活动而闻名。 米湖地热区的显着特征之一是其众多的温泉和地热喷口，创造了视觉上令人惊叹的超凡脱俗的环境。 这些地热特征是该地区火山活动的结果，因为米湖位于克拉夫拉火山系统内。 地热区为游客提供了目睹各种自然奇观的机会。
+                <w:br/>
+                早餐:邮轮    中餐：自理     晚餐：邮轮    交通：邮轮、旅游用车   住宿：邮轮
                 <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：自理     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1545,51 +1569,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
-                追逐五彩欧若拉，见证地球奇迹
+                早餐:邮轮    中餐：邮轮    晚餐：邮轮   交通：邮轮   住宿：邮轮
+                <w:br/>
+                                                                                                                   追逐五彩欧若拉，见证地球奇迹
                 <w:br/>
                 夜幕降临，夜空繁星璀璨，极光飞舞。红橙黄绿蓝，五彩的欧若拉，点亮北冰洋的黑夜。瞬息万变的极光，每一秒都如同奇迹，酷炫至极，让你舍不得闭眼。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
@@ -1627,53 +1653,56 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 奥勒松，挪威（靠岸11:00,离港20:00）
                 <w:br/>
                 邮轮早餐后，参观游览阿克斯拉观景台、奥勒松博物馆等。
                 <w:br/>
-                奥勒松位于通往盖朗厄尔峡湾的入口，壮丽的峡湾美景成就其唯美小城的美誉。独一无二的新艺术派建筑，成就其文艺小城的美誉。为数众多的塔楼和装饰品，成就其童话小城的美名。  
+                奥勒松位于通往盖朗厄尔峡湾的入口，壮丽的峡湾美景成就其唯美小城的美誉。独一无二的新艺术派建筑，成就其文艺小城的美誉。为数众多的塔楼和装饰品，成就其童话小城的美名。
+                <w:br/>
                 <w:br/>
                 你将爬上阿克斯拉观景台，360°俯瞰奥勒松全景，色彩绚烂的特色建筑，峡湾环绕的自然景观，尽收眼底。你将参观奥勒松博物馆，认识当地历史文化，了解挪威人捕猎海豚、捕鱼的日常，以及见证这座城市浴火重生的经历。
+                <w:br/>
+                早餐:邮轮    中餐：自理     晚餐：邮轮    交通：邮轮、旅游用车    住宿：邮轮
                 <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：自理     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1711,59 +1740,62 @@
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 莫吕，挪威（靠岸09:00,离港21:00）
                 <w:br/>
                 邮轮早餐后，前往美丽的海滨小镇莫吕游览，参观克拉肯内斯灯塔、雷达尔峡湾、心形岩、马洛伊大桥。
                 <w:br/>
                 莫吕：隐秘绿洲。以峡湾秘境与田园诗画闻名。
                 <w:br/>
-                这里冰川雕琢的碧水如镜，倒映着雪山彩屋，木屋村落散落翠谷间，恍若童话仙境。邮轮穿行，峭壁飞瀑与草坡羊群交织，令人沉醉于北欧的纯净之美。  
+                这里冰川雕琢的碧水如镜，倒映着雪山彩屋，木屋村落散落翠谷间，恍若童话仙境。邮轮穿行，峭壁飞瀑与草坡羊群交织，令人沉醉于北欧的纯净之美。
+                <w:br/>
                 <w:br/>
                 【克拉肯内斯灯塔】这是马洛伊地区的标志性景点之一。这座灯塔位于岛屿的最西端，建于1906年，坐落在陡峭的悬崖上，俯瞰着北海，提供壮观的海景和拍照机会。
                 <w:br/>
                 【雷达尔峡湾】这里拥有细腻的白色沙滩和清澈的海水，周围环绕着壮丽的山脉，是放松和享受自然美景的理想场所。您可以在海滩上漫步，感受海风拂面，或是简单地躺在沙滩上，享受宁静的时光。
                 <w:br/>
                 【马洛伊大桥】漫步于连接马洛伊岛与大陆的马洛伊大桥。这座桥梁全长1,224米，步行在桥上，您可以欣赏到周围群山和海洋的壮丽景色，是拍摄全景照片的绝佳地点。此外，桥上的观景平台提供了一个理想的休息点，让您可以静静地欣赏周围的美景。
                 <w:br/>
                 【心形岩】欣赏大自然的杰作，被海风和海浪共同塑造出的心形岩。
+                <w:br/>
+                早餐:邮轮    中餐：自理     晚餐：邮轮    交通：邮轮、旅游用车    住宿：邮轮
                 <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：自理     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1799,50 +1831,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
                 海上巡航日
                 <w:br/>
+                早餐:邮轮    中餐：邮轮    晚餐：邮轮   交通：邮轮   住宿：邮轮
+                <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1879,57 +1913,60 @@
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 因弗内斯（因弗戈登），苏格兰（靠岸07:00,离港17:00）
                 <w:br/>
                 邮轮早餐后，乘车前往苏格兰著名的尼斯湖和风景如画的厄克特城堡（外观），回程时间充裕的话，游览因弗戈登。
                 <w:br/>
                 尼斯湖：沉海之湖。以神秘水怪传说闻名于世。
                 <w:br/>
-                这个神秘的湖泊因为传说中著名的尼斯湖水怪而闻名于世，湖面终年雾霭缭绕，如诗如画，两岸峭壁倒映碧波，恍若仙境。古堡、瀑布点缀其间，尽享苏格兰高地原始魅力。 
+                这个神秘的湖泊因为传说中著名的尼斯湖水怪而闻名于世，湖面终年雾霭缭绕，如诗如画，两岸峭壁倒映碧波，恍若仙境。古堡、瀑布点缀其间，尽享苏格兰高地原始魅力。
+                <w:br/>
                 <w:br/>
                 【厄克特城堡】建于14世纪，废墟坐落在尼斯湖的边缘，是苏格兰很值得拍照留念的地方之一，它引领人们越过时空的门槛，进入了独一无二的苏格兰之旅。
                 <w:br/>
                 因弗戈登：高地之心。苏格兰高地的隐秘瑰宝。
                 <w:br/>
                 翡翠湖泊倒映雪山，古堡诉说千年故事，漫步草甸、探访村落，尽享原始与宁静的诗意时光。
+                <w:br/>
+                早餐:邮轮    中餐：自理     晚餐：邮轮    交通：旅游用车、邮轮    住宿：邮轮
                 <w:br/>
                 交通：旅游用车、邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：自理     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2054,50 +2091,52 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
                 海上巡航日
+                <w:br/>
+                早餐:邮轮    中餐：邮轮    晚餐：邮轮   交通：邮轮   住宿：邮轮
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2421,51 +2460,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.邮轮船票及港务税费（船票包含：2人一间邮轮房费、早午晚餐、24小时荼和咖啡自助式供应及船上提供的免费酒水、政府税、码头税、娱乐服务、船上免费设施设备使用）；
                 <w:br/>
                 2.经济舱国际往返机票含税（可申请升级商务舱，价格另外计费）；
                 <w:br/>
                 3.机场至码头接送费用；
                 <w:br/>
                 4.登船前游览及离船后游览；
                 <w:br/>
                 5.邮轮停靠每个港口的岸上游览（行程中注明的岸上游览）；
                 <w:br/>
                 6.九晚境外陆地当地四星酒店住宿含早餐；
                 <w:br/>
                 7.赠送境外旅游意外保险30万元/人；
                 <w:br/>
-                英国签证费、冰岛申根签证；
+                8.英国签证费、冰岛申根签证；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2483,51 +2522,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.客人自行办理护照的费用及申请签证中准备相关材料所需的制作、手续费；
                 <w:br/>
                 2.乘机时行李超重或转机时自行的餐食费用
                 <w:br/>
                 3.邮轮上非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、行李搬运、自由活动期间等私人消费；
                 <w:br/>
                 4.邮轮及酒店单房差；
                 <w:br/>
                 5.境外司机导游服务费210欧元/人（机场交于领队）；
                 <w:br/>
                 6.邮轮小费20美金/人/晚*10晚=200美金/人（邮轮上支付，以邮轮上实际收费为准）；
                 <w:br/>
                 7.报名之日起超过70周岁的旅客须额外缴纳1200元。此费用将用于为该旅客购买高龄高额的旅游意外险。（具体赔付金额以保单为准）
                 <w:br/>
-                以上所含项目中没有包含的其他费用；
+                8.以上所含项目中没有包含的其他费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2610,51 +2649,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、本产品预定生效后，若取消行程将会扣除相关违约金。
+                预订须知及退改规则：
+                <w:br/>
+                1、预订首日需支付占位费40000元/人；
+                <w:br/>
+                2、船票全额付款日：邮轮启航前120日付清全款；
+                <w:br/>
+                预定取消条款
+                <w:br/>
+                1、本产品预定生效后，若客人取消行程将会扣除相关违约金。
                 <w:br/>
                 （1）出发前120天以上取消预订，扣除损失费5000元/人；
                 <w:br/>
                 （2）出发前119-90天取消预订，（含119天）扣除团款30％；
                 <w:br/>
                 （3）出发前89-60天取消预订，（含89天）扣除团费全款的50％；
                 <w:br/>
                 （4）出发前59-30天取消预订，（含59天）扣除团费全款的80％；
                 <w:br/>
                 （5）出发前29-15天取消预订，（含29天）扣除团费全款的90％；
                 <w:br/>
                 （6）出发前14天以下取消预订，扣除团费全款的100％；
                 <w:br/>
                 2、以上扣款日期不含双休日及法定假日；
                 <w:br/>
                 3、所有责罚日期如遇周末及国家假日自动提前至可工作日；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -2934,51 +2981,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>