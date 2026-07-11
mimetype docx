--- v0 (2026-06-18)
+++ v1 (2026-07-11)
@@ -589,55 +589,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京/上海//广州-威尼斯，意大利
-[...3 lines deleted...]
-                参考航班：待定
+                北京-威尼斯，意大利
+                <w:br/>
+                10月30日晚上21:30机场集合，搭乘国际航班前往水城威尼斯。
+                <w:br/>
+                参考航班：北京-迪拜   10月31日 EK307  00:40-05:30,飞行时间约8小时50分          迪拜-威尼斯 10月31日 EK135  09:35-13:15, 飞行时间约6小时40分
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：自理     午餐：自理     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2979,55 +2979,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开普敦，南非/上海/北京/广州
+                开普敦，南非-北京
                 <w:br/>
                 酒店早餐后，根据航班时间前往机场，搭乘国际航班返回国内。
                 <w:br/>
-                参考航班：待定
+                参考航班：开普敦-迪拜 11月29日 EK773  13:40-01:05+1飞行时间约9小时25分          
+                <w:br/>
+                                   迪拜-北京   11月30日 EK306  03:20-14:45, 飞行时间约7小时25分
                 <w:br/>
                 交通：旅游用车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店     午餐：自理     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3059,51 +3061,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京/上海/广州
+                北京
                 <w:br/>
                 您将抵达北京/上海/广州，带着难忘的豪华邮轮之旅回到您温馨的家。到达机场后请将护照、登机牌交予领队，以便送入使馆进行销签工作。根据使馆要求，部分客人可能会被通知前往使馆进行面试销签，请提前
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3702,51 +3704,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>