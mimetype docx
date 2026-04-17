--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -815,57 +815,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 儋州--兴隆（车程约2.5小时）--陵水（车程约1小时）--三亚（车程约1小时）
                 <w:br/>
                 ◆酒店享用早餐
                 <w:br/>
                 ◆走进咖啡之乡、华侨之乡万宁兴隆镇【兴隆咖啡文化园】（时间不少于60分钟）追寻兴隆咖啡的70年历史记忆，感受浓浓归侨风情 ，了解世界咖啡发展历史，参观咖啡种植园，了解咖啡从鲜果到杯子的全过程 ，咖啡的不同冲煮方式 ，兴隆咖啡传统非遗焙炒工艺。品正宗兴隆咖啡，为家人朋友带回海南最特色伴手礼！
                 <w:br/>
                 ◆而后乘车前往陵水，途径打卡海南最美旅游公路——【万宁沿海公路】（车观）；
                 <w:br/>
                 ◆下午乘船登上5A级景区—【分界洲岛】（含往返船费，含上下岛不少于3小时），海边洁白细腻的沙滩，岛上掩映在苍翠之中的木屋，曲径通幽的山顶小路，或海底漫步或放空发呆，自然自在度过一段海岛曼妙时光。因其得天独厚的的自然条件，被称为是“心灵的分界岛”、“坠落红尘的天堂”、“一个可以发呆的地方”。 这里是唯一划分热带与亚热带的分水岛，是珊瑚保护区，也是理想潜水基地（海上娱乐项目费用不含）；
                 <w:br/>
                 ● 温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备； 
                 <w:br/>
                 2.分界洲岛需要坐船上岛，乘船时间约 15-20 分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。 
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
-                ◆下岛后乘车前往三亚，打卡【三亚国际免税城】，这里是三亚免税商业史上汇聚国际顶级品牌最多、档次最高的大型免税购物主题商场，汇集了ROLEX、 PRADA、GUCCI 、BURBERRY  、DIOR等奢侈品牌；
+                ◆下岛后乘车前往三亚，打卡【三亚国际免税城】（约60分钟），这里是三亚免税商业史上汇聚国际顶级品牌最多、档次最高的大型免税购物主题商场，汇集了ROLEX、 PRADA、GUCCI 、BURBERRY  、DIOR等奢侈品牌；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：兴隆咖啡文化园、万宁沿海公路车观、分界洲岛、三亚国际免税城
                 <w:br/>
-                购物点：三亚国际免税城（离岛免税）
+                购物点：三亚国际免税城（离岛免税）、兴隆咖啡文化园
                 <w:br/>
                 自费项：分界洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，自愿选择消费原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1038,51 +1038,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：2晚三亚当地高档标准建设双人间（网评3钻版）+1晚升级海花岛欧堡酒店。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；海花岛酒店无三人房或加床，单人请补单房差；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：2晚三亚当地高档标准建设双人间（网评3钻版，参考酒店详见行程内容描述）+1晚升级海花岛欧堡酒店。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；海花岛酒店无三人房或加床，单人请补单房差；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：安排3正3早，早餐酒店含（不用不退），正餐十菜一汤，餐标30元/人，含1个特色餐：黎苗簸箕餐，10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：海南省全程空调旅游车，按实际人数用车，保证每人一正座
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。8人以下（含儿童）安排导游兼司机
                 <w:br/>
                 6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“分界洲岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、免费早餐；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 8、购物点：无【离岛免税店不计入购物店范畴，请知悉】
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1120,50 +1120,513 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 8、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚国际免税城，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">离岛免税城，国际品牌综合商品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">兴隆咖啡文化园，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">咖啡、特产等，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/海上项目，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                大小洞天电瓶车/园中园项目，海花岛观光小火车/其他收费园区项目等
+                <w:br/>
+                分界洲岛海上项目、环岛观光电瓶车，天涯海角/槟榔谷电瓶车、景区内园中园项目等
+                <w:br/>
+                价格以景区当天挂牌价为准，自愿选择消费原则；
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1192,107 +1655,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 8 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1433,51 +1892,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1621,50 +2080,108 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>