--- v2 (2026-05-12)
+++ v3 (2026-06-18)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【浪漫双岛•海南半环岛】三亚双飞4天丨海花岛丨分界洲岛丨槟榔谷丨天涯海角丨三亚国际免税城丨升级海花岛欧堡酒店行程单</w:t>
+        <w:t xml:space="preserve">【奇幻海岛记】三亚双飞4天丨西岛丨直升机丨滩涂赶海丨亚特水世界或水族馆2选1丨椰林小院DIY巧克力丨三亚夜市行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">升级1晚海花岛欧堡酒店</w:t>
+        <w:t xml:space="preserve">不超16成人精品团 全程网评五钻酒店</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260315-GSY1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260603-SXY1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,114 +357,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-三亚CZ6744/18:30-20:25
-[...1 lines deleted...]
-                三亚-广州CZ6735/20:50-22:25；最终航班以实际出票为准。
+                广州-三亚CZ6744/18:30-20:25、AQ1111/20:10-21:40、AQ1113/06:35-08:30
+                <w:br/>
+                三亚-广州CZ6735/20:50-22:25、AQ1112/22:40-00:15+1；最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★  广东自组成团，6人铁发，优选南航靓仔航班18:30对20:50
-[...13 lines deleted...]
-                ★  免税欢乐购：三亚国际免税城，享离岛免税政策，购物天堂
+                ★ 海陆空全覆盖：直升机 × 西岛 × 兴隆热带植物园
+                <w:br/>
+                ★ 深度玩海体验：玩海 × 赶海 × 吃海，一次解锁三种海趣
+                <w:br/>
+                ★ 趣味亲子手作：特别定制安排-椰林小院DIY巧克力，现做现吃
+                <w:br/>
+                ★ 王牌玩乐二选一：亚特兰蒂斯水世界或水族馆
+                <w:br/>
+                ★ 网红夜市打卡：鲜芒夜市美食探索，感受地道海岛烟火
+                <w:br/>
+                ★ 全程甄选住宿：网评五钻酒店
+                <w:br/>
+                ★ 节奏松弛有度：行程饱满不赶路，轻松遛娃超省心
+                <w:br/>
+                ★ 全程贴心护航：专车接送机+ 逍遥亲子管家服务，带娃轻松无忧
+                <w:br/>
+                ★ 暖心出行礼遇：文创定制帆布包、清洁湿巾、一次性毛巾 / 浴巾 / 马桶套
+                <w:br/>
+                ★ 舌尖海岛风味：侨乡田园风味餐+火车头万人海鲜广场爆款海鲜餐+赶海收获免费加工・海鲜蒸汽锅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -583,413 +587,561 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚CZ6744/18:30-20:25，南航含20kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，南航含20kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：全天不含餐、旅游车及导游服务 ；
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
-                5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
-[...1 lines deleted...]
-                6、航班参考：广州-三亚CZ6744/18:30-20:25，三亚-广州CZ6735/20:50-22:25；最终航班以实际出票为准。如指定其他航班，价格请单询。
+                5、今日三亚机场安排专车接机
+                <w:br/>
+                6、航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30、CZ6744/18:30-20:25（逢周四）；如出AQ九元航空机票仅含15kg免费托运行李额，最终航班以实际出票为准。如指定其他航班，价格请单询。
                 <w:br/>
                 7、预定须知：凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
-                8、单人预定须知：报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
-                <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚酒店参考：三亚金立国际大酒店/如家精选/雅布伦/悦家度假/康福瑞橡树庄园或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">三亚酒店参考：三亚海棠湾麓湖度假酒店-园景房/三亚明申高尔夫度假酒店-花园房/三亚四季海庭酒店-市景房/三亚半山半岛帆船港酒店-景观房或不低于以上标准网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚--东方（车程约1.5小时）--儋州（车程约2小时）
-[...38 lines deleted...]
-                3、如遇酒店大型会议/政府征用等不可抗因素导致无法入住，则安排入住【海花岛金立国际大酒店】（退差60元/人）；或岛下其他五钻标准酒店。
+                三亚一地
+                <w:br/>
+                今日主题：蓝海寻趣｜踏浪戏水发呆 —— 西岛撒欢篇
+                <w:br/>
+                【前言】
+                <w:br/>
+                眼里是蔚蓝，脚下是沙滩……
+                <w:br/>
+                在西岛，做个快乐的“浪”人
+                <w:br/>
+                海风惬意的在海边奔跑
+                <w:br/>
+                COME ON！一起撒欢吧！
+                <w:br/>
+                今日不问年龄，我们通通都是孩子
+                <w:br/>
+                <w:br/>
+                【行程预告】
+                <w:br/>
+                第一站：沉浸式畅玩【原生态西岛】赠送牛王岛+乌龟滩观光车游览
+                <w:br/>
+                （含上下岛游览时间不少于5小时，海上项目费用不含）
+                <w:br/>
+                这里有着原始的海岛风光和质朴的渔家风情，被称为“海上桃源”，漫步百年渔村或柔软洁白的沙滩，倾听着海风的柔柔细语，在辽阔的海天之间，海风裹挟着大海清新的味道，空气中都是愉悦和自在的气息。
+                <w:br/>
+                网红珊瑚墙｜坐在矮矮的石墙上，面朝大海，随手一拍超出片
+                <w:br/>
+                海上船型书屋｜风吹哪页读哪页，海风徐徐伴书香
+                <w:br/>
+                百年古渔村｜感受原生态渔家风情，品味海岛烟火
+                <w:br/>
+                乌龟滩｜唯美礁石浅滩，小众静谧超出片
+                <w:br/>
+                牛王岛｜登高临海远眺，一览绝美碧海风光
+                <w:br/>
+                西岛女兵纪念馆｜聆听红色守岛故事，传承家国情怀
+                <w:br/>
+                温馨提示：中餐自理，可在西岛渔村自由打卡品尝当地特色美食。
+                <w:br/>
+                <w:br/>
+                第二站：晚餐【火车头万人海鲜广场爆款海鲜餐】
+                <w:br/>
+                感受不同于家乡的舌尖烟火，治愈美好假日
+                <w:br/>
+                【神秘成长任务】导游当日现场揭晓
+                <w:br/>
+                【惊喜盲盒】
+                <w:br/>
+                宝贝完成当日任务后，即可找导游抽取惊喜盲盒
+                <w:br/>
+                今日宝贝收获：
+                <w:br/>
+                化身小岛民，肆意踏浪追风嬉戏，了解海岛红色人文与渔家风情
+                <w:br/>
+                今日爸妈收获：
+                <w:br/>
+                放空身心舒缓压力，在海风里治愈疲惫
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：大小洞天、东方鱼鳞洲、海花岛
-[...1 lines deleted...]
-                自费项：大小洞天电瓶车/园中园项目，海花岛观光小火车/其他收费园区项目等，价格以景区当天挂牌价为准，自愿选择消费原则；
+                景点：西岛（赠送牛王岭+乌龟滩观光车）
+                <w:br/>
+                自费项：西岛岛上娱乐项目不含，价格以景区当天挂牌价为准，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：海鲜蒸汽锅（赶海海获），如放弃不用无费用可退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">儋州指定酒店：海花岛欧堡酒店.雅致房低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">三亚酒店参考：三亚海棠湾麓湖度假酒店-园景房/三亚明申高尔夫度假酒店-花园房/三亚四季海庭酒店-市景房/三亚半山半岛帆船港酒店-景观房或不低于以上标准网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                儋州--兴隆（车程约2.5小时）--陵水（车程约1小时）--三亚（车程约1小时）
-[...17 lines deleted...]
-                ◆下岛后乘车前往三亚，打卡【三亚国际免税城】（约60分钟），这里是三亚免税商业史上汇聚国际顶级品牌最多、档次最高的大型免税购物主题商场，汇集了ROLEX、 PRADA、GUCCI 、BURBERRY  、DIOR等奢侈品牌；
+                三亚--万宁（车程约1.5小时）
+                <w:br/>
+                今日主题：野趣寻甜｜赶海识绿制巧 —— 万宁陵水篇
+                <w:br/>
+                【前言】
+                <w:br/>
+                赶最野的海，看最奇的树，做最甜的巧克力
+                <w:br/>
+                今天不赶路，只赶海、赶绿、赶甜蜜
+                <w:br/>
+                不问收获，只管把快乐一口一口吃掉。
+                <w:br/>
+                <w:br/>
+                【行程预告】
+                <w:br/>
+                第一站：兴隆热带植物园（游览时间约1小时）
+                <w:br/>
+                漫步热带天然氧吧，探秘各式各样珍稀奇花异草，认识热带特色植被，在清新绿意里沉浸式学习自然科普知识，轻松解锁大自然奥秘。
+                <w:br/>
+                中餐：侨乡田园风味餐
+                <w:br/>
+                <w:br/>
+                第二站：椰林小院 DIY 巧克力童趣手作（体验时间约1.5小时）
+                <w:br/>
+                从可可果到巧克力，一站式解锁甜蜜魔法
+                <w:br/>
+                全程专业老师指导，自制专属甜蜜，现做现吃、成品全套打包带回家
+                <w:br/>
+                【重磅加持】
+                <w:br/>
+                课程由岩溶黑巧原创品牌主理人亲授
+                <w:br/>
+                国家高级健康管理师｜国家公共营养师｜可可森林海南产区课程授课导师
+                <w:br/>
+                课程内容：
+                <w:br/>
+                ·观察可可树，了解可可作物特点
+                <w:br/>
+                ·品尝新鲜可可果、熟可可豆
+                <w:br/>
+                ·讲解可可文化、巧克力的前世今生及制作过程
+                <w:br/>
+                ·现场调温展示，了解调温的作用
+                <w:br/>
+                ·巧克力画制作、巧克力注模/脱模、包装
+                <w:br/>
+                ·体验古法手磨巧克力
+                <w:br/>
+                ·颁发证书
+                <w:br/>
+                <w:br/>
+                第三站：红树林滩涂赶海・亲子套餐
+                <w:br/>
+                （赶海游玩 + 用餐体验，体验时长约 3.5 小时）
+                <w:br/>
+                沉浸式体验原生态趣味赶海，感受疍家渔家文化，参与海洋科普小课堂、亲子渔获趣味比拼，一站式体验滩涂寻宝、拉笼收获、现捕现蒸完整乐趣。
+                <w:br/>
+                全套赶海装备一价配齐：
+                <w:br/>
+                连体衣鞋裤、防晒帽、网兜、小铲、手套、夹子、手电筒、鱼篓
+                <w:br/>
+                科普讲解·整装待发
+                <w:br/>
+                出发前教练细致讲解滩涂海鲜常识、海洋生态保护知识，科普鱼虾蟹小奥秘
+                <w:br/>
+                干货满满，趣味满满，一同奔赴滩涂寻“宝”
+                <w:br/>
+                亲子挖蛤蜊大作战
+                <w:br/>
+                小手牵大手，弯腰寻宝、拾贝挖蟹，收获一整桶海边快乐
+                <w:br/>
+                拉 10 米大地笼
+                <w:br/>
+                和孩子一起屏息等待，每一次起笼都是未知惊喜，尖叫与欢呼声不断，好玩又刺激！
+                <w:br/>
+                单反相机抓拍
+                <w:br/>
+                定格每一幕欢笑瞬间，照片全部免费赠送
+                <w:br/>
+                现赶现蒸海鲜蒸汽锅
+                <w:br/>
+                自己赶的海鲜，当场加工、热气腾腾，鲜到尖叫
+                <w:br/>
+                【神秘成长任务】导游当日现场揭晓
+                <w:br/>
+                【惊喜盲盒】
+                <w:br/>
+                宝贝完成当日任务后，即可找导游抽取惊喜盲盒
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                赶海游玩请听从工作人员安排，看护好孩子，注意游玩安全！
+                <w:br/>
+                宝贝收获：探秘、手作、赶海、拾趣 —— 把独一无二的海岛回忆带回家 
+                <w:br/>
+                爸妈收获：陪伴、出片、放松、治愈 —— 把松弛美好的假日留给自己
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：兴隆咖啡文化园、万宁沿海公路车观、分界洲岛、三亚国际免税城
-[...3 lines deleted...]
-                自费项：分界洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，自愿选择消费原则
+                景点：兴隆热带植物园、椰林小院 DIY 巧克力童趣手作、红树林滩涂赶海
+                <w:br/>
+                自费项：兴隆热带植物园电瓶车不含，价格以景区当天挂牌价为准，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：侨乡田园风味餐     晚餐：海鲜蒸汽锅（赶海海获），如放弃不用无费用可退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚酒店参考：三亚金立国际大酒店/如家精选/雅布伦/悦家度假/康福瑞橡树庄园或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">陵水指定酒店：陵水香水湾阿尔卡迪亚度假酒店-雅致房/海南清水湾乌兰度假酒店-景观房或不低于以上标准网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
-                ◆酒店享用早餐
-[...10 lines deleted...]
-                <w:br/>
+                今日主题：云端逐梦・深海奇遇・快乐返程
+                <w:br/>
+                【前言】
+                <w:br/>
+                在亚特兰蒂斯，要么冲进水浪，要么探秘深海
+                <w:br/>
+                低空飞行，换个角度看世界
+                <w:br/>
+                今晚再去鲜芒夜市，用热带甜香收尾
+                <w:br/>
+                今天不设限，只管尖叫与大笑
+                <w:br/>
+                <w:br/>
+                【行程预告】
+                <w:br/>
+                第一站：亚特兰蒂斯水世界 或失落的空间水族馆（2 选 1 ，报名时请提前确认）
+                <w:br/>
+                【亚特兰蒂斯水世界】（游玩时间不少于4小时）：
+                <w:br/>
+                涵盖海神之跃、放手一搏、怒海过山车、旋风大喇叭等多款惊险刺激滑道，另有鲨鱼穿越、儿童嬉水区、极速漂流河，惊险刺激、亲子童趣随心选，大小朋友都能尽兴玩水。
+                <w:br/>
+                【三亚亚特兰蒂斯.失落的空间水族馆】（游玩时间不少于2小时）：
+                <w:br/>
+                打卡网红大使环礁湖，观赏 86000 尾缤纷海洋生物，邂逅可爱白鲸明星，观看唯美梦幻美人鱼水下秀，全年龄段亲子适配，浪漫治愈、科普出片两不误。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、由于南航航班返程时间较早，则取消游览天涯海角或减少天涯海角游览时间，请谅解。
-[...5 lines deleted...]
-                4、海南大部分景区均自设有购物商场（基本上为开放式商场），行程游览会途经，消费自愿原则，敬请谅解，消费遵循自愿原则。
+                1、报名时需要提前选定亚特兰蒂斯水世界或失落的空间水族馆。
+                <w:br/>
+                2、亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用；
+                <w:br/>
+                <w:br/>
+                第二站：直升机飞行体验1圈
+                <w:br/>
+                体验酷炫的低空飞行，上帝视角俯瞰三亚，解锁云端亲子轻奢体验。
+                <w:br/>
+                直升机预定限制须知：
+                <w:br/>
+                1.孕妇及65岁以上老人、高血压、心脏病患者、孕妇、体重100ＫG以上不宜登机；
+                <w:br/>
+                2.本着坐满起飞及配载平衡的原则，公司有权力对乘客进行拼组、重新分组等协调搭配，
+                <w:br/>
+                乘客应当予以配合。
+                <w:br/>
+                <w:br/>
+                第三站：网红鲜芒夜市（自由打卡）
+                <w:br/>
+                漫步热闹网红夜市，畅享热带小吃、鲜果甜品与地道海岛美食，打卡璀璨夜景，解锁本地人也偏爱的烟火三亚。
+                <w:br/>
+                【神秘成长任务】导游当日现场揭晓
+                <w:br/>
+                【惊喜盲盒】
+                <w:br/>
+                宝贝完成当日任务后，即可找导游抽取惊喜盲盒
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                水上项目听从工作人员安全指引游玩；直升机严格遵守乘机须知；水族馆文明观赏，不敲击玻璃惊扰海洋生物。
+                <w:br/>
+                宝贝收获： 飞行、玩水、挑战、快乐 —— 把肆意热烈的夏天带回家
+                <w:br/>
+                爸妈收获： 记录、放松、陪伴、尽兴 —— 把双向奔赴的温柔假期留给自己
+                <w:br/>
+                <w:br/>
+                【返程】晚上根据航班时间，我们安排专车送往机场
+                <w:br/>
+                温馨提示：如遇出到南航航班返程时间比较早会导致夜市无法体验，报名请知悉。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
+                <w:br/>
+                2、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
+                <w:br/>
+                3、海南大部分景区均自设有购物商场（基本上为开放式商场），非我司安排购物店，消费遵循自愿原则，请知悉。
+                <w:br/>
+                4、航班参考：三亚-广州AQ1112/22:40-00:15+1、CZ6735/20:50-22:25【周四】，如出AQ九元航空机票仅含15kg免费托运行李额，最终以实际出票航班为准。
+                <w:br/>
+                如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
-                景点：槟榔谷、天涯海角、天涯小镇
-[...1 lines deleted...]
-                自费项：天涯海角/槟榔谷电瓶车、景区内园中园项目，消费自愿原则；
+                景点：亚特兰蒂斯水世界或水族馆2选1、直升机体验、鲜芒夜市
+                <w:br/>
+                自费项：水世界/水族馆园中额外收费体验项目，费用参考景区当天挂牌价，消费自愿原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：黎苗簸箕餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1038,69 +1190,81 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：2晚三亚当地高档标准建设双人间（网评3钻版，参考酒店详见行程内容描述）+1晚升级海花岛欧堡酒店。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；海花岛酒店无三人房或加床，单人请补单房差；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地超豪华标准建设双人间（网评5钻酒店，参考酒店详见行程内容描述）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；部分酒店无三人房或加床，单人请补单房差；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：安排3正3早，早餐酒店含（不用不退），正餐十菜一汤，餐标30元/人，含1个特色餐：黎苗簸箕餐，10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...5 lines deleted...]
-                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“分界洲岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                3、用餐：全程3正4早（早餐酒店含，不用不退）；其中1正：赶海收获・海鲜蒸汽锅（赶海套餐内含，不用不退）+1正侨乡田园风味餐（40元/人）+1正火车头万人海鲜广场爆款海鲜餐（80元/人）。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                温馨提示：如人数不足8人，特色农庄宴及火车头海鲜餐无法安排，按餐标退费，敬请谅解。
+                <w:br/>
+                4、用车：海南省全程空调旅游车，按实际人数用车，保证每人一正座；16成人以上分团（不含儿童）
+                <w:br/>
+                5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。6人以下（含儿童）安排导游兼司机
+                <w:br/>
+                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“西岛”景区因赴岛工具特殊，出于安全考虑，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，视身体健康情况，在有家人陪同的前提下需填写景区的免责声明方可登船上岛。
+                <w:br/>
+                不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、免费早餐；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
-[...3 lines deleted...]
-                温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
+                7、儿童标准：2-11周岁且1.2米以下含往返机票、正餐费及车位费、服务费；不占床，不含超高费用。超高儿童现场补门票/早餐以景区、酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                <w:br/>
+                2岁以下婴儿不含任何费用，全部由家长自理。
+                <w:br/>
+                8、购物点：无
+                <w:br/>
+                温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                海南大部分景点均自设有购物场所均属于景区自行商业行为，不属于旅行社安排的购物商店，游客可自主选择。
+                <w:br/>
+                9、贴心礼包：矿泉水/2瓶/天，文创定制帆布包、清洁湿巾、一次性毛巾、一次性浴巾、一次性马桶套、惊喜盲盒；
+                <w:br/>
+                以上赠送项目，非我司原因和不可抗力因素造成无法安排，费用不予退还，我司拥有最终解释权。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1116,318 +1280,58 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
-[...1 lines deleted...]
-                8、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                7、2-12岁儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                <w:br/>
+                2 岁以下婴儿不含任何费用，全部由家长自理（三亚往返机票参考400元/婴，满1周岁收地接车费240元/婴）；
+                <w:br/>
+                9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                <w:br/>
+                娱乐项目（景区特殊娱乐项目如：潜水、海上项目、特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
-            </w:r>
-[...262 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1542,57 +1446,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区电瓶车/园中园项目/海上项目，选择性消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...5 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">各大园区电瓶车/园中园项目/海上娱乐项目等，价格以景区当天挂牌价为准，自愿选择消费原则；</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1655,51 +1553,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团2人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
@@ -1754,104 +1652,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此为广东一地散拼团，不含全陪领队；
-[...1 lines deleted...]
-                2、此团6人以上发团，如人数末到达6人以上，由我社提前4天通知协调更换其他线路，如不同意可全额退款，我社不承担任何责任，敬请谅解。
+                1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
+                <w:br/>
+                2、娱乐项目（景区特殊娱乐项目如：潜水、海上项目、特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 3、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
                 4、游客在海南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 5、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 6、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 7、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 8、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 9、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 10、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在海南旅游期间，我社不安排游客下海游泳。如游客私自下海游泳，所产生的一切后果由游客自行承担。在海南旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
                 11、海南旅游车为滚动发班，均按每人一正座提前调车，如需加大车型，须补多出的车位差价（26座以下的车型均无行李箱）；抵达海南前48小时内取消合同的游客（如因航班延误无法抵达等），需向我社交已经产生的旅游车位费300元/人及合同约定的其它已产生费用；
                 <w:br/>
                 12、蜈支洲岛、分界洲岛、西岛、南湾猴岛“旺季”期间每天上岛人数有所限制，团队上岛需排队等候，因等待而延误岛上游览时间，游客需谅解并配合。因以上景区管理原因导致的投诉，旅行社无法承担责任。“旺季”期间，不愿排队等候上岛的团队，全团客人需提前一天决定并签字同意，蜈支州岛可与“西岛”或“分界洲岛” 景区2选1互换，行程当天抵达蜈支洲岛后方提出与其他景点互换的，游客需现场增补司机车费方可实施。否则旅行社只能按成本退还客人。
                 <w:br/>
                 13、行程外活动的安排: 为满足旅游者多样化需求，在行程时间安排允许、参加人数足够，且不影响其他旅游者行程安排的情况下，旅行社可根据旅游者实际需要，安排附件中所列活动。旅游者根据自身需要和个人喜好，自主、自愿参加附件中所列活动，对此签署的附件配合参与。
                 <w:br/>
                 14、客人在海南签署的团队行程变更确认表及意见单为合同附件，具有同样的法律效力。
                 <w:br/>
                 15、游客在海南的自由活动时间为：当日景点游览结束后自由活动（旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间的安全责任由游客自负），在海南旅游期间，我社对小孩和老人游客不承担监护权。
                 <w:br/>
-                <w:br/>
                 安全注意事项：
                 <w:br/>
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。
                 <w:br/>
                 3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。
                 <w:br/>
                 4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。
                 <w:br/>
                 5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。
                 <w:br/>
                 6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括：
                 <w:br/>
                 （一）含有损害国家利益和民族尊严内容的。
                 <w:br/>
                 （二）含有民族、种族、宗教歧视内容的。
                 <w:br/>
                 （三）含有淫秽、赌博、涉毒内容的。
                 <w:br/>
                 （四）其他含有违反法律、法规规定内容的。
                 <w:br/>
                 如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
+                <w:br/>
+                <w:br/>
+                第三方责任告知：
+                <w:br/>
+                1．航班问题提醒：旅行社对航班因运力、天气等因素延误、变更、取消等无法掌控，如遇此种情况，旅行社将尽力避免损失扩大，并与航空公司协调。旅行社可能因此将对行程做出相应调整，届时敬请旅游者配合谅解。
+                <w:br/>
+                2．个人消费说明：非旅行社行程中安排的购物、娱乐等项目，属旅游者个人消费行为，如产生纠纷或损失，旅行社不承担责任。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1892,51 +1796,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2080,79 +1984,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>