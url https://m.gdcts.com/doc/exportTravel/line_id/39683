--- v4 (2026-07-11)
+++ v5 (2026-08-04)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【奇幻海岛记】三亚双飞4天丨西岛丨直升机丨滩涂赶海丨亚特水世界或水族馆2选1丨椰林小院DIY巧克力丨三亚夜市行程单</w:t>
+        <w:t xml:space="preserve">【奇幻海岛记】三亚双飞4天丨西岛丨陵水滩涂赶海丨亚特水世界或水族馆2选1丨椰林小院DIY巧克力丨三亚夜市行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">不超16成人精品团 全程网评五钻酒店</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -406,51 +406,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 海陆空全覆盖：直升机 × 西岛 × 兴隆热带植物园
+                ★ 椰林秘境与蔚蓝海岛：西岛 × 兴隆热带植物园
                 <w:br/>
                 ★ 深度玩海体验：玩海 × 赶海 × 吃海，一次解锁三种海趣
                 <w:br/>
                 ★ 趣味亲子手作：特别定制安排-椰林小院DIY巧克力，现做现吃
                 <w:br/>
                 ★ 王牌玩乐二选一：亚特兰蒂斯水世界或水族馆
                 <w:br/>
                 ★ 网红夜市打卡：鲜芒夜市美食探索，感受地道海岛烟火
                 <w:br/>
                 ★ 全程甄选住宿：网评五钻酒店
                 <w:br/>
                 ★ 节奏松弛有度：行程饱满不赶路，轻松遛娃超省心
                 <w:br/>
                 ★ 全程贴心护航：专车接送机+ 逍遥亲子管家服务，带娃轻松无忧
                 <w:br/>
                 ★ 暖心出行礼遇：文创定制帆布包、清洁湿巾、一次性毛巾 / 浴巾 / 马桶套
                 <w:br/>
                 ★ 舌尖海岛风味：侨乡田园风味餐+火车头万人海鲜广场爆款海鲜餐+赶海收获免费加工・海鲜蒸汽锅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -999,128 +999,113 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
                 今日主题：云端逐梦・深海奇遇・快乐返程
                 <w:br/>
                 【前言】
                 <w:br/>
                 在亚特兰蒂斯，要么冲进水浪，要么探秘深海
                 <w:br/>
-                低空飞行，换个角度看世界
-                <w:br/>
                 今晚再去鲜芒夜市，用热带甜香收尾
                 <w:br/>
                 今天不设限，只管尖叫与大笑
                 <w:br/>
                 <w:br/>
                 【行程预告】
                 <w:br/>
                 第一站：亚特兰蒂斯水世界 或失落的空间水族馆（2 选 1 ，报名时请提前确认）
                 <w:br/>
                 【亚特兰蒂斯水世界】（游玩时间不少于4小时）：
                 <w:br/>
                 涵盖海神之跃、放手一搏、怒海过山车、旋风大喇叭等多款惊险刺激滑道，另有鲨鱼穿越、儿童嬉水区、极速漂流河，惊险刺激、亲子童趣随心选，大小朋友都能尽兴玩水。
                 <w:br/>
                 【三亚亚特兰蒂斯.失落的空间水族馆】（游玩时间不少于2小时）：
                 <w:br/>
                 打卡网红大使环礁湖，观赏 86000 尾缤纷海洋生物，邂逅可爱白鲸明星，观看唯美梦幻美人鱼水下秀，全年龄段亲子适配，浪漫治愈、科普出片两不误。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、报名时需要提前选定亚特兰蒂斯水世界或失落的空间水族馆。
                 <w:br/>
                 2、亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用；
                 <w:br/>
                 <w:br/>
-                第二站：直升机飞行体验1圈
-[...12 lines deleted...]
-                第三站：网红鲜芒夜市（自由打卡）
+                第二站：网红鲜芒夜市（自由打卡）
                 <w:br/>
                 漫步热闹网红夜市，畅享热带小吃、鲜果甜品与地道海岛美食，打卡璀璨夜景，解锁本地人也偏爱的烟火三亚。
                 <w:br/>
                 【神秘成长任务】导游当日现场揭晓
                 <w:br/>
                 【惊喜盲盒】
                 <w:br/>
                 宝贝完成当日任务后，即可找导游抽取惊喜盲盒
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 水上项目听从工作人员安全指引游玩；直升机严格遵守乘机须知；水族馆文明观赏，不敲击玻璃惊扰海洋生物。
                 <w:br/>
                 宝贝收获： 飞行、玩水、挑战、快乐 —— 把肆意热烈的夏天带回家
                 <w:br/>
                 爸妈收获： 记录、放松、陪伴、尽兴 —— 把双向奔赴的温柔假期留给自己
                 <w:br/>
                 <w:br/>
                 【返程】晚上根据航班时间，我们安排专车送往机场
                 <w:br/>
                 温馨提示：如遇出到南航航班返程时间比较早会导致夜市无法体验，报名请知悉。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 3、海南大部分景区均自设有购物商场（基本上为开放式商场），非我司安排购物店，消费遵循自愿原则，请知悉。
                 <w:br/>
                 4、航班参考：三亚-广州AQ1112/22:40-00:15+1、CZ6735/20:50-22:25【周四】，如出AQ九元航空机票仅含15kg免费托运行李额，最终以实际出票航班为准。
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
-                景点：亚特兰蒂斯水世界或水族馆2选1、直升机体验、鲜芒夜市
+                景点：亚特兰蒂斯水世界或水族馆2选1、鲜芒夜市
                 <w:br/>
                 自费项：水世界/水族馆园中额外收费体验项目，费用参考景区当天挂牌价，消费自愿原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1796,51 +1781,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>