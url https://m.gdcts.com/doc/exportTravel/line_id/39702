--- v0 (2026-03-28)
+++ v1 (2026-08-25)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GX-20260316-Ｘ3</w:t>
+              <w:t xml:space="preserve">GX-20260806-Ｘ3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -398,51 +398,54 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                推荐理由：
+                ＜2+1豪华用车·升级1晚4钻酒店·敦煌连住2晚·赠送团队航拍视频＞
+                <w:br/>
+                <w:br/>
+                ✎推荐理由：
                 <w:br/>
                 领略高原明珠(青海湖-茶卡盐湖-察尔汗盐湖)；邂逅人文圣地(莫高窟）；追逐丝路美景(鸣沙山月牙泉、张掖七彩丹霞)；新晋青海网红现实版冰雪奇缘（岗什卡雪峰）
                 <w:br/>
                 <w:br/>
                 ✎产品亮点：
                 <w:br/>
                 尊享服务：12人以上精选2+1VIP豪华大巴；
                 <w:br/>
                 臻选酒店：住宿全程3钻酒店+升级1晚4钻酒店；
                 <w:br/>
                 西北美食：甘州小吃宴、肃州味道、敦煌家宴、盐湖川菜、青海土火锅、草原牧场宴；
                 <w:br/>
                 特别安排：茶卡盐湖天空壹号航拍小视频；
                 <w:br/>
                 <w:br/>
                 ✎景点特色：
                 <w:br/>
                 ▲甘青环线精品线路设计，跟随《生命树》足迹，赴一场神秘的西北之旅：
                 <w:br/>
                 ※蓝调湖水和七彩冰瀑，现实版的“冰雪奇缘”【岗什卡雪峰】
                 <w:br/>
                 ※上帝打翻的调色盘、"中国最美的七大丹霞"之一【张掖七彩丹霞】
                 <w:br/>
                 ※戈壁滩上的大地艺术，巨型婴孩雕塑与纯白幻城的时空对话【戈壁雕塑艺术长廊】
                 <w:br/>
@@ -599,56 +602,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州（飞行时间约3小时）兰州
-[...1 lines deleted...]
-                搭乘参考航班前往兰州，兰州是黄河唯一穿城而过的省会城市，已有两千多年的历史，是古丝绸之路上的重镇。导游机场接机后，前往入住酒店。
+                广州（飞行时间约3小时）兰州/西宁
+                <w:br/>
+                搭乘参考航班前往兰州/西宁，兰州是黄河唯一穿城而过的省会城市，已有两千多年的历史，是古丝绸之路上的重镇。导游机场接机后，前往游览【东关清真大寺】（游览时间约1.5小时，逢周五不开放）它始建于明朝，距今已有600多年历史，是西北四大清真寺之一，也是青海最大、最有名的清真寺。这座寺院融合了伊斯兰、汉族宫殿和藏族建筑风格，大殿庄严大气，宣礼塔高耸醒目，是多民族文化交融的典型代表。每逢主麻日、开斋节、古尔邦节，这里都会有上万穆斯林前来礼拜，场面非常壮观。抵达后入住酒店。前往入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
+                1、如遇到【东关清真大寺】不开放，则替换【青海省博物馆】（逢周一闭馆）
+                <w:br/>
+                2、如遇第一天为晚班机，行程调整为：第一天：广州-兰州，入住兰州新区
+                <w:br/>
                 1.请带齐身份证件:如身份证、学生证、老年证、军官证等！
                 <w:br/>
                 2.西北气候偏干燥，昼夜温差大，一天可能会经历四季气温，建议备齐薄中厚衣物，加厚棉衣必不可少！
                 <w:br/>
                 3.西北紫外线强，日常需注意防晒，帽子，墨镜，防晒霜请自行准备！
                 <w:br/>
                 4.西北地区海拔较高，避免剧烈运动，如有高原反应，请服用红景天缓解！
                 <w:br/>
                 5.青海甘肃地区主要以回族，藏族为主，请尊重当地少数民族的风俗和禁忌！
                 <w:br/>
                 6.西北地区住宿、餐饮条件有限，请包涵！   
                 <w:br/>
                 7.请保管好随身物品，在景区游玩时注意安全！
                 <w:br/>
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -660,89 +667,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">住：兰州新区贝舒酒店、格林豪泰酒店、你好酒店、遇见悦酒店、华茂酒店、希曼酒店、漫哈顿酒店、兰港尚品酒店、五悦悦心酒店、骏怡酒店或同级</w:t>
+              <w:t xml:space="preserve">西宁金安酒店、 安仆酒店、佳和酒店、合和酒店、福兴圆酒店、 中鹏酒店、 云辉酒店、亚欣饭店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                兰州-车览祁连大草原（车程约4.5小时）岗什卡雪峰（车程约2.5小时）张掖
+                西宁-车览祁连大草原（车程约4.5小时）岗什卡雪峰（车程约2.5小时）张掖
                 <w:br/>
                 早餐后，前往张掖，途经祁连大草原，祁连山脉草原上绿草如茵，草原加上雪上形成一幅色彩斑斓的画卷，车览祁连九号公路被称为最美自驾路线，沿途饱览西北风光；后抵达【岗什卡雪峰】（游览约1.5小时，不含区间车25元/人）岗什卡藏语意为“阿尼岗什卡”，也叫老爷雪山，是华热藏族心中的十三大神山之首，更是祁连山脉东段的最高峰，主峰海拔达 5254.5 米，距西宁仅 156 公里，堪称国内离省会最近的5000米级雪山，有“人生第一座雪山”的美誉，登上连心湖：高山湖泊倒映着巍峨雪峰，湖岸的石碑是绝佳的拍照点。游览结束后前往张掖，抵达后入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 2、3-4月，岗什卡雪峰有时会下雪情况，路面会结冰，请一定要注意安全！
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
                 景点：【岗什卡雪峰】
                 <w:br/>
                 自费项：【岗什卡雪峰】（游览约1.5小时，不含区间车25元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -914,51 +921,51 @@
                 <w:br/>
                 备注：A类正常票(2场数字电影+参观8个洞窟)；B类应急票(参观4个洞窟)；
                 <w:br/>
                 1、公安民警、消防救援人员，学生证、军官证等特殊优惠对象，报名请提供享受特种优惠证件。
                 <w:br/>
                 2、如莫高窟有特殊接待成无票状态或景区关闭，无法安排游览，将安排教煌莫高窟姊妹窟一西千佛洞；
                 <w:br/>
                 3、为确保参观莫高窟，导游会根据莫高窟门票实际预约时间，跟鸣沙山调整景点参观顺序，给您带来不变敬请谅解！
                 <w:br/>
                 4、高窟预约按照下单前后顺序依次进行预约，故同团中会出现预约莫高窟参观时间不一致的情况；预约成功后退票将产生手续费，具体金额参照《敦煌市物价局文件：敦价发【2015】85号》文件。
                 <w:br/>
                 5、莫高窟如同一颗渐渐褪去光华的明珠，在自然氧化和人为因素的作用下，彩塑壁画正在慢慢失去神韵，所以出于文物保护的目的，在窟穴参观时是禁止摄像设备的。
                 <w:br/>
                 ★_以上政策为政府行为，报名时请仔细阅读此条款，不能作为投诉理由！
                 <w:br/>
                 备注：此天行程，根据莫高窟约票情况，鸣沙山月牙泉/莫高窟游览顺序由导游根据订票情况调整
                 <w:br/>
                 1、沙漠活动时请保护好电子设备、摄像器材防止进沙，以免造成损失；
                 <w:br/>
                 2、骑骆驼上鞍时请注意衣裤、身体不要被装备划破，以免造成损伤；
                 <w:br/>
                 3、因景区没有遮阳物，请注意防晒；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【鸣沙山、月牙泉】【莫高窟】（含B类票，游览约2.5小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价）
+                景点：【鸣沙山、月牙泉】【莫高窟】（含B类票，游览约2.5小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价）【鸣沙山、月牙泉】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1000,51 +1007,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 敦煌（车程约3.5小时）黑独山（车程约5小时）察尔汗盐湖（车程约1小时）格尔木
                 <w:br/>
                 早餐后，后前往游览【黑独山】（不含区间车60元/人，游览时间约1小时）如果你热爱生活这里并非寸草不生，最像月球表面的地方“青海黑独山”它是大西北茫茫群山中风光最独特的一座，纯粹的黑与白塑造了它酷似月球表面的外观。更赋予它遗世独立的特黑白交替的山峦颜色，充满中国古典水墨画的韵味。就仿佛，一座从水墨画中走出的山峰。直到如今才发现有一个叫“黑独山”的地方，它荒凉、孤寂、冷艳……胭脂山是大地的彩妆，黑独山是天地的留白。大小山包被黑色砂石覆盖，在黄褐色的荒漠戈壁中尤为突出。极致的荒凉是这里永恒的主题，走到近处看就像真的到了月球一样。后前往【察尔汗盐湖】（不含区间车60元/人，游览时间约2小时）察尔汗盐湖 ，蒙古语“盐泽”之意，它是世界第二大盐湖、亚洲第一大盐湖 ，是茶卡盐湖的 56 倍，是隐藏在柴达木盆地的聚宝盆心脏，是一面几乎未开发的天空之镜，犹如上帝给自己制作的苹果汁，湖水碧绿清澈 ，湖中有着形态各异、晶莹剔透的盐花，有的像珊瑚，有的像花朵，有的像宝塔 ，美不胜收。游览结束后入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 2.一定要带上偏光墨镜，天气晴朗的时候，阳光照在盐湖上，反射很强，会对眼睛造成一定伤害；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【察尔汗盐湖】
+                景点：【黑独山】【察尔汗盐湖】
                 <w:br/>
                 自费项：【黑独山】（不含区间车60元/人）　【察尔汗盐湖】（不含区间车60元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1176,99 +1183,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                青海湖沿线/共和-高原藏族村寨（车程约2小时）青海湖·断崖（车程约5.5小时）兰州
+                青海湖沿线/共和-高原藏族村寨（车程约2小时）青海湖·断崖（车程约5.5小时）兰州/西宁
                 <w:br/>
                 早餐后，后前往【高原藏族村寨】（游览约2小时）作为是丝绸之路青海道、唐蕃古道、茶马古道的必经山隘，沉浸式领略青藏高原特色藏族文化。参观神秘的藏族部落，感受汉藏结合地区的茶马互市；后前往【青海湖断崖】（游览时间约1.5小时）地处海拔3000多米的高原上，它以其陡峭的悬崖、清澈见底的湖水和壮观的日出日落而闻名于世。湖面呈现出一片碧蓝，水质清澈见底。站在崖上俯瞰湖面，仿佛置身于一个水晶般澄澈的世界。湖水与天空融为一体，构成了壮丽的画面。后返回兰州前往酒店入住。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：（游览约2小时）【青海湖断崖】
+                景点：【青海湖断崖】
                 <w:br/>
                 购物点：【高原藏族村寨】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">兰州新区贝舒酒店、格林豪泰酒店、你好酒店、遇见悦酒店、华茂酒店、希曼酒店、漫哈顿酒店、兰港尚品酒店、五悦悦心酒店、骏怡酒店或同级</w:t>
+              <w:t xml:space="preserve">兰州新区贝舒酒店、格林豪泰酒店、你好酒店、遇见悦酒店、华茂酒店、希曼酒店、漫哈顿酒店、兰港尚品酒店、五悦悦心酒店、骏怡酒店或同级 西宁：金安酒店、 安仆酒店、佳和酒店、合和酒店、福兴圆酒店、 中鹏酒店、 云辉酒店、亚欣饭店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1387,51 +1394,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
                 2、住宿：宿5晚网评三钻酒店+1晚网评四钻酒店+1晚青海湖边商务酒店。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。西北地区酒店设施无法与发达地区相比，请谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
                 3、用餐：7早6正（正餐30元/人/餐）；酒店房费含早，不用不退；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；团队低于6成人，则正餐餐费视情况在当地现退给客人，用餐由客人自理。如有特殊用餐需备注。（旅游定点餐厅，口味以西北菜为主。当地行车时间较长，全程途中用餐时间视实际情况安排，请游客提前自备零食，敬请谅解！）异地旅游可能会出现水土不服，请自备常用药品。
                 <w:br/>
                 4、用车：16人以上安排2+1陆地头等舱豪华旅游大巴（如遇旺季，第一天和最后一天接送机及走市内的景点用普通大巴车）；16人以下按人数定车型，保证每人一个正座；
                 <w:br/>
-                5、导游：当地优秀导游服务，10人（含10人）以下，司兼导；佛山机场安排送机导游；
+                5、导游：当地优秀导游服务，10人（含10人）以下，司兼导；机场安排送机导游；
                 <w:br/>
                 注：司机不是专业持证导游，为辅助工作人员，不做专业讲解，景区参观不陪同，送机不办理登记牌等相关事宜
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2 周岁以下婴儿费用另议；2—11周岁儿童报价含往返机票、当地旅游车费、正餐费（成人餐费半价），导服，如产生其他费用由家长现付；
                 <w:br/>
                 8、购物：全程共安排0个购物店；
                 <w:br/>
                 【温馨提示】：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2634,51 +2641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>