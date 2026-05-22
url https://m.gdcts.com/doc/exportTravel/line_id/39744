--- v0 (2026-03-18)
+++ v1 (2026-05-22)
@@ -351,51 +351,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 （注意：仅供参考，实际以出团通知书告知航班信息为准！）
                 <w:br/>
                 <w:br/>
                 第2天 参考航班：CZ6075  乌鲁木齐-阿拉木图  10:10-09:10  飞行时间约2小时
                 <w:br/>
                 第10天   参考航班：CZ6030  塔什干机场-乌鲁木齐01:30-07:05  飞行时间约2小时35分钟
                 <w:br/>
                 <w:br/>
-                备注：航班时间均为当地时间，“+1”表示次日抵达，土耳其比中国晚5个小时，摩洛哥比中国晚7小时。
+                备注：航班时间均为当地时间，“+1”表示次日抵达。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1587,51 +1587,52 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                机票标准：乌鲁木齐起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费），全国各地-乌鲁木齐往返机票经济舱含税
+                机票标准：乌鲁木齐起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费），全国各地-乌鲁木齐往返机票经济舱含税领队以及境外司导服务费2000元/人（大小同价）
+                <w:br/>
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 签证标准：哈萨克斯坦免签，乌兹别克斯坦免签 (仅限中国大陆护照，其他外籍（包含港澳台）护照需另询）
                 <w:br/>
                 用餐标准：行程中所列餐食，午晚餐为西式餐（套餐或自助餐，酒水不含）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，
                 <w:br/>
                 用车标准：空调旅游巴士（参考8-11人用17座，12-19人用33座，20人以上用44座，按照实际人数安排，保证一人一座）；
                 <w:br/>
                 导游司机标准：9人起安排中文领队；境外专业司机和中文导游；
                 <w:br/>
                 保险标准：旅行社责任险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1649,52 +1650,50 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                领队以及境外司导服务费2000元/人（大小同价，请随团费一起支付）
-                <w:br/>
                 如需全国联运，另加1000元/人（南航承运航班，N舱，联运为航司优惠政策，请以航司批复为准）。
                 <w:br/>
                 护照费用（护照的有效期至少为回程日期 +6个月以上，单国两页以上空白签证页，两国四页以上空白签证页，特别线路可能要求的有效期更长）
                 <w:br/>
                 全程单房差RMB2500（夜卧火车除外）；
                 <w:br/>
                 行程表以外行程费用；
                 <w:br/>
                 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 客人往返出境口岸的一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -1981,51 +1980,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>