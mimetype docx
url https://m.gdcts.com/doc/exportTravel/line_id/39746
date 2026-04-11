--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -678,51 +678,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 天安门广场-人民大会堂-故宫含养心殿
                 <w:br/>
-                上午：早餐后，游览世界最大的城市中心广场【天安门广场】，参观【毛主席纪念堂】（毛主席纪念堂于2026年3月16日至8月31日进行内部维修改造施工，在此期间暂停对外开放。不能入内参观改为外观，不作任何赔偿，敬请谅解！）。近观【人民英雄纪念碑】。 中国最高政治殿堂-【人民大会堂】（政治性场所,以预约到为准,如预约不上则安排外观,敬请谅解），1959年“北京十大建筑”之一，中西合璧的经典地标。殿堂级厅堂有世界最大会议厅之一，穹顶红五星灯群震撼万人大礼堂 。国宾金色大厅接待厅，金箔浮雕与水晶灯交辉 。还可以参观34个省级厅，一厅一文化地方特色省厅 。
+                上午：早餐后，游览世界最大的城市中心广场【天安门广场】，参观【毛主席纪念堂】（毛主席纪念堂于2026年3月16日至8月31日进行内部维修改造施工，在此期间暂停对外开放。不能入内参观改为外观，不作任何赔偿，敬请谅解！）。近观【人民英雄纪念碑】。 中国最高政治殿堂-【人民大会堂】（政治性场所,以预约到为准,如预约不上则安排外观，退门票成人30元/人，小孩及老人退15元/人，敬请谅解），1959年“北京十大建筑”之一，中西合璧的经典地标。殿堂级厅堂有世界最大会议厅之一，穹顶红五星灯群震撼万人大礼堂 。国宾金色大厅接待厅，金箔浮雕与水晶灯交辉 。还可以参观34个省级厅，一厅一文化地方特色省厅 。
                 <w:br/>
                 中午：【胡同禧宴】这是一家充满京味风情的特色餐厅。其装修典雅大气，环境温馨舒适。店内有经验丰富的京菜大厨坐镇，口感丰富。
                 <w:br/>
                 下午：游览【六百年紫禁城-故宫】（约2.5个小时）故宫博物馆：世界上现存规模最大、保存最完整的古代木质结构建筑群。这里的每一片琉璃瓦、每一尊石雕，都承载着24位明清皇帝的故事。从太和殿的恢弘壮丽到御花园的曲径通幽，故宫的布局暗合星象，建筑充满象征。参观经过10年保护修缮的养心殿，这里不仅是雍正至溥仪共8位皇帝的居住之所，更是清王朝的政治决策中枢。您将走进“垂帘听政”的历史现场，感受帝王起居与理政合一的独特空间布局，近距离观察清代宫廷生活的真实样貌。
                 <w:br/>
                 推荐路线：
                 <w:br/>
                 行走路线：午门→武英殿（丁香）→太和门（碧桃、榆叶梅）→太和殿→中和殿→保和殿→养心殿（杏花、西府海棠）→御花园（玉兰、杏花、海棠、紫藤、牡丹）→神武门
                 <w:br/>
                 ★特别安排：为让客人体验到更加人性化的故宫深度游之旅，我们为贵宾精心准备了无线讲解器，通过佩戴无限耳机，您可以听到导游更加清晰的讲解，深度了解故宫的历史。
                 <w:br/>
                 特别赠送：神武门观光车/摆渡车（单程，费用已含），到美术馆站点乘车。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.故宫(门票以官网为准) 每日限流，门票提前7天预约，售完为止！放票后第一时间给你抢票，若抢票失败，如未预约成功则替换为其他景区，景点替代方案最终以当团导游人员调整为准；门票差价多退少补；如客人不同意调整方案的则按照门票价格退一赔一处理）。另外需要注意：故宫景区周边无停车区域，临时上下车需步行一段距离及等候若干时间，敬请谅解。故宫为实名制请您一定要携带身份证件才能入内，如学生儿童没有身份证请带户口簿或者护照入馆。
                 <w:br/>
                 2.毛主席纪念堂政策性关闭或限流预约不上改为外观，进入毛主席纪念堂不得穿无袖上衣，不得穿拖鞋，必须随身携带身份证。这天走路较多请穿舒适鞋子和轻便服装。
                 <w:br/>
                 3.中轴（天安门，故宫一线）当天，只有美术馆一个地方能停旅游车，需步行30分钟，为减少游客步行时间，我社将协助安排游客乘坐公交或者摆渡车，游览结束后再坐摆渡车回美术馆站点乘车，费用自理，不便之处敬请谅解！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
@@ -1465,51 +1465,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>