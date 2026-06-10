--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【邂逅华山】陕西西安双飞4天丨兵马俑丨华山丨西安博物院丨丽山园铜车马丨大唐不夜城丨大秦帝国演出丨西安千古情演出行程单</w:t>
+        <w:t xml:space="preserve">【古都奇遇记】陕西西安双飞5天丨兵马俑丨铜车马深度游丨秦咸阳宫遗址公园体验考古勘探丨秦岭四宝科学公园丨大唐不夜城丨西安博物院丨体验文字奥秘秦小篆行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">一车一导</w:t>
+        <w:t xml:space="preserve">亲子优选推荐</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260318XT1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260605XT1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -227,51 +227,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -357,122 +357,128 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-西安MU6955/06:50、HU6207/07:25、HU7838/12:30、MU2312/12:35
-[...1 lines deleted...]
-                西安-广州MU2311/19:30、MU6956/22:30、ZH9224/22:00、CZ3204/21:00、最终航班以实际出票为准
+                广州-西安MU6955/06:50、CZ3201/07:15、MU2312/12:15、HU7838/12:30
+                <w:br/>
+                西安-广州MU2311/19:30、CZ3218/20:00、CZ3204/21:00、ZH9224/22:00，最终航班以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★超值赠送：价值298元/人《西安千古情演出》+《大秦帝国·铁鹰锐士》双演绎
-[...5 lines deleted...]
-                ★玩转长安：大唐不夜城（夜游天花板）+汉服穿越+大慈恩寺（大雁塔祈福）+小雁塔外观
+                ★真纯玩零自费，每团不超22人，亲子出游优选推荐
+                <w:br/>
+                ★3大硬核博物馆 倾听珍贵文物诉说千年记忆：兵马俑（世界八大奇迹）+铜车马（青铜之冠）+西安博物院（古都通史）
+                <w:br/>
+                ★沉浸式体验：
+                <w:br/>
+                了解《汉字的演变史》--体验文字奥秘秦小篆（可以带走）； 
+                <w:br/>
+                化身小小考古家，挖掘“千年宝藏”--秦咸阳宫遗址公园体验考古勘探&amp;挖掘
+                <w:br/>
+                去偶遇国宝熊猫--秦岭四宝科学公园
+                <w:br/>
+                ★梦回盛唐：钟鼓楼广场+回民街、大雁塔北广场+大唐不夜城
                 <w:br/>
                 ★贴心安排：
                 <w:br/>
-                ①赠送兵马俑+华清宫耳麦     
-[...11 lines deleted...]
-                ⑦地道美食： 大秦盛世六合宴
+                ① 赠送价值298元/人《西安千古情演出》
+                <w:br/>
+                ② 赠送兵马俑景区耳麦
+                <w:br/>
+                ③ 16周岁以下孩子赠送陕西研学手册1本 和 熊猫玩偶1个
+                <w:br/>
+                ④ 随车配备携带“百宝箱”(晕车贴、创可贴、湿巾、驱蚊水等)
+                <w:br/>
+                ⑤ 随车配备雨伞、手机充电宝、自拍杆、数据线、一次性雨衣（仅供使用）
+                <w:br/>
+                ⑥ 有奖互动--【长安诗词飞花令】 、【数字炸弹】、【DIY制作大比拼】
+                <w:br/>
+                ⑦ 24小时专车接送站服务 专车0等待
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -589,405 +595,481 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-西安（飞行时间约2小时40分钟）
+                广州-西安（飞行约2小时40分钟）
                 <w:br/>
                 于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘飞机赴古都西安，精心安排接机人员在机场提前等候客人，落地不等待，即接即走。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.请至少提前2小时抵达出发机场，自行办理登机手续；请一定留意起飞机场时间；
                 <w:br/>
                 2.抵达西安后工作人员会在机场迎接，请每位游客保证手机畅通
                 <w:br/>
                 3.今日无统一行程安排，建议您在预订时选择早班出发的航班，抵达后可在西安市区内自由活动，次日行程导游会在今晚21:00之前联系您，请注意电话保持畅通，如未收到电话或短信，请联系报名旅行社；
                 <w:br/>
                 自由活动指南：
                 <w:br/>
                 你还可以前往“柏树林”里的《青曲社》欣赏地方戏、陕派相声、脱口秀等节目！或者结伴同行的亲友相约于“南大街粉巷”里的《德福巷“咖啡茶馆”一条街》，这里“安静、热闹、中式、西式”各类型茶馆一应俱全，选择一家您喜欢的坐下吧，感受下古都丰富的夜生活。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
-                5、航班参考：广州-西安MU6955/06:50-09:55、CZ3201/07:15、HU6207/07:55-10:25、H9221/09:50、HU7838/12:30-15:10、MU2312/12:35-14:55，不得指定航班，最终航班以实际出票为准。3月底换季后航班以实时出票为准。
+                5、航班参考：广州-西安MU6955/06:50、CZ3201/07:15、ZH9221/09:55、MU2312/12:15、HU7838/12:30、MU2302/13:30、ZH9225/20:15、HU7858/20:00、MU2304/23:30，不得指定航班，最终航班以实际出票为准。
+                <w:br/>
+                6、两款住宿标准选择，不同住宿版本对应不同价格，酒店参考如下：
+                <w:br/>
+                网评3钻版（西安参考）：H酒店（西安万寿路幸福林带北地铁站店）/西安广成商旅公寓酒店(大明宫西地铁站店)  /金源精品酒店（西安三桥大庆路店）/云雅智慧酒店(西安西京医院胡家庙地铁站店)或不低于以上标准酒店
+                <w:br/>
+                网评4钻版（西安参考）：西安团结南路智选假日酒店 /西安大兴智选假日酒店  /西安城墙智选假日酒店(酒金桥美食街店)/宜尚PLUS酒店（西安汉城湖世融国际店)或不低于以上标准酒店
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安指定酒店（3钻）：广成商旅公寓酒店/兰花桦/H酒店/金源精品酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">西安指定酒店（网评3钻）：H酒店/金源精品酒店/广成商旅公寓酒店/云雅智慧酒店或不低于以上标准酒店；网评4钻版参考：西安团结南路智选假日酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                兵马俑--铜车马--华山
-[...14 lines deleted...]
-                1、不含丽山园电瓶车15元/人（根据需要自愿选择）
+                秦始皇兵马俑博物馆--体验文字奥秘秦小篆--丽山园铜车马--西安千古情
+                <w:br/>
+                早餐后，导游和司机提前在酒店等待客人，集合出发。
+                <w:br/>
+                  参观世界第八大奇迹之一的【秦始皇兵马俑博物馆】（游览约2.5小时，赠送秦始皇兵马俑博物院耳麦和讲解），这里南倚骊山，北临渭水，气势宏伟，是世界上最大的地下军事博物馆，是世界考古历史上最伟大的发现之一。
+                <w:br/>
+                 而后【体验文字奥秘秦小篆】在中国文字中，各个历史时期所形成的各种字体，有着各自鲜明的艺术特征。秦始皇统一六国后，统一文字为小篆，自此之后中国文字更加规范。让孩子们了解祖国文字的变迁，祖国优秀的汉字演变历史，祖国的文化之魂！
+                <w:br/>
+                    深度游览兵马俑【丽山园-铜车马】（不含景交15元/人），景区在秦始皇帝陵封土西侧20米处被发现，这是两乘大型彩绘铜车马，一前一后放置在一个木椁内。虽然出土的时候已被填土压碎，但原位没有大的变动，车马的构件基本齐全。这是我国考古史上发现早、体形大、保存完整的青铜车马，考古学家对其进行了修复。  
+                <w:br/>
+                下午赠送价值298元大型表演【《西安千古情》】，它是由世园集团与宋城演艺联合打造的重大文化旅游产业项目，一座长安城，半部中华史，穿越门在此带你开启穿越时空之旅。观演一小时，尽览七千年。（温馨提示：千古情表演导游有权根据预定场次灵活安排，赠送项目不参加费用不退，如因景区限流或者景区关闭则安排《驼铃传奇》普通席等其他表演，具体由地接社为准）
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、秦始皇兵马俑博物馆内设景区购物场所，非旅行社协议购物店，您可自由进出，如购物请谨慎！
+                <w:br/>
+                2、行程不含秦始皇兵马俑博物馆景区电瓶车5元/人；不含铜车马电瓶车15元/人，如需敬请自理
+                <w:br/>
+                3、赠送秦始皇兵马俑博物馆耳麦讲解（可使用，不可带走）
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：兵马俑、铜车马、大秦帝国
+                景点：兵马俑、铜车马、西安千古情演出
                 <w:br/>
                 自费项：不含兵马俑铜车马电瓶车5元/人（根据需要自愿选择），不含丽山园电瓶车15元/人（根据需要自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：大秦盛世六合宴     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">华山指定酒店（3钻）：华山都市花园、华山爱尚居、华山富润或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">西安指定酒店（网评3钻）：H酒店/金源精品酒店/广成商旅公寓酒店/云雅智慧酒店或不低于以上标准酒店；网评4钻版参考：西安团结南路智选假日酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                华山--西安千古情--大唐不夜城
-[...39 lines deleted...]
-                C.西峰往返：旺季：往返进山车80元，西峰往返索道280元/人；
+                秦咸阳宫遗址公园考古--秦岭四宝科学公园--大雁塔北广场+大唐不夜城
+                <w:br/>
+                早餐后，导游和司机提前在酒店等待客人，集合出发。
+                <w:br/>
+                前往【秦咸阳宫遗址公园】，秦咸阳宫作为秦朝的 “政治心脏”，是研究中国古代文明进程的重要坐标，直接印证了秦朝从 “王国” 向 “帝国” 的制度转型。考古发现了许多展现秦人生活的遗物，孩子们可以化身小小考古学家，体验洛阳铲、地层学讲解手铲、刷子体验，学习战国钱币挖掘，在探方中挖掘 “千年宝藏‘’。
+                <w:br/>
+                而后前往【秦岭四宝科学公园】（游览约2小时，不含景区代步景交车10元），秦岭四宝科学公园展示的动物有大熊猫、朱鹮、金丝猴、羚牛，以及2020年出生的4只大熊猫幼崽、2019年出生的4只亚成体大熊猫和世界上唯一的一只圈养棕色大熊猫“七仔”。另外，还有小熊猫、黑熊、小麂、斑羚、金雕、猫头鹰、隼、秃鹫、红腹锦鸡、雉鸡等20余种秦岭地区的动物。  
+                <w:br/>
+                 （备注：如因秦岭四宝科学公园景区未开，我社更换为其他景点）  
+                <w:br/>
+                下午返回游览音乐喷泉广场【大雁塔北广场】+【大唐不夜城 】（游览约2小时），远观相传唐僧玄奘从印度取经回国后，为了供奉和储藏梵文经典和佛像舍利等物亲自设计并督造建成的西安标志性建筑——大雁塔。【大唐不夜城 】打卡网红拍摄地--不倒翁小姐姐，欣赏真人版不倒翁的表演。
+                <w:br/>
+                【当天结束后您尽量和导游和车一起返回酒店，这边参观游客比较多，您如果自行返回可能不太好打车，如不统一集合回酒店，请自行打车返回】
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、大雁塔北广场+大唐不夜城 ，属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。
+                <w:br/>
+                2、大雁塔北广场+大唐不夜城、，属于小吃街类型，有很多售卖小吃等场所，可自由自费品尝陕西美食，因市中心交通特殊性，司机根据情况就近停车。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：华山、大唐不夜城、西安千古情演出
-[...1 lines deleted...]
-                自费项：根据需求选择乘坐方式，费用现场自理（必消其一）：A.北峰往返：旺季：往返进山车40元，北峰往返索道150元/人； B.西上北下：旺季：往返进山车60元，往返索道220元/人； C.西峰往返：旺季：往返进山车80元，西峰往返索道280元/人；
+                景点：秦咸阳宫遗址公园、秦岭四宝科学公园、大雁塔北广场、大唐不也成
+                <w:br/>
+                自费项：秦岭四宝科学公园不含景区代步景交车10元，选择性消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安指定酒店（3钻）：广成商旅公寓酒店/兰花桦/H酒店/金源精品酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">西安指定酒店（网评3钻）：H酒店/金源精品酒店/广成商旅公寓酒店/云雅智慧酒店或不低于以上标准酒店；网评4钻版参考：西安团结南路智选假日酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                西安博物院--钟鼓楼广场+回民街
+                <w:br/>
+                早餐后，导游和司机提前在酒店等待客人，集合出发。
+                <w:br/>
+                我们来到参观【西安博物院】（游览约1.5小时，不含耳麦和景区内专业讲解）（如遇西安博物馆预约满票或其他不可抗力后调整换成张学良公馆或其他博物馆）
+                <w:br/>
+                后乘车前往西安市中心地标建筑—【回民小吃街+钟鼓楼广场】（游览约90分钟）（不含登钟鼓楼，费用50/人自理）西安仿古一条街回民街，在这里可以品尝到陕西各种小吃。
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、钟鼓楼广场+回民街，属于开放性景点，属于小吃街类型主要以自由活动为主，可自由自费品尝陕西美食，司机、导游不陪同游览。
+                <w:br/>
+                2、钟鼓楼广场+回民街，因市中心交通特殊性，司机根据情况就近停车。
+                <w:br/>
+                <w:br/>
+                如您是晚班机或第5天返程，则赠送游览1-2个应季盲盒景点（此景点为赠送景点，也没核算成本，不去费用不退）：
+                <w:br/>
+                7月赠送【小寨赛格商场中心】
+                <w:br/>
+                8月赠送【小寨赛格商场中心】
+                <w:br/>
+                温馨提示：赠送应季盲盒景点，以自由参观为主，不含耳麦和讲解
+                <w:br/>
+                交通：旅游车+
+                <w:br/>
+                景点：西安博物院、钟鼓楼广场、回民街
+                <w:br/>
+                自费项：西安博物院不含耳麦和景区内专业讲解，费用参考景区挂牌价
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安指定酒店（网评3钻）：H酒店/金源精品酒店/广成商旅公寓酒店/云雅智慧酒店或不低于以上标准酒店；网评4钻版参考：西安团结南路智选假日酒店或不低于以上标准酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
                 西安-广州（飞行约2.5小时）
                 <w:br/>
-                早餐后，前往【大慈恩寺+大雁塔】(参观约1.5小时，不含登塔，登塔费用自理)，矗立一座穿越了1300多年风雨的时空坐标一-大雁塔。这里不仅是西安的标志，更是一本立体的史书，等待着您来翻阅。大慈恩寺，始建于唐代，由玄奘法师督造，曾是保存佛经、佛像与舍利的圣地。大雁塔高约64米，您不仅能触摸到唐代砖石的温度，更能俯瞰整座西安城的古今交汇。这里曾是唐代学子“雁塔题名”的荣耀之地，如今，它依然静静地诉说着玄奘西行的壮举与盛唐的繁华。您可以在寺院内感受梵音缭绕，探访佛舍利与玄奘顶骨舍利，沉浸于深厚的佛教文化之中!
-[...13 lines deleted...]
-                3、钟鼓楼广场+回民街+大唐不夜城+大雁塔北广场，因市中心交通特殊性，司机根据情况就近停车。
+                早餐后，自由活动，而后根据航班时间约定送机，结束全部旅程。
+                <w:br/>
+                12点前记得退房哦！
+                <w:br/>
+                送团司机会提前一天联系您，飞机提前3小时送，请您注意留意手机短信或电话。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、以上行程游览顺序仅供参考，如遇旅游旺季景区景点关闭、堵车、餐厅拥挤排队、高速堵车、天气、航班延误等特殊情况时，当团导游会根据实际情况适当调整行程游览顺序及时间，请游客理解并予以配合！
                 <w:br/>
                 3、如因景区通知关闭、景区限流或不可抗力原因无法游览此景点，导游有权协商更换景点或调整行程顺序。
                 <w:br/>
                 4、送团司机会提前一天联系您，飞机提前3小时送，请您注意留意手机短信或电话。
                 <w:br/>
-                5、航班信息：西安-广州MU2311/19:30、MU6956/22:30、ZH9224/22:00、CZ3204/21:00，不得指定航班，最终航班以实际出票为准。3月底换季后航班以实际出票为准。
-[...5 lines deleted...]
-                自费项：大雁塔登塔费用自理，选择性消费
+                5、航班信息：西安-广州ZH9226/07:50、HU7837/08:30、HU7857/15:30、MU2311/19:30、CZ3218/20:00、CZ3204/21:00、ZH9224/22:00、MU6956/22:30、AQ1106/23:00，不得指定航班，最终航班以实际出票为准。
+                <w:br/>
+                交通：送机一趟+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1055,67 +1137,67 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—西安往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地高档标准建设双人间（网评3钻）。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地高档/豪华标准建设双人间（即网评3钻/4钻版2选1，详细酒店参考行程描述）。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：3早2正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；当地特色美食，地道陕味体验；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。 此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...5 lines deleted...]
-                6、门票：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                3、用餐：含4早3正餐，早餐为酒店赠送（不用不退），常规正餐30元/人+1正特色餐40元/人/正，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；当地特色美食，地道陕味体验；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。 此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、用车：全程正规营运手续空调旅游车（当地5-38座车，根据人数用车，保证每人一个正座，30座以下无行李箱）；
+                <w:br/>
+                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；5人起安排优秀正规持证导游+单独司机服务；4人以下（含4人）不提供专职导游服务，由正规持证导游兼司机进行服务。
+                <w:br/>
+                6、门票：行程注明含景点第一道门票+西安千古情演出费用（不含景区内自设项目，另有约定的除外）。不含景点小门票/小交通，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、儿童：2-11周岁且1.2米以下（包含：机票、正餐、车位、导游服务、汉服体验），其他不含：（不含床位以及床位早、景点门票、西安千古情，大秦帝国，产生费用请自付景区或酒店等）
+                7、儿童：2-11周岁且1.2米以下（包含：机票、正餐、车位、导游服务、体验文字奥秘秦小篆 、东线耳麦），其他不含：（不含床位以及床位早、景点门票、西安千古情，产生费用请自付景区或酒店等）；
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，西安大部分景点均自设有购物商场（如兵马俑、大慈恩寺等景区），游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1135,70 +1217,263 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                7、12岁以下儿童不含：床位以及床位早、景点门票、西安千古情，大秦帝国-铁鹰锐士 ，产生费用请自付景区或酒店等。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                7、12岁以下儿童不含：床位以及床位早、景点门票、西安千古情 ，产生费用请自付景区或酒店等。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 9、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
-                1）、不含华山索道自费选择乘坐（费用请现场自理）：
-[...13 lines deleted...]
-                不含丽山园电瓶车15元/人（根据需要自愿选择）
+                秦始皇兵马俑博物馆电瓶车5元/人 （非必须，可根据自身身体情况，自愿选择）   
+                <w:br/>
+                骊山园电瓶车15/人 （非必须，可根据自身身体情况，自愿选择）
+                <w:br/>
+                秦岭四宝景交车10元/人（非必须，可根据自身身体情况，自愿选择）
+                <w:br/>
+                以上均为景区里的小交通费用，不属于自费项目，客人知悉。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区交通/索道费用，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                秦始皇兵马俑博物馆电瓶车5元/人 （非必须，可根据自身身体情况，自愿选择）   
+                <w:br/>
+                骊山园电瓶车15/人 （非必须，可根据自身身体情况，自愿选择）
+                <w:br/>
+                秦岭四宝景交车10元/人（非必须，可根据自身身体情况，自愿选择）
+                <w:br/>
+                以上均为景区里的小交通费用，不属于自费项目，客人知悉。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1227,141 +1502,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团5人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西安地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...41 lines deleted...]
-                日期： 日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1510,51 +1747,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1698,50 +1935,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>