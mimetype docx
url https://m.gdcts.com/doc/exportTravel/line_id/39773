--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【瑰宝中亚.免签】哈萨克斯坦+乌兹别克斯坦8天6晚|科尔塞湖|恰伦大峡谷|奇姆肯特|撒马尔罕|塔什干|丝路古城|南航广州直飞.纯玩无自费行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【瑰宝中亚.免签】哈萨克斯坦+乌兹别克斯坦8天6晚|科尔塞湖|恰伦大峡谷|奇姆肯特|撒马尔罕|塔什干|丝路古城|纯玩.南航广州直飞行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1289,55 +1289,53 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州-塔什干，阿拉木图-广州往返国际经济舱机票；
                 <w:br/>
                 2、住宿：行程所列标准酒店5晚（2人一间）+夜宿火车上1晚（(四人包厢，上下铺随机出票，不能保证铺位和联号，不保证同一车厢)）。境外无挂星制度，评核以房间装修为准；
                 <w:br/>
                 3、景点：行程表内所列的景点大门票（不含园中园）；
                 <w:br/>
                 4、巴士：行程内旅游巴士（保证每人一正座）；
                 <w:br/>
                 5、用餐：含10正餐6早餐（酒店含早餐，正餐为行程所列、不含酒水。如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿。所有餐食如自动放弃，款项恕不退还）；
                 <w:br/>
-                6、导游：当地中文导游服务（当地旅游发展起步较慢，导游服务和讲解上还有所欠缺，还请谅解）；
-[...3 lines deleted...]
-                8、赠送：每人每天1瓶矿泉水。
+                6、导游：当地中文导游基本服务费（当地旅游发展起步较慢，导游服务和讲解上还有所欠缺，还请谅解）；全程中文领队服务。
+                <w:br/>
+                7、赠送：每人每天1瓶矿泉水。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1345,51 +1343,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、中国境内联运费用：国内联运航班以申请下来的为准，费用仅为联运费用，不包含过夜住宿费；
                 <w:br/>
                 2、证件办理费用：个人护照办理费用；
                 <w:br/>
-                3、杂费￥2000元/人，报名时请与团款一并支付；
+                3、目前乌兹别克斯坦和哈萨克斯坦对中国大陆护照实行免签证。持香港护照需加收签证费500元/人（需4-5工办理电子签），持澳门护照需加收1000元/人（需7-9工办理贴纸签））（最终以国家最新政策为准）。
                 <w:br/>
                 4、团队中若出现单男单女，我司有权安排房间住宿，若客人不接受此种方式或经协调最终不能安排的，需另开单人间的客人须在出发前补单房差￥1680/人；
                 <w:br/>
                 5、景点摄影费：乌兹别克斯坦部分景点若需拍照需自行支付摄影费。
                 <w:br/>
                 6、司机导游服务超时费：80美元/小时，不足一小时按一小时计算，并须司导确认同意超时工作。
                 <w:br/>
                 7、酒店内及行程中的个人消费（例如：酒店收费项目、景区自费项目等）。
                 <w:br/>
                 8、行程中未注明的费用及非本公司所能控制或不可抗拒因素导致的特殊额外费用。（例如：受当地防疫政策的影响、交通工具延误、自然灾害等）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -1427,51 +1425,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。
+                1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。非凡假期为广东中旅品牌，此团有可能与其他旅行社招徕的旅游者联合出游。
                 <w:br/>
                 2、在不减少行程的情况下可做先后顺序的调整；以保证游览平安顺畅为准则！某些景区内部可能有商店、特产店、士多店等等，不属于本行程安排的购物店范畴，敬请知悉！
                 <w:br/>
                 3、为了保证旅游者安全，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，凡有心血管疾病、脑血管疾病、呼吸系统疾病、精神病、严重贫血病、大中型手术的恢复期病患者、孕妇及行动不便者请勿报名。如隐瞒参团发生事故，责任自负。
                 <w:br/>
                 4、所有团队机票，因个人征信问题不能乘坐飞机或出票后因个人问题不能出游，机票款不退（票款与税费不作分离）。（注：机票为实名制，不可换人不可改签不可改名字不可退票）。
                 <w:br/>
                 5、为防范安全方面的危险及旅行途中可能存在的其他相关风险事宜，本产品不接受80岁以上客人（包含）以及孕妇客人预定，敬请原谅。65岁以上老人参团，必须出示健康证明并由20岁以上成年亲属陪同，及签署免责协议书。18岁以下客人必须至少由一名成年亲属陪同方可报名，18岁以下小童出境旅游，必须带齐户口本，出生证等证件，以备在办理登机时航空公司检查。
                 <w:br/>
                 6、65岁以上包括65岁老年人报名需购买境外紧急救援医疗300,000元及以上保额的保险。请自行购买并提供保单电子版给我社！或我社可协助客人代购保险。
                 <w:br/>
                 7、杂费为总团款的一部分，如遇临时退团，需以团费+杂费=总团费为基数进行计算，敬请知悉。（备注：如遇到退团，当团费计算退团日期损定比例与旅游法同款约定有计算比例等冲突的 ，因线路的不同情况特别明确以此条款为准，敬请报名时认真阅读。）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1779,51 +1777,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>