--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -594,51 +594,58 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-丽江（约3小时航程）-（机场至市区：车程约40KM，行驶约40分钟）
                 <w:br/>
                 从您的城市出发，我们在丽江三义机场等您前来，专业工作人员带您入住酒店稍事休息，愿您以最佳精神状态迎接此次云南之旅。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.丽江市区海拔2400米，初上高原，请注意不要剧烈运动和过量饮酒，入住酒店后注意休息，做好体力储备，养足精神，为接下来的旅程做好充分的准备，在房间内休息记得将门反锁，扣上安全栓。丽江早晚温差较大，请您注意添减衣物。
                 <w:br/>
                 2.自由活动时间无车、无导游，请客人注意财产和人身安全，以免带来不必要的损失和麻烦。
                 <w:br/>
                 3.报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【特别提示】：
                 <w:br/>
                 1.往返参考航班起飞时间（06：00-23：55航班或直飞丽江或需经停）如有特殊要求，请报名前咨询前台工作人员并书面说明，如无特殊要求，我社按当天团队特惠机位安排，如无法安排，不另通知，以航空公司安排航班时间为准，不可更改；
                 <w:br/>
-                2.为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。望周知！！！
+                2.为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！
+                <w:br/>
+                <w:br/>
+                备注：
+                <w:br/>
+                ①大理云起海景酒店，如碰到酒店满房或会议满房、政府征用等因素，入住顺序会根据酒店房态做相应的调整。我社有权在不减少景点和降低服务标准的前提下对行程景点先后游览顺序进行调整，确保海景酒店用房，敬请谅解。行程中所列车程时间、游览时间仅供参考，具体以实际为准！
+                <w:br/>
+                ②大理云起海景酒店温馨提示：房间楼层将根据当日房态随机安排，只保证海景房，不支持指定楼层，感谢您的理解与支持。
                 <w:br/>
                 交通：飞机，旅游车
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -687,53 +694,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-大理（车程约150公里，行驶约2小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
                 上午：早餐后丽江前往大理后乘车前往大理，游览【双廊古镇】是适宜人居的小镇，素有“大理风光在苍洱，苍洱风光在双廊”之盛誉.玩在双廊，吃在双廊，双廊就是这样的一个美好的地方，在这一个文艺而特别的地方。
                 <w:br/>
                 后前往大理白族自治州【古法白族民俗传承手工坊】参观【大理白族建筑】瑰宝，触摸穿越时光的白族文化。
                 <w:br/>
                 体验国家级非物质文化遗产—【扎染坊】、欣赏大理白族沿袭千年的传统文化【白族三道茶歌舞表演】，品尝“一苦二甜三回味”的三道茶。
                 <w:br/>
                 行程结束之后，后前往酒店入住酒店内休息度过愉快的下午。令人向往已久的洱海让人不愿早早离去，今天下午就让我们在洱海边一次玩个够，深度体验大理洱海边的迷人风光，在洱海生态廊道，是大理S湾的终点，也是一段非常漂亮的景观路。路两侧，种满了各种植物，湖光山色与绿化景观，交相辉映，构成了一幅美丽的画卷。在这里骑行或漫步，都能感受。赠送洱海绝美海岸线体验【梦幻海湾骑行】蓝天碧海，骑着单车享受海风吹拂，一路风光旖旎，看洱海波光粼粼，湖光山色尽收眼底，感受苍山洱海间的浪漫，文艺感十足。
                 <w:br/>
                 在这里，我们还贴心为您准备了【一线海景酒店下午茶享用时间14：00-17:00】小资精致的甜点小食与特调饮品配上无敌海景，在味蕾得到满足的同时，自然景色与洱海灵气一并揽入视野，面朝大海与阳光撞个满怀，心情随之明媚，体验感满分。
                 <w:br/>
-                餐：含早中餐
-[...1 lines deleted...]
-                大理一线海景酒店海景房：云起大理海景酒店或同级
                 <w:br/>
                 备注：
                 <w:br/>
                 ①大理云起海景酒店，如碰到酒店满房或会议满房、政府征用等因素，入住顺序会根据酒店房态做相应的调整。我社有权在不减少景点和降低服务标准的前提下对行程景点先后游览顺序进行调整，确保海景酒店用房，敬请谅解。行程中所列车程时间、游览时间仅供参考，具体以实际为准！
                 <w:br/>
                 ②大理云起海景酒店温馨提示：房间楼层将根据当日房态随机安排，只保证海景房，不支持指定楼层，感谢您的理解与支持。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.提前准备好拍照各类道具、服装；各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
                 <w:br/>
                 2.大理是一个少数民族聚居的地方，请尊重当地少数民族的风俗，不要乱丢垃圾。一是为保护环境，二是尊重民族习惯。
                 <w:br/>
                 3.双廊的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：大理白族民居扎-双廊古镇-梦幻海湾骑行
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -744,51 +748,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店、云起海景酒店（马久邑店）、云起海景酒店（云途店）或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -889,51 +893,50 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香格里拉-丽江（行驶约3小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
                 上午：早餐后前往【唐卡手工绘制体验】了解藏文化，学习唐卡知识:在开始绘制之前，有专业的唐卡画师或者指导老师为你介绍唐卡的历史、文化背景、艺术特点以及绘制唐卡的基本要求和注意事项等，这有助于你更好地理解和体验唐卡艺术。
                 <w:br/>
                 下午：后前往【普达措国家公园】普达措国家公园是一个无任何污染的童话世界，湖清清，天湛蓝，林涛载水声，鸟语伴花香，一年四季景色各不相同。漫游花海草甸，走进森林成毡的净土，赏雪域高原上的美丽湖泊属都湖，观赏茂密原始森林。游【属都湖】这里有水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”。后乘车返回丽江入住酒店   
                 <w:br/>
                 餐：含早中晚餐
                 <w:br/>
-                丽江网评四钻参考酒店：丽江柏宇云龙、温德姆花园酒店、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、祥和一号、隐茂民宿、慕伦朗格或同级
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.丽江昼夜温差大、光照时间、紫外线较强，请各位贵宾注意衣服增减、防晒。丽江为少数民族聚居地，请尊重当地的风俗习惯。
                 <w:br/>
                 2.玉龙雪山温度较低、海拔较高，根据自身身体情况，若需要防寒服及氧气，可以在景区租用，费用自理。索道为实名制提前制卡，若至景区因个人原因放弃游览，无法退费，敬请谅解。玉龙雪山是景区，旅游旺季和节假日人很多，为了广大游客的安全及游览次序，排队乘索道需要一些时间，请勿拥挤，遵守秩序，文明出游。上雪山需要一定体力，在上山之前，建议带上适量红牛、巧克力之类的高热量食品，以补充能量。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：唐卡手工绘制体验-普达措
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1042,97 +1045,97 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、吉祥圆、祥和一号、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒、或不低于以上标准</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、温德姆花园酒店、吉祥圆、祥和一号、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒、或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-广州（航程约3小时）
                 <w:br/>
-                早餐后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
-[...5 lines deleted...]
-                一角深插底”的奇景。象山半壁映入水中，使黑龙潭山中有水，水中有山，山水相映，黑龙潭以其天生丽质，名列《中国名泉》、《中国风景名胜》等书。
+                早餐后前往【束河古镇】是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
+                <w:br/>
+                    体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生
+                <w:br/>
+                跟随总书记脚步前往参观【丽江现代花卉产业园区】考察点。依托丽江旅游效益和现代花卉园区区位优势，通过场景打造、设施投入、业态布局、人员引流、宣发推广等系列措施，成功推出了花海探秘民宿体验旅游线路，为游客提供了花园探秘、花艺工坊、花食体验、花市淘宝、探花感受非遗等系列旅游体验项目。
+                <w:br/>
+                   后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。感谢各位贵宾对我们工作的支持和理解，针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1344,51 +1347,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1566,51 +1569,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>