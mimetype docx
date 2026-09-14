--- v7 (2026-08-25)
+++ v8 (2026-09-14)
@@ -887,51 +887,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香格里拉-丽江（行驶约3小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
-                上午：早餐后前往【唐卡手工绘制体验】了解藏文化，学习唐卡知识:在开始绘制之前，有专业的唐卡画师或者指导老师为你介绍唐卡的历史、文化背景、艺术特点以及绘制唐卡的基本要求和注意事项等，这有助于你更好地理解和体验唐卡艺术。
+                上午：早餐后前往【坛城】了解藏文化；
                 <w:br/>
                 下午：后前往【普达措国家公园】普达措国家公园是一个无任何污染的童话世界，湖清清，天湛蓝，林涛载水声，鸟语伴花香，一年四季景色各不相同。漫游花海草甸，走进森林成毡的净土，赏雪域高原上的美丽湖泊属都湖，观赏茂密原始森林。游【属都湖】这里有水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”。后乘车返回丽江入住酒店   
                 <w:br/>
                 餐：含早中晚餐
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.丽江昼夜温差大、光照时间、紫外线较强，请各位贵宾注意衣服增减、防晒。丽江为少数民族聚居地，请尊重当地的风俗习惯。
                 <w:br/>
                 2.玉龙雪山温度较低、海拔较高，根据自身身体情况，若需要防寒服及氧气，可以在景区租用，费用自理。索道为实名制提前制卡，若至景区因个人原因放弃游览，无法退费，敬请谅解。玉龙雪山是景区，旅游旺季和节假日人很多，为了广大游客的安全及游览次序，排队乘索道需要一些时间，请勿拥挤，遵守秩序，文明出游。上雪山需要一定体力，在上山之前，建议带上适量红牛、巧克力之类的高热量食品，以补充能量。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：唐卡手工绘制体验-普达措
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1569,51 +1569,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>