--- v0 (2026-03-20)
+++ v1 (2026-10-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南欧 经典西葡】西班牙+葡萄牙11天（南航广州起止）|马德里皇宫|圣家族教堂|奎尔公园|罗卡角|8小镇巡游|2大特色美食|含全餐|含签证及服务费|升级一晚豪华酒店|巴塞罗那2晚连住|2人WIFI行程单</w:t>
+        <w:t xml:space="preserve">【Q4 南欧 经典西葡】西班牙+葡萄牙12天（南航广州起止）|马德里皇宫|圣家族教堂|奎尔公园|罗卡角|8小镇巡游|升级品味系列|3大特色美食|含全餐|含签证和司导服务费|升级一晚超豪华酒店|巴塞罗那2晚连住|2人WIFI行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202603191210HC</w:t>
+              <w:t xml:space="preserve">EU202610201210HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">11</w:t>
+              <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -410,61 +410,73 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 【经典全含】入内圣家族大教堂，奎尔公园，马德里皇宫，均含官导
                 <w:br/>
                 ★ 【网红打卡】“陆止于此，海始于斯”罗卡角
                 <w:br/>
                 ※漫游大小镇：
                 <w:br/>
                 ★【龙达】：隆达也是西班牙斗牛的发源地，这里有西班牙历史悠久的斗牛场及博物馆， 真人秀《花样姐姐》也在此取景。
                 <w:br/>
                 ★【塞戈维亚】：一座用石头写诗的中世纪之城
                 <w:br/>
                 ★【千年古城托莱多】：世界文化遗产之城，基督教、伊斯兰教和犹太教几种文明荟萃之地，因此也被誉为“三文化”名城。
                 <w:br/>
                 ★【佩尼斯科拉】：地中海上的权游秘境
                 <w:br/>
                 ★【格拉纳达】：石榴之城，阿拉伯风情的白色房屋鳞次栉比沿山而建.
                 <w:br/>
                 ★【瓦伦西亚】：古老文明与现代科学的交织碰撞，“地中海明珠”。 
                 <w:br/>
                 ★【辛特拉】人文景观与自然风光揉合在一起，难怪诗人拜伦把辛特拉喻为“灿烂伊甸园
                 <w:br/>
                 ★【米哈斯】地中海浪漫的白色小镇
                 <w:br/>
+                ★【品味系列】品有格调 · 味有匠心
+                <w:br/>
+                四大承诺：
+                <w:br/>
+                • 餐厅分级，美味可期
+                <w:br/>
+                • 所见即所得，菜品透明
+                <w:br/>
+                • 特色体验，打造旅途中的风味记忆
+                <w:br/>
+                • 服务监控，品味坚守
+                <w:br/>
                 ※美味随行，含全餐，西葡地道美食
                 <w:br/>
-                -特别安排品尝西葡地道美食：西班牙海鲜饭、葡萄牙鳕鱼餐、葡挞
+                -特别安排品尝西葡地道美食：西班牙海鲜饭、葡萄牙鳕鱼餐、亚洲自助餐、葡挞
                 <w:br/>
                 ★ 【葡式鳕鱼餐】鳕鱼是葡萄牙国菜，据说有 365 种吃法，每天吃不同的口味，一年都不带重样
                 <w:br/>
                 ★ 【西班牙海鲜饭】西班牙海鲜饭是西餐的三大名菜之一，与法国蜗牛，意大利面齐名，一定不可错过
                 <w:br/>
                 ★ 【百年葡式蛋挞】蛋挞店是全葡萄牙乃至世界最有名的，历史悠久，从 1837 年至今，坐落在贝伦区
                 <w:br/>
-                ★ 全程豪华酒店，升级1晚超豪华酒店，巴塞罗那两晚连住
+                ★ 全程豪华酒店，升级1晚超豪华，巴塞罗那两晚连住
                 <w:br/>
                 ★ 全团赠送WIFI无线上网（2人1台）， 含司机导游服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -583,166 +595,170 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-(飞机)-马德里
-[...3 lines deleted...]
-                CZ377  广州白云国际机场 T2 - 马德里巴拉哈斯机场 (MAD) 2  10:50/18:30 
+                广州
                 <w:br/>
                 ●【团队集合】,怀着轻松愉快的心情，行囊中装满无限憧憬，踏着轻快的脚步。团友指定时间自行前往机场集中，搭乘国际航班飞往欧洲。( 备注：具体集中时间，地点以出团通知书为准 。)。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">宿飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马德里-(大巴约95公里)-托莱多-(大巴约365公里)-西班牙小镇
+                广州-(飞机)-马德里-(大巴约95公里)-托莱多-(大巴约365公里)-西班牙小镇
+                <w:br/>
+                参考航班:
+                <w:br/>
+                CZ377  广州白云国际机场 T2 - 马德里巴拉哈斯机场 (MAD) 2  00:20/08:00 
                 <w:br/>
                 ●【马德里】,西班牙古老而年轻的都城，与欧洲各古都相比，16世纪才成为都城的马德里堪称年轻，但黄金时代的富足与辉煌不可小觑，其夺人气势可以在恢宏的街道、壮丽的广场与华美的宫殿城堡上窥见一斑。
                 <w:br/>
                 ●【马德里皇宫】入内（游览不少于45分钟）,皇宫又称东方宫，内部金碧辉煌，显露波旁王朝的富贵奢华，现在仍是国王接待国宾的主要场所。内部有3418个房间，每个房间都各具特色。这里保存了大量精美的油画、收藏品、兵器、瓷器、钟表、金银物品。（如临时遇国事活动关门，退门票10欧，敬请谅解）。
                 <w:br/>
                 ●【太阳门广场和零公里地标】（游览不少于30分钟）,这里是马德里大区政府所在地，是马德里至繁华的商业区之一。太阳门广场中间是“零公里地标”，它是伊比利亚半岛的正中心标志。
                 <w:br/>
+                ●【午餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：隆昌饭店
+                <w:br/>
+                参考菜单：排骨炖土豆·时蔬炒猪肉片·葱油鸡·清蒸鱼·蒜蓉青菜·炒时蔬· 蛋花汤·米饭。
+                <w:br/>
                 ●【托莱多】（游览不少于1小时）,曾经的西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着“帝国皇冠加冕过的城市”美誉小城的沧桑与美丽。
                 <w:br/>
                 ●【托莱多市政厅】外观（游览不少于15分钟）,位于市中心，具有浓厚的文艺复兴风格，毗邻法院和大教堂，17世纪建成，广场全由石头铺就，里面为古典主义风格，附近就是游客服务中心。
                 <w:br/>
                 ●【托莱多大教堂】外观（游览不少于15分钟）,哥特艺术的代表作，是当时西班牙基督教教会总教区的第一大教堂，是西班牙排名第二的大教堂。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -755,69 +771,77 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西班牙小镇-(大巴约320公里)-里斯本
                 <w:br/>
+                ●【午餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：贝伦饭店
+                <w:br/>
+                参考菜单：木耳炒猪肉·土豆炒鸡肉·虾·炒花菜·麻婆豆腐·炒时蔬·例汤·米饭。
+                <w:br/>
                 ●【里斯本】（游览不少于3小时）,葡萄牙的首都，依海而建的七丘之城，这座城市保留了大量有年代感和历史感的大航海时期建筑。
                 <w:br/>
                 ●【贝伦塔】外观（游览不少于15分钟）,世界文化遗产。里斯本的标志，这里是大航海时期的海关，是船只启航和抵达的地方。
                 <w:br/>
                 ●【航海发现纪念碑】外观（游览不少于15分钟）,葡萄牙航海纪念碑建于1960年，屹立于海旁的广场上，气势不凡，已成为葡萄牙的象征。
                 <w:br/>
                 ●【4月25日大桥】远观,这座金门大桥的“姊妹桥”,它是纪念1974年4月25日葡萄牙人民在“丁香革命”中推翻军政府，建立民主政权而建造。
                 <w:br/>
                 ●【圣热罗尼姆修道院和教堂 】外观（游览不少于15分钟）,位于葡萄牙里斯本贝伦区的一座华丽宏伟的修道院，可以说是葡萄牙全盛时期的建筑艺术珍品，为纪念葡萄牙人发现通往印度的海上航线所建。著名航海家达伽马也长眠于此。1983年与附近的贝伦塔搭档被联合国教科文组织列为世界文化遗产。
                 <w:br/>
                 ●【自由大道】（游览不少于1小时）,素有葡萄牙“香榭丽舍大道”之称，里斯本最主要的干道，两边有高档豪华大酒店、餐厅和服装店，里斯本繁华的商业街，汇聚多家奢侈品牌专卖店，有不少高级餐厅，是享用浪漫晚餐的好去处。
                 <w:br/>
                 ●【罗西奥广场】（游览不少于30分钟）,里斯本的中心。可以从这里可以步行到里斯本的各大游客必游区，往北是自由大道，可亲身体验在异国商业区慢步逛街的乐趣。
                 <w:br/>
                 ●【葡式蛋挞】,品尝百年老店葡式蛋挞。葡式蛋挞无人不知，但地道的葡式蛋挞在里斯本，味道、润滑感和酥脆感之间的平衡造就了这一天赐甜品。
                 <w:br/>
                 ●【辛特拉】（游览不少于30分钟）,联合国教科文组织将它列为世界遗产，同时还为它特意创立了一个特别的类别：“风景文化类”， 被英国浪漫主义诗人拜伦称赞它为“灿烂伊甸园”的美丽小镇。
                 <w:br/>
                 ●【罗卡角】入内（游览不少于30分钟）,里斯本西郊的海边，参观“大陆的尽头、海洋的开始”ROCA角和记载精确经纬度的纪念碑。眺望无际的大西洋，呼吸着清新的海风，令人心旷神怡。
+                <w:br/>
+                ●【晚餐】,类型：特色餐·葡萄牙 | 餐型：鳕鱼餐 | 餐厅：A Valenciana restaurant
+                <w:br/>
+                参考菜单：面包、黄油以及沙丁鱼酱·汤·烤鳕鱼配烤土豆·甜点·饮品与咖啡。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：鳕鱼餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -851,57 +875,65 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 里斯本-(大巴约465公里)-塞维利亚
                 <w:br/>
+                ●【午餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：北京城
+                <w:br/>
+                参考菜单：蘑菇炒鸡丁·清蒸鱼·红烧大虾·青椒炒牛柳·炒时蔬*2·紫菜蛋花汤·米饭。
+                <w:br/>
                 ●【塞维利亚】（游览不少于1小时30分钟）,塞维利亚是西班牙两大国粹弗朗门戈和斗牛的发源地，是一座历经西班牙荣辱的历史名城，也是世界文学名著《卡门》、《唐璜》等故事发生的地方。
                 <w:br/>
                 ●【塞维利亚大教堂】外观（游览不少于15分钟）,世界文化遗产，世界三大教堂之一，伊比利亚半岛规模居首位的大教堂。这里也是哥伦布的灵柩所在之地。
                 <w:br/>
                 ●【黄金塔】外观（游览不少于15分钟）,是西班牙辉煌航海史的见证，曾作为军事瞭望塔，并储存西班牙珍宝船队从美洲带回的贵金属。
                 <w:br/>
                 ●【塞维利亚西班牙广场】（游览不少于30分钟）,1492年，航海家哥伦布，就是从这里出发前往探险，今天我们的参观就好像回顾历史，亦如徜徉在文学与历史古迹的熏陶之中。这里也是1929年西班牙承办万国博览会的主场地，两旁有着古典的喷泉回廊。
+                <w:br/>
+                ●【晚餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：北京城
+                <w:br/>
+                参考菜单：红烧黑猪排骨·红烧鱼·爆炒鲜贝·蚝油牛肉·炒西兰花·炒时蔬·西红柿蛋花汤·米饭。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -935,55 +967,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 塞维利亚-(大巴约180公里)-龙达-(大巴约93公里)-米哈斯-(大巴约160公里)-格拉纳达
                 <w:br/>
+                ●【午餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：Restaurante  El Bandolero
+                <w:br/>
+                参考菜单：海带烧肉·鸡肉炖土豆·芹菜炒肉·洋葱炒蛋·炒时蔬*2·鸡蛋汤·米饭。
+                <w:br/>
                 ●【龙达】（游览不少于1小时）,这里是伟大的斗牛艺术的发源地，同时龙达还以将城市分成两断的地势险要的天然大峡谷而闻名遐迩。漫步龙达的大街小巷，亲身感觉当地人们悠闲自在与世无争的生活。参观著名的龙达天然断崖，踱步于连接新老城区的石桥，下方是万丈深渊，远处是无限美丽的风景。
                 <w:br/>
                 ●【龙达新桥】（游览不少于30分钟）,龙达新桥是龙达小镇的标志性建筑，桥的一端连接着龙达老城，伫立在万丈悬崖之上，给人一种惊心动魄的壮美之感。新桥由石板铺砌而成，这些石块因为经历过岁月的洗礼，所以变得像一块块黑玛瑙一样黝黑发亮。站在桥上环顾四周，视野能及的都是绵延的美丽龙达山脉。
                 <w:br/>
                 ●【米哈斯】（游览不少于1小时）,蓝天、白墙、褐色山丘为主题的米哈斯，这是座著名的阿拉伯风格旅游城镇，游人置身米哈斯山谷，可以切身体验纯正的地中海风情，令人心旷神怡。
+                <w:br/>
+                ●【晚餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：中华大酒店
+                <w:br/>
+                参考菜单：炸鸡翅·椒盐虾·红烧牛肉·番茄炒蛋·炒时蔬*2·例汤·米饭。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1017,50 +1057,54 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 格拉纳达-(大巴约400公里)-西班牙小镇
                 <w:br/>
+                ●【午餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：美食林
+                <w:br/>
+                参考菜单：回锅肉·清蒸鱼·红烧鸡翅·蚝油生菜·麻婆豆腐·炒西葫芦·紫菜蛋花汤·米饭。
+                <w:br/>
                 ●【格拉纳达】（游览不少于1小时）,穆斯林摩尔人在伊比利亚半岛上建立的摩尔王国政治文化中心，是安达卢西亚的骄傲，也是西班牙的骄傲，更是伊斯兰教徒心中的圣地。
                 <w:br/>
                 ●【阿尔拜辛】（游览不少于30分钟）,西班牙安达卢西亚城市格拉纳达的一个区，保留了狭窄而蜿蜒的中世纪摩尔街道。1984年与著名的阿尔罕布拉宫一同列为世界遗产。阿尔拜辛位于面对阿尔罕布拉宫的小山上，不少旅客到阿尔拜辛，主要是从圣尼古拉教堂的角度，来观赏阿尔罕布拉宫。 阿尔拜辛区的亮点包括阿拉伯浴室、格拉纳达考古博物馆，和修建在摩尔人清真寺遗址上的救主教堂（San Salvador）。阿尔拜辛还包含一些原来摩尔人的房子，各种餐馆，其中几条街道经营北非小吃店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
@@ -1097,50 +1141,54 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西班牙小镇-(大巴约120公里)-瓦伦西亚-(大巴约170公里)-佩尼斯科拉-(大巴约220公里)-巴塞罗那
                 <w:br/>
+                ●【午餐】,类型：特色餐·西班牙 | 餐型：海鲜饭 | 餐厅：El Forcat
+                <w:br/>
+                参考菜单：瓦伦西亚沙拉·瓦伦西亚风味海鲜饭·甜品·水。
+                <w:br/>
                 ●【瓦伦西亚】（游览不少于1小时）,瓦伦西亚是西班牙第三大城市，位于西班牙东南部，东濒大海，背靠广阔的平原，四季常青，气候宜人，被誉为“地中海西岸的一颗明珠”。
                 <w:br/>
                 ●【瓦伦西亚主教堂和塔楼】外观（游览不少于15分钟）,悠久的古建筑，经过了古罗马神庙、阿拉伯清真寺、基督教教堂的变迁过程，是西班牙这个国家历史变迁的见证。正因为如此，这座教堂也包含了罗马式、哥特式、文艺复兴、巴洛克、新古典主义等多种建筑艺术风格，非常值得观赏。
                 <w:br/>
                 ●【科学艺术城】外观（游览不少于15分钟）,西班牙未来主义建筑风格的典范，这个由瓦伦西亚本土建筑师Santiago Calatrava设计的建筑群经常被人戏称为外星建筑。
                 <w:br/>
                 ●【佩尼斯科拉】（游览不少于1小时）,三面环海，有着绝佳的看海视野，是摄影爱好者的向往之地。中世纪时曾有教皇在权利斗争后隐退于此，这里也是美剧《权利的游戏》中三大奴隶贸易港口之一弥林的拍摄地。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1187,53 +1235,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那
                 <w:br/>
                 ●【巴塞罗那】,巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平遥遥领先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
                 ●【圣家族大教堂】入内（游览不少于45分钟）,天才艺术家高迪的代表作，不仅被列入了联合国世界文化遗产，也是众多游客心目中的圣地。教堂三座立面以宏伟而协调的手法呈现，线条简洁利落，教堂门墙上的浮雕展示出圣经的故事，形同活物，教堂内部以洞穴、山脉、花草动物为灵感的设计又给教堂增添了神秘韵律，令人印象深刻。
                 <w:br/>
                 ●【奎尔公园】入内（游览不少于45分钟）,奎尔公园是巴塞罗那至耀眼的景点之一，也是高迪众多作品中关于园林设计的典范之作。这里的人工景观看上去比自然景观还要自然。色彩及线条的运用也发挥到了极致。在公园漫步将是沉浸在现实主义的绝佳方式，透过公园的高处还将看到城市全貌。
                 <w:br/>
+                ●【午餐】,类型：亚洲自助 | 餐型：自助餐 | 餐厅：Sushiko Diagonal。
+                <w:br/>
                 ●【米拉之家】外观（游览不少于15分钟）,高迪私人住宅的“封笔之作”。波浪形的外观，是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆还有宽大的窗户。
                 <w:br/>
                 ●【感恩大道】（游览不少于1小时）,感恩大街也叫格拉西亚大道,位于扩建区的中部，南起加泰罗尼亚广场，北到大格拉西亚街。这是一条名店集中的购物街。
+                <w:br/>
+                ●【晚餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：好运来
+                <w:br/>
+                参考菜单：川香口水鸡·白灼海中虾·萝卜牛腩煲·蒜蓉小白菜·雪菜炒豌豆·什锦豆芽菜·例汤·米饭。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1265,55 +1319,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那-(大巴约320公里)-萨拉戈萨
                 <w:br/>
+                ●【午餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：百乐厅
+                <w:br/>
+                参考菜单：排骨炖土豆·青椒牛肉·炸鸡翅·西红柿炒鸡蛋·麻辣豆腐·炒时蔬·玉米蟹肉汤·米饭。
+                <w:br/>
                 ●【萨拉戈萨】（游览不少于1小时）,是由奥古斯都大帝建立的罗马城市演变而来，仍保留许多古罗马时期的城墙遗址，不同时代的教堂、桥梁、钟楼、宫殿等等。
                 <w:br/>
                 ●【萨拉戈萨政府喷泉大广场】（游览不少于15分钟）,政府喷泉大广场，因广场上的皮拉尔圣母圣殿主教堂而得名。在广场两端，一端有一座西班牙著名的浪漫注意大画家弗朗西斯哥·戈雅的铜像，另一端有一座凯撒大帝铜像。
                 <w:br/>
                 ●【皮拉尔圣母基督大教堂】外观（游览不少于15分钟）,有11个圆顶的皮拉尔圣母教堂是萨拉戈萨的标志，关于它有着种种美丽的故事。最初为哥特式教堂建筑，在增建、翻修和装饰过程中局部加入了银匠式、巴洛克式等艺术式样。教堂在14世纪建造完成，中央祭坛的装饰屏风为15世纪作品，基督受难的织锦画作于15-16世纪。
+                <w:br/>
+                ●【晚餐】,类型：中式团餐 | 餐型：六菜一汤 | 餐厅：道
+                <w:br/>
+                参考菜单：去骨鸭或梅干菜肉·虾·肉丝·木耳炒鸡蛋·微辣土豆丝·炒时蔬·例汤·米饭。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1345,123 +1407,199 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                萨拉戈萨-(大巴约470公里)-塞戈维亚-(大巴约95公里)-马德里-(飞机)-广州
-[...3 lines deleted...]
-                CZ378  马德里巴拉哈斯机场 (MAD) 2 - 广州白云国际机场 T2  20:30/16:40+1 
+                萨拉戈萨-(大巴约470公里)-塞戈维亚-(大巴约95公里)-马德里
                 <w:br/>
                 ●【塞戈维亚】,塞戈维亚是是卡斯蒂利亚-莱昂自治区塞哥维亚省的省会，一座古老精致的小城，因其2000年历史的古罗马高架渠和香飘万里的烤乳猪而闻名于世，古城和高架渠一起被列为世界文化遗产。这里适合爱历史、爱建筑、爱徒步、爱慢生活的你，当然，也适合肉食爱好者。
                 <w:br/>
                 ●【塞戈维亚大教堂】外观（游览不少于15分钟）,塞戈维亚大教堂有“大教堂中的贵妇”的美誉，是西班牙修建的最后一座哥特式建筑。
                 <w:br/>
                 ●【阿尔卡萨城堡】外观（游览不少于15分钟）,童话般的阿尔卡萨城堡，坐落在塞戈维亚城边，迪士尼著名的白雪公主城堡就是以它为蓝本修建的。15世纪60年代，西班牙诸国中最重要的两个王国在该城堡内举行了历史性的婚礼，从此开始光复战争，把阿拉伯人赶出了西班牙，实现了全国统一。
                 <w:br/>
                 ●【古罗马高架引水桥】外观（游览不少于15分钟）,塞戈维亚的标志，也是迄今保护最完整的罗马帝国古迹之一，这座引水桥被用来向城市地势较高的区域汲水，全长728米，有166个桥孔，完全用巨大的石块建造，没有使用任何灰浆或水泥。
                 <w:br/>
-                ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
-                <w:br/>
                 交通：大巴 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">宿机上</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                马德里-(飞机)-广州
+                <w:br/>
+                参考航班:
+                <w:br/>
+                CZ378  马德里巴拉哈斯机场 (MAD) 2 - 广州白云国际机场 T2   10:50/6:30+1 
+                <w:br/>
+                ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
+                <w:br/>
+                交通：飞机
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">宿飞机上</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
                 ●【抵达国内】,抵达国内，护照交给导游。所有团员全程的登机卡及护照原件要交使馆/领事馆办理返程确认。销签抽查面试请团友无条件配合。(申根领事馆最新规定：团员回国内务必立即办理回程销签工作)。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1545,53 +1683,53 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	住宿：全程欧洲豪华或同等级酒店，升级任意一晚超豪华酒店：以两人一房为标准、酒店欧陆式早餐
-[...1 lines deleted...]
-                2.	用餐：行程注明所含的9个早餐 17个正餐（含2个特色餐：西班牙海鲜饭，葡萄牙鳕鱼餐，赠送葡挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                .	住宿：全程欧洲豪华级或同等级酒店，升级任意一晚超豪华：以两人一房为标准、酒店欧陆式早餐
+                <w:br/>
+                2.	用餐：行程注明所含的9个早餐 18个正餐（含3个特色餐：西班牙海鲜饭，葡萄牙鳕鱼餐，巴塞罗那自助餐，赠送葡挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
                 5.	门票：行程中所含的首道门票：圣家族大教堂（含官导）、奎尔公园（含官导）、马德里皇宫（含官导）、罗卡角、托莱多官导、龙达官导、塞戈维亚官导；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险。
                 <w:br/>
                 7.2人WIFI；
                 <w:br/>
                 8.行程所需ADS旅游签证费；
                 <w:br/>
                 9.全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1613,51 +1751,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上服务费EUR 1/人。
                 <w:br/>
-                3.单房差：酒店单人房附加费 （3500元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                3.单房差：酒店单人房附加费 （3000元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1699,51 +1837,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 预订限制
                 <w:br/>
                 此线路因服务能力有限，无法接待婴儿（2周岁以内）出行；
                 <w:br/>
                 出于安全考虑，18岁以下未成年人需要至少一名成年旅客陪同；
                 <w:br/>
                 此线路行程强度较大，请确保身体健康适宜旅游，如出行人中有80周岁(含)以上老人，须至少有1位18周岁—69周岁亲友陪同方可参团，敬请谅解！
                 <w:br/>
                 出于安全考虑，本产品不接受孕妇预订，敬请谅解！
                 <w:br/>
                 产品说明
                 <w:br/>
-                1.儿童不占床：回团当日不足5岁的儿童可以安排不占床（若您为1大1小出行，为避免打搅您和同房客人的休息，则儿童必须占床），团费可减3500元人民币。此收费提供机位、车位、餐位及行程包含的门票，不提供住宿床位及酒店早餐（儿童若占床位，则按照成人标准收费）。
+                1.儿童不占床：回团当日不足5岁的儿童可以安排不占床（若您为1大1小出行，为避免打搅您和同房客人的休息，则儿童必须占床），团费可减免床费。此收费提供机位、车位、餐位及行程包含的门票，不提供住宿床位及酒店早餐（儿童若占床位，则按照成人标准收费）。
                 <w:br/>
                 2. 自备签证或免签证参团，每人可减签证费：申根签600元人民币
                 <w:br/>
                 3.本产品为我公司包价产品，所有牵涉到的机票、酒店、用餐、景点门票等除特别说明的价格外均为一体价格，不得拆分，若遇境外景点、火车等对青少年、老人优惠或者免费4均不在此列，无法退费，敬请谅解！
                 <w:br/>
                 4.导游会根据当地的实际情况，适当调整景点游览顺序，但不得减少游览时间；
                 <w:br/>
                 5.行程中城市间的公里数为直线距离，仅作为参考；
                 <w:br/>
                 6.行程中的景点游览时间，包括步行、游船、火车、观光排队等候等时间总和。
                 <w:br/>
                 <w:br/>
                 本产品供应商为：广州华程国际旅行社有限公司，许可证号：L-GD-CJ00321，此团 15人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州华程国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州华程国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
@@ -2070,51 +2208,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>