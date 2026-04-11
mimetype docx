--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -342,51 +342,57 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考航班：出票为准</w:t>
+              <w:t xml:space="preserve">
+                参考航班（实际以出票为准）：
+                <w:br/>
+                去程  澳门-首尔仁川 NX822 起飞:08:25-抵达:13:05
+                <w:br/>
+                回程  首尔仁川-澳门 NX821 起飞:14:05-抵达:17:05
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -743,50 +749,52 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【首尔】南怡岛-小法国村-国际免税店-弘大商圈
                 <w:br/>
                 早餐后，
                 <w:br/>
                 参观【南怡岛】（包入场及来回小渡轮船，游览时间约1.5小时）。因热门韩剧《冬季恋歌》而名声大噪的南怡岛，距首尔约1个半小时左右车程，是韩国人周末度假经常会去的地方。南怡岛一年四季景色宜人，春日的暖风吹拂过韩国北汉江，为南怡岛带来一片生机盎然的景象，在风景如画的南怡岛春游踏青，也是别一番景象。岛上凡是能听到音乐的地方都在放《冬季恋歌》里面的歌曲。在这座美丽又神秘的小岛上建立起的“南怡共和国”是世界上面积大的想象国度，进入这个“国家”并不需要办理特别的入境手续，你只要在加平的南怡岛码头买票登船来到对岸，你就算真正进入了“共和国”的领域。
                 <w:br/>
                 参观【小法国村】（游览时间约40min）小法兰西是韩国少有的法国文化主题公园，也是位于韩国国内的法国文化村
                 <w:br/>
                 参观【国际免税店】（游览时间约90min）
                 <w:br/>
                 参观【弘大商圈】（游览时间约90min）集逛、吃、买一体，追星女孩的天堂，绝对的Kpop人的快乐老家！
                 <w:br/>
+                自费推荐【韩式自助烤肉】，自愿自费。
+                <w:br/>
                 后入住酒店。
                 <w:br/>
                 景点：南怡岛-小法国村-国际免税店-弘大商圈
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含     午餐：春川铁板鸡排     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -834,50 +842,52 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【首尔】韩国文化体验舘·紫菜博物馆-韩国人参专卖店-护肝宝专卖店-精品化妆品店-韩屋村-明洞步行街
                 <w:br/>
                 早餐后，
                 <w:br/>
                 参观【韩国文化体验舘·紫菜博物馆】（游览时间约60min）博物馆可以看到紫菜全部制作流程，感受制作过程的乐趣同时体验韩国传统文化。
                 <w:br/>
                 参观【韩国人参专卖店】（游览时间约90min）
                 <w:br/>
                 参观【护肝寳专卖店】（游览时间约90min）
                 <w:br/>
                 参观【精品化妆品店】（游览时间约90min）
                 <w:br/>
                 参观【韩屋村】(游览时间约40分钟) 是位于首尔的一个新型韩屋建筑群，主要由政府特批的韩屋用地组成，是一个游玩的好去处‌。
                 <w:br/>
                 参观【明洞步行街】（游览时间约120min）是韩国首尔中区的一个购物街区，是韩国的代表性时尚购物场所。深度感受韩剧的热闹与烟火气！！
+                <w:br/>
+                自费推荐【三八线】/【涂鸦秀】，自愿自费。
                 <w:br/>
                 后入住酒店。
                 <w:br/>
                 景点：韩国文化体验舘·紫菜博物馆-韩国人参专卖店-护肝宝专卖店-精品化妆品店-韩屋村-明洞步行街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含     午餐：韩式炒肉     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1032,111 +1042,109 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、往返机票，现时机税及燃油附加费；韩国团队签证费用；
                 <w:br/>
                 2、澳门关闸到澳门机场旅游车（往返接送，仅限澳门出发）；
                 <w:br/>
                 3、住宿全程网评四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
-                4、行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
+                4、行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
                 <w:br/>
                 5、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
                 <w:br/>
-                6、中文领队及中文地接导游服务
+                6、中文讲解；境外司陪人员服务费RMB600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、境外司陪人员杂费RMB600元/人；
-[...7 lines deleted...]
-                5、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1、个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2、单房差￥1280元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
+                <w:br/>
+                3、如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                4、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1680,530 +1688,258 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">韩式自助烤肉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">10人以上（含）	在自由活动时间安排</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">45 分钟</w:t>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                成行人数10人以上（含），在自由活动时间安排
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">汉江邮轮</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">45 分钟</w:t>
+              <w:t xml:space="preserve">涂鸦秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                成行人数10人以上（含），在自由活动时间安排
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">小三八线（临津阁+自由桥）</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">三八线</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参考费用（已包含门票、车费、司机费、导游服务费）
+                <w:br/>
+                成行人数10人以上（含），在自由活动时间安排
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 250.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大三八线（临津阁+自由桥+展望台）</w:t>
-[...282 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">自费说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 项目说明：
                 <w:br/>
                 1、自费活动，自愿自费原则，绝无强迫。
                 <w:br/>
                 2、自费活动在境外产生，原则上只能开具境外收据。
                 <w:br/>
                 3、上述项目参加人数若未达到约定最低参加人数的，双方同意以上项目协商条款不生效，且对双方均无约束力；
@@ -2226,161 +1962,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">境外司陪人员服务费RMB600元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2407,50 +2032,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考酒店（携程四钻）：
+                <w:br/>
+                首尔周边网评四钻酒店：卡卡奥酒店Sorae TouristHotel CACAO、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、等或同级别酒店；
+                <w:br/>
+                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
+                <w:br/>
+                <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用800元/天。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，建议住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件23公斤，手提行李7公斤（澳门航空，其他航司以航司规定为准）。
                 <w:br/>
                 6. 特别提醒：A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
                 <w:br/>
                 B.境外自由活动期间，如客人私下参加非我司安排的所有活动（特别是户外和水上活动安全、购物的品质、非法食用野生动物等等），所产生的任何后果与纠纷，由客人自负，敬请注意！
@@ -2792,51 +2424,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -3038,79 +2670,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>