--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1980,50 +1980,161 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">服务标准</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="8200" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="lineServer"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务标准</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">团费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">非中国籍护照另外加收500元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2032,89 +2143,89 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
                 参考酒店（携程四钻）：
                 <w:br/>
                 首尔周边网评四钻酒店：卡卡奥酒店Sorae TouristHotel CACAO、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、等或同级别酒店；
                 <w:br/>
                 备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
                 <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用800元/天。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，建议住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件23公斤，手提行李7公斤（澳门航空，其他航司以航司规定为准）。
                 <w:br/>
                 6. 特别提醒：A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
                 <w:br/>
                 B.境外自由活动期间，如客人私下参加非我司安排的所有活动（特别是户外和水上活动安全、购物的品质、非法食用野生动物等等），所产生的任何后果与纠纷，由客人自负，敬请注意！
                 <w:br/>
                 C.旅途中所有自费购物项目，均以自愿为原则，不涉及我公司利益。（因当地购物市场并不规范，货品真假不能保证，敬请留意！）当地导游在旅游车上销售当地旅游纪念品，客人可根据自身需求自愿购买；
                 <w:br/>
                 7.不接受孕妇报名，如有隐瞒，产生意外，旅行社不承担责任。
-                <w:br/>
-[...1 lines deleted...]
-                本产品供应商为：珠海航空国际旅行社有限公司，许可证号：L-GD-CJ00071，联系电话（座机）。此团20人成团，为保证游客如期出发，我社将与其他旅行社共同委托珠海航空国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2424,51 +2535,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2670,50 +2781,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="lineServer">
+    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>