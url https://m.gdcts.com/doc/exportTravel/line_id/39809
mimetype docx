--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GX-20260320-Ｘ</w:t>
+              <w:t xml:space="preserve">GX-20260414-Ｘ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">昌吉市-喀什地区-喀什市-英吉沙县-莎车县-喀什大巴扎</w:t>
+              <w:t xml:space="preserve">甘肃省-敦煌市-青海省-敦煌石窟文物保护中心-青海省青海湖景区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -691,73 +691,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天：西宁（车程约3.5小时）祁连天桥山（车程约3小时）冰沟丹霞-张掖
-[...1 lines deleted...]
-                早餐后，前往张掖，途经祁连大草原，祁连山脉草原上绿草如茵，草原加上雪上形成一幅色彩斑斓的画卷，抵达游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）：天桥山又名不周山，据《山海经・大荒西经》记载，因共工怒触，山体塌陷，远观如半座天桥，故名。这里海拔 3100 米，占地 7.5 平方公里，在核心区内，能欣赏到令人称奇的高原立体景观。后前往游览【冰沟丹霞】（游览约1.5小时，含门票，不含区间车25元/人）冰沟丹霞以其典型的宫殿城堡式丹霞地貌而著名。景区内的丹霞崖壁、石墙、石柱、尖峰和丘陵等地貌形态尖峭挺拔，连绵不断，气势宏伟，被誉为“天下第一奇观”。它不仅是中国干旱地区最典型的丹霞地貌，同时也是国内发育最完整、造型最奇特的丹霞地貌之一。冰沟丹霞这里的空气清新，天空湛蓝，漫步在蜿蜒曲折的栈道上，可以欣赏到如梦如幻、如诗如画的美景，令人心旷神怡。
+                西宁（车程约3.5小时）祁连天桥山（车程约3小时）张掖
+                <w:br/>
+                早餐后，前往张掖，途经祁连大草原，祁连山脉草原上绿草如茵，草原加上雪上形成一幅色彩斑斓的画卷，抵达游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）：天桥山又名不周山，据《山海经・大荒西经》记载，因共工怒触，山体塌陷，远观如半座天桥，故名。这里海拔 3100 米，占地 7.5 平方公里，在核心区内，能欣赏到令人称奇的高原立体景观。后前往张掖入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
-                2、西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒；
-[...8 lines deleted...]
-                <w:br/>
                 交通：飞机、汽车
                 <w:br/>
-                景点：【天桥山景区】【冰沟丹霞】
-[...1 lines deleted...]
-                自费项：【岗什卡雪峰】（游览约1.5小时，不含区间车25元/人）
+                景点：【天桥山景区】
+                <w:br/>
+                自费项：游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -787,96 +777,94 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第三天：张掖（车程约2.5小时）远观嘉峪关（车程约4小时）鸣沙山月牙泉-敦煌
-[...1 lines deleted...]
-                早餐后，前往敦煌，途经万里长城西起点“天下第一雄关”——【嘉峪关】（远观，不含门票），嘉峪关是举世闻名的万里长城西端险要关隘，也是长城保存完整的一座雄关。后继续前往敦煌，抵达后游览【鸣沙山、月牙泉】（游览约2.5小时，不含骆驼、滑沙，如客人需要请自行前往售票点缴费，自行前往参观）鸣沙山、月牙泉是敦煌诸多自然景观中的佼佼者，古往今来以“沙漠奇观”著称于世，被誉为“塞外风光之一绝”。月牙泉、莫高窟九层楼和莫高窟艺术景观融为一体，是敦煌城南一脉相连的“三大奇迹”，成为中国乃至世界人民向往的旅游胜地。因“泉映月而无尘”、“亘古沙不填泉，泉不涸竭”而成为奇观。鸣沙山和月牙泉是大漠戈壁中一对孪生姐妹，“山以灵而故鸣，水以神而益秀”。有“鸣沙山怡性，月牙泉洗心”之感。后入住敦煌金钻帆船沙漠露营帐篷
+                张掖（车程约1小时）冰沟丹霞（车程约2.5小时）远观嘉峪关（车程约3小时）戈壁雕塑艺术长廊（车程约1.5小时）敦煌
+                <w:br/>
+                早餐后，后前往游览【冰沟丹霞】（游览约1.5小时，含门票，不含区间车25元/人）冰沟丹霞以其典型的宫殿城堡式丹霞地貌而著名。景区内的丹霞崖壁、石墙、石柱、尖峰和丘陵等地貌形态尖峭挺拔，连绵不断，气势宏伟，被誉为“天下第一奇观”。它不仅是中国干旱地区最典型的丹霞地貌，同时也是国内发育最完整、造型最奇特的丹霞地貌之一。冰沟丹霞这里的空气清新，天空湛蓝，漫步在蜿蜒曲折的栈道上，可以欣赏到如梦如幻、如诗如画的美景，令人心旷神怡。前往敦煌，途经万里长城西起点“天下第一雄关”——【嘉峪关】（远观，不含门票），嘉峪关是举世闻名的万里长城西端险要关隘，也是长城保存完整的一座雄关。后继续前往敦煌，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，一个可爱的“乖娃娃”在甘肃瓜州戈壁滩上，不管风吹雨打都趴在那里一动不动，仿佛睡着了 似的，静静的趴在大漠之中，虽然四周有些荒凉，但却更像是一个酣睡在母亲怀抱的孩子，所以又称 他为“大地之子”。【海市蜃楼--无界】，它以丝路文明为创作背景，以榆林窟盛唐经变化中的建筑 样式为蓝本，以现代建筑材料为载体，与动态结合，重视对光的使用，有效利用沙漠光照和风力充足 的特点，将海市蜃楼这座空中楼阁，以实实在在的材质和形体构筑在沙漠之上，增加了作品在视觉表 达的丰富性、多样性。由于光线不断的变化，风力的作用，在大漠中产生众多迷人的影像。用视觉语言向世界传达千年丝路精神与文明的延续。拍照打卡后，继而乘车赴敦煌！抵达后入住敦煌沙漠鎏金帐篷帐篷
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
-[...13 lines deleted...]
-                3、因景区没有遮阳物，请注意防晒；
+                1.西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒；
+                <w:br/>
+                2.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
+                <w:br/>
+                3.沙漠大礼包部分项目因天气等原因无法体验取消的，此项不可作为投诉理由，此景点不参观无任何退费；
+                <w:br/>
+                4.途中会经过高速休息站瓜州服务区，内有当地商贩在此兜售特产和瓜果，请您谨慎选择，此处非本产品指定购物店；
+                <w:br/>
+                5.今晚入住沙漠露营帐篷（帐篷内有独立卫浴及空调），如遇当天天气不佳，如沙尘暴、下雨、刮大风等情况，则改住敦煌三钻酒店，无差价退，不变之处敬请谅解！
+                <w:br/>
+                6、沙漠活动时请保护好电子设备、摄像器材防止进沙，以免造成损失；
+                <w:br/>
+                7、骑骆驼上鞍时请注意衣裤、身体不要被装备划破，以免造成损伤；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【嘉峪关】（远观，不含门票），【鸣沙山、月牙泉】
-[...1 lines deleted...]
-                自费项：【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）
+                景点：【冰沟丹霞】，【嘉峪关】（远观，不含门票），途经打卡【戈壁雕塑艺术长廊】：【大地之子】，【海市蜃楼--无界】
+                <w:br/>
+                自费项：【冰沟丹霞】（游览约1.5小时，含门票，不含区间车25元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">敦煌金钻帆船沙漠露营帐篷或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -887,385 +875,393 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第四天：敦煌-莫高窟（车程约4小时）黑独山（车程约3小时）大柴旦
+                敦煌-莫高窟-鸣沙山月牙泉-敦煌
                 <w:br/>
                 早餐后，参观【莫高窟】（含B类票，游览约3小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价）莫高窟，俗称千佛洞，莫高窟，俗称千佛洞，坐落在河西走廊西端的敦煌。它始建于十六国的前秦时期，历经十六国、北朝、隋、唐、五代、西夏、元等历代的兴建，形成巨大的规模，有洞窟735个，壁画4.5万平方米、泥质彩塑2415尊，是世界上现存规模最大、内容最丰富的佛教艺术地。坐落在河西走廊西端的敦煌。1961年，莫高窟被中华人民共和国国务院公布为第一批全国重点文物保护单位之一。1987年，莫高窟被列为世界文化遗产。莫高窟与山西大同云冈石窟、河南洛阳龙门石窟、甘肃天水麦积山石窟并称为中国四大石窟。
                 <w:br/>
-                后前往游览【黑独山】（不含区间车60元/人，游览时间约1.5小时）如果你热爱生活这里并非寸草不生，最像月球表面的地方“青海黑独山”它是大西北茫茫群山中风光最独特的一座，纯粹的黑与白塑造了它酷似月球表面的外观。更赋予它遗世独立的特黑白交替的山峦颜色，充满中国古典水墨画的韵味。就仿佛，一座从水墨画中走出的山峰。直到如今才发现有一个叫“黑独山”的地方，它荒凉、孤寂、冷艳……游览结束后前往大柴旦入住。
+                后前往游览【鸣沙山-月牙泉】（游览约2.5小时，不含骆驼、滑沙，如客人需要请自行前往售票点缴费，自行前往参观）鸣沙山、月牙泉是敦煌诸多自然景观中的佼佼者，古往今来以“沙漠奇观”著称于世，被誉为“塞外风光之一绝”。月牙泉、莫高窟九层楼和莫高窟艺术景观融为一体，是敦煌城南一脉相连的“三大奇迹”，成为中国乃至世界人民向往的旅游胜地。因“泉映月而无尘”、“亘古沙不填泉，泉不涸竭”而成为奇观。鸣沙山和月牙泉是大漠戈壁中一对孪生姐妹，“山以灵而故鸣，水以神而益秀”。有“鸣沙山怡性，月牙泉洗心”之感。晚上可以自行前往敦煌-沙洲夜市敦煌夜市位于阳关东路，是敦煌最大的夜市，这里是丝路美食和和丝路工艺品的聚集地。因为具有鲜明的地方特色和浓郁的民俗风情，被誉为敦煌“夜景图”和“风情画”。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 莫高窟门票重要说明：
                 <w:br/>
                 1、莫高窟新政策规定前期只发放 A类正常参观票，在A类票库存（6000张）售完后才会发放B类票！
                 <w:br/>
                 本行程包含莫高窟B票，若B类应急票未发售，我社只能为游客预约A类正常参观票，游客需补138元/人的差价，感谢您的配合，给您带来不便敬请谅解！
                 <w:br/>
                 备注：A类正常票(2场数字电影+参观8个洞窟)；B类应急票(参观4个洞窟)；
                 <w:br/>
                 1、公安民警、消防救援人员，学生证、军官证等特殊优惠对象，报名请提供享受特种优惠证件。
                 <w:br/>
                 2、如莫高窟有特殊接待成无票状态或景区关闭，无法安排游览，将安排教煌莫高窟姊妹窟一西千佛洞；
                 <w:br/>
                 3、为确保参观莫高窟，导游会根据莫高窟门票实际预约时间，跟鸣沙山调整景点参观顺序，给您带来不变敬请谅解！
                 <w:br/>
                 4、高窟预约按照下单前后顺序依次进行预约，故同团中会出现预约莫高窟参观时间不一致的情况；预约成功后退票将产生手续费，具体金额参照《敦煌市物价局文件：敦价发【2015】85号》文件。
                 <w:br/>
                 5、莫高窟如同一颗渐渐褪去光华的明珠，在自然氧化和人为因素的作用下，彩塑壁画正在慢慢失去神韵，所以出于文物保护的目的，在窟穴参观时是禁止摄像设备的。
                 <w:br/>
                 ★_以上政策为政府行为，报名时请仔细阅读此条款，不能作为投诉理由！
                 <w:br/>
                 备注：此天行程，根据莫高窟约票情况，鸣沙山月牙泉/莫高窟游览顺序由导游根据订票情况调整
                 <w:br/>
                 1、沙漠活动时请保护好电子设备、摄像器材防止进沙，以免造成损失；
                 <w:br/>
                 2、骑骆驼上鞍时请注意衣裤、身体不要被装备划破，以免造成损伤；
                 <w:br/>
                 3、因景区没有遮阳物，请注意防晒；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【莫高窟】（含B类票，游览约3小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价），黑独山
-[...1 lines deleted...]
-                自费项：【黑独山】（不含区间车60元/人，游览时间约1.5小时）
+                景点：【莫高窟】，【鸣沙山-月牙泉】
+                <w:br/>
+                自费项：【莫高窟】（含B类票，游览约3小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大柴旦像素、像雅、浩宇或同级</w:t>
+              <w:t xml:space="preserve">敦煌花茎、柏颐、嘉瑞美华或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大柴旦-翡翠湖（车程约4.5小时）茶卡盐湖-茶卡镇
-[...1 lines deleted...]
-                早餐后，前往游览【翡翠湖】（含门票，不含区间车60元/人，游览时间约 1.5 小时）这片湖泊大小不等、形态迥异、深浅不一的盐池中的高浓度盐水在当地称之为“卤水”。湖区离大柴旦镇几公里。大大小小的卤池内，湖水由于矿物元素含量的不同，呈现出绿、蓝、黄、褐等色彩，在蓝天白云的映衬下，犹如一块块美玉散落在人间。后继续驱车前往水天一色的【茶卡盐湖天空壹号】（含门票，不含区间车60元/人，游览时间约1.5小时）茶卡位于青海海西蒙古族藏族自治州乌兰县茶卡镇附近，被称为“天空之镜”，就像天空的一面镜子，蓝天、白云、船只、人影都可以倒映其中。在这里时间仿佛静止了，给每一个人一场纯净的梦，日落西山，夕阳的余晖便散落在这白色的卷轴之上，湖光山色风光旖旎，景色优美。湖面上，一片洁白，容秀丽、壮美于一体，同时还被国家旅游地理杂志评为“人一生必去的55个地方”之一，在这里尽情拍摄属于你的天空之境。后前往酒店入住。
+                敦煌（车程约3.5小时）黑独山（车程约3小时）大柴旦翡翠湖-大柴旦
+                <w:br/>
+                早餐后，后前往游览【黑独山】（不含区间车60元/人，游览时间约1.5小时）如果你热爱生活这里并非寸草不生，最像月球表面的地方“青海黑独山”它是大西北茫茫群山中风光最独特的一座，纯粹的黑与白塑造了它酷似月球表面的外观。更赋予它遗世独立的特黑白交替的山峦颜色，充满中国古典水墨画的韵味。就仿佛，一座从水墨画中走出的山峰。直到如今才发现有一个叫“黑独山”的地方，它荒凉、孤寂、冷艳……游览结束后前往大柴旦入住。后前往游览【翡翠湖】（含门票，不含区间车60元/人，游览时间约 1.5 小时）这片湖泊大小不等、形态迥异、深浅不一的盐池中的高浓度盐水在当地称之为“卤水”。湖区离大柴旦镇几公里。大大小小的卤池内，湖水由于矿物元素含量的不同，呈现出绿、蓝、黄、褐等色彩，在蓝天白云的映衬下，犹如一块块美玉散落在人间。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1.至少准备一条飘逸的长裙，景区内的蓝天、白云、总体色调偏冷，建议选择红色、白色、紫色、蓝色等服饰。在冷色调的背景中，会有让人眼前一亮的效果；
+                1.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 2.一定要带上偏光墨镜，天气晴朗的时候，阳光照在盐湖上，反射很强，会对眼睛造成一定伤害；
                 <w:br/>
-                3.茶卡盐湖地区海拔约3000米，切忌剧烈运动，以免产生高原反应；
-[...4 lines deleted...]
-                <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【翡翠湖】【茶卡盐湖天空壹号】
-[...1 lines deleted...]
-                自费项：【翡翠湖】（含门票，不含区间车60元/人）【茶卡盐湖天空壹号】（含门票，不含区间车60元/人）
+                景点：【黑独山】【翡翠湖】
+                <w:br/>
+                自费项：【黑独山】（不含区间车60元/人），【翡翠湖】（含门票，不含区间车60元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">茶卡星际、君道、柏曼、银湖之星、金桔或同级</w:t>
+              <w:t xml:space="preserve">大柴旦像素酒店、像雅酒店、浩宇酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                茶卡镇（车程约2小时）青海湖·断崖（车程约3小时）西宁
-[...1 lines deleted...]
-                早餐后，前往【青海湖断崖】（游览时间约1.5小时）地处海拔3000多米的高原上，它以其陡峭的悬崖、清澈见底的湖水和壮观的日出日落而闻名于世。湖面呈现出一片碧蓝，水质清澈见底。站在崖上俯瞰湖面，仿佛置身于一个水晶般澄澈的世界。湖水与天空融为一体，构成了壮丽的画面。后返回西宁前往酒店入住。
+                大柴旦（车程约4.5小时）茶卡盐湖天空壹号-茶卡镇
+                <w:br/>
+                早餐后，后继续驱车前往水天一色的【茶卡盐湖天空壹号】（含门票，不含区间车60元/人，游览时间约1.5小时）茶卡位于青海海西蒙古族藏族自治州乌兰县茶卡镇附近，被称为“天空之镜”，就像天空的一面镜子，蓝天、白云、船只、人影都可以倒映其中。在这里时间仿佛静止了，给每一个人一场纯净的梦，日落西山，夕阳的余晖便散落在这白色的卷轴之上，湖光山色风光旖旎，景色优美。湖面上，一片洁白，容秀丽、壮美于一体，同时还被国家旅游地理杂志评为“人一生必去的55个地方”之一，在这里尽情拍摄属于你的天空之境。后前往酒店入住。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用。
                 <w:br/>
+                馨提示：
+                <w:br/>
+                1.至少准备一条飘逸的长裙，景区内的蓝天、白云、总体色调偏冷，建议选择红色、白色、紫色、蓝色等服饰。在冷色调的背景中，会有让人眼前一亮的效果；
+                <w:br/>
+                2.一定要带上偏光墨镜，天气晴朗的时候，阳光照在盐湖上，反射很强，会对眼睛造成一定伤害；
+                <w:br/>
+                3.茶卡盐湖地区海拔约3000米，切忌剧烈运动，以免产生高原反应；
+                <w:br/>
+                4.如果想深入湖中拍照，尽量带上鞋套，以免鞋底弄脏湖面或被盐水浸湿；
+                <w:br/>
+                5、由于青海湖和茶卡条件所限，酒店条件不可与城市酒店相比较，酒店综合条件较差，请知晓；
+                <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【青海湖断崖】
+                景点：【茶卡盐湖天空壹号】
+                <w:br/>
+                自费项：【茶卡盐湖天空壹号】（含门票，不含区间车60元/人），
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西宁美锦假日（北川万达）、福茵长乐或同级</w:t>
+              <w:t xml:space="preserve">茶卡星际、君道、柏曼、银湖之星、金桔或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西宁-青海省博物馆-东关清真大寺（车程约3小时）兰州
-[...1 lines deleted...]
-                早餐后，后前往【青海省博物馆】（逢周一闭馆，游览约2小时）青海省博物馆自筹备起，就致力于地方历史、民族、民俗、宗教等文物的搜集和研究，如今馆藏和各类文物已达47000余件。新馆开放以来，推出了以时代先后为排序、以实物的形式集中反映青海不同历史时期的发展概貌、又分别自成体系、各具特色的专题陈列；后前往【东关清真大寺】（游览时间约1.5小时，逢周五不开放）它始建于明朝，距今已有600多年历史，是西北四大清真寺之一，也是青海最大、最有名的清真寺。这座寺院融合了伊斯兰、汉族宫殿和藏族建筑风格，大殿庄严大气，宣礼塔高耸醒目，是多民族文化交融的典型代表。每逢主麻日、开斋节、古尔邦节，这里都会有上万穆斯林前来礼拜，场面非常壮观。后返回兰州前往酒店入住。
+                茶卡镇（车程约1.5小时）青海湖·断崖（车程约2小时）文迦牧场草原大礼包（车程约4小时）兰州
+                <w:br/>
+                早餐后，前往【青海湖断崖】（游览时间约1.5小时）地处海拔3000多米的高原上，它以其陡峭的悬崖、清澈见底的湖水和壮观的日出日落而闻名于世。湖面呈现出一片碧蓝，水质清澈见底。站在崖上俯瞰湖面，仿佛置身于一个水晶般澄澈的世界。湖水与天空融为一体，构成了壮丽的画面。后前往【文迦牧场—草原大礼包】（游玩时间约2小时）4A级景区，牧场建有红色精神与高原生态文化展馆、草原赛马竞猜盛会、二十大藏风网红拍照矩阵、藏式祈福活动、五萌乐园、餐饮中心等设施，‌在此您可以参加赛马有奖竞猜活动、感受高原独有的“速度与激情”，也可变装藏袍打卡牧场网红点引爆社交媒体，也可跟朋友们加入投壶、射箭、蹴鞠、捶丸、飞镖、大力王等草原娱乐项目，还可带小朋友与小矮马、绵羊、骏马亲密接触，纯粹体验高原文化沉浸式度假，感受浓郁的藏族风情。后返回兰州前往酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【青海省博物馆】（逢周一闭馆，游览约2小时），【东关清真大寺】（游览时间约1.5小时，逢周五不开放）
+                景点：【青海湖断崖】【文迦牧场—草原大礼包】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">兰州新区蘭颐轩、沐岚悦或同级</w:t>
+              <w:t xml:space="preserve">兰州新区兰石美仑、悦蔓酒店、瑞岭商务或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2296,50 +2292,192 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">敦煌大漠烤全羊</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">品尝舌尖美味</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 1,980.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">敦煌大漠风情宴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">最具代表敦煌特色风味菜 ，品尝舌尖美味</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 168.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -2380,53 +2518,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
                 1、本产品供应商为：广州雪之旅国际旅行社有限公司，许可证号：L-GD-100641，质检电话：020-83371233。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州雪之旅国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州雪之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前7 天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
-                9、新疆地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
-[...1 lines deleted...]
-                10、购物：新疆地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                9、敦煌和西宁是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                10、购物：西北地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
@@ -2497,100 +2635,79 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.必带证件：身份证、银行卡、部分现金。
-[...48 lines deleted...]
-                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
+                必带证件：身份证、银行卡、部分现金。
+                <w:br/>
+                1、因不可抗力因素造成团队行程更改、延误、滞留或提前结束时，旅行社可根据当时的情况协调处理，如发生费用加减，按未发生费用退还游客，超支费用由游客承担的办法处理。旅行社在旅途中有权根据实际情况对行程先后顺序作调整，但不影响原定的接待标准及游览景点；
+                <w:br/>
+                2、若游客未按照旅游合同执行，自愿放弃项目或途中取消行程或中途离团，一律视为自动放弃，我社不承担相关责任。地接费用一律不退，请游客主动签写离团证明或放弃项目证明，还需补齐团费差价。
+                <w:br/>
+                3、因当地旅游资源需要提前付款才能保留，凡确认开票后即视为确定出行，我社会及时付款。若因客人自身原因取消出行，相关责任由客人自行承担。由此产生的损失，需要客人补偿。不尽之处，敬请谅解！
+                <w:br/>
+                4、如有任何质量问题，请在当地投诉，以便我们会积极配合处理解决！团结束时请您认真填写意见单，希望通过您的意见单我们更好地监督当地的接待质量，您的意见单也将是行程中发生投诉的处理依据；
+                <w:br/>
+                5、报名时请确保自身身体健康，是否适合出行！旅游途中游客从事爬山、滑雪、骑马、漂流、游泳、攀岩等具有人身危险性的活动和自由活动时一定要根据自身的健康状况来自主决定，老人和孩子应有家人陪同不能单独活动；游客在活动期间不遵守规定、自身过错、自由活动期间内的行为或者自身疾病引起的人身和财产损失责任自负，旅行社不承担责任。
+                <w:br/>
+                6、郑重申明：1）我社不接受孕妇报名；2）若出游者有特殊病史（如：间歇性精神病、心脏病和有暴露倾向等精神疾病）；在报名时故意或刻意隐瞒，出游过程中如果出现任何问题与责任，均与旅行社、领队、导游无关，产生的任何费用均由当事人自行承担；3）70岁（含）以上老人需要提交健康证明、签署免责书以及至少一名亲属陪同参团；谢谢配合。
+                <w:br/>
+                7、出团时请务必带上有效身份证件，穿运动鞋或平底鞋（最好不要穿新皮鞋、高跟鞋和硬底鞋），请自备防晒用品，晕车药，常用的药品(预防感冒,腹泻等疾病)等；贵重物品随身携带，以免丢失，旅行社不承担责任。请不要在车内吸烟、吐痰或丢弃垃圾；旅途中不要过量饮酒，自由活动时，请结伴出行，不要走的过远，请注意保管好自己的财物，如有财物丢失，我社将协助处理。
+                <w:br/>
+                8、本团为散客拼团，贵社客人将与其他旅行社的客人合并接待，视地域情况或者委托给第三方旅行社接待。本确认单视同贵社已书面同意此操作，不再另行签定协议。
+                <w:br/>
+                9、关于购物店说明：每店停留时间约120分钟、所选每个购物店均为新疆政府、自治区税务局、自治区工商局、自治区质监局、联合审核监督制定的品牌店、绝无假货出售、假一赔十的信誉店、旅游景区内购物场所不属于旅行社安排的购物店、敬请理解！ 
+                <w:br/>
+                *退货要求：
+                <w:br/>
+                1、必须保证货品完整无损，退货时出示购物发票。
+                <w:br/>
+                2、刷卡购买货品时产生的手续费用及检验费由客人承担。
+                <w:br/>
+                3、退货必须在返程后1个月内联系我司协助办理，逾期请自行联系商家办理退货。敬请谅解。
+                <w:br/>
+                4、由于货物并非我司出售，我司仅负责协调办理，具体货物退换处理还需客人自行邮寄至商家。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2631,51 +2748,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>