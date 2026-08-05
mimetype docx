--- v4 (2026-06-19)
+++ v5 (2026-08-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯玩甘青】西北兰州双飞8天（佛山飞）丨兰州丨祁连大草原丨祁连天桥山丨冰沟丹霞丨敦煌莫高窟丨鸣沙山-月牙泉丨黑独山丨翡翠湖丨茶卡盐湖天空壹号丨青海湖·断崖丨青海省博物馆丨东关清真大寺行程单</w:t>
+        <w:t xml:space="preserve">【纯玩甘青·花盛祁连】西北兰州双飞8天丨门源圆山油菜花观花台丨门源圆山油菜花观花台丨张掖七彩丹霞丨戈壁雕塑艺术长廊丨敦煌莫高窟丨鸣沙山-月牙泉丨黑独山丨大柴旦翡翠湖丨茶卡盐湖天空壹号丨青海湖·断崖丨东关清真大寺行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GX-20260414-Ｘ</w:t>
+              <w:t xml:space="preserve">GX-20260721-Ｘ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                佛山出发：兰州往返8天：
-[...1 lines deleted...]
-                去程：佛山-兰州 KN5711/07:50-10:55；回程：兰州-佛山 KN5712/11:55-15:00
+                广州出发：兰州往返8天：
+                <w:br/>
+                去程：广州-兰州 CZ2129/08:25-11:40；回程：兰州-广州 CZ3386/18:35-21:55;
+                <w:br/>
+                去程：广州-兰州ZH8131 /07:05-10:05；回程：兰州-广州 ZH8104/20:50-00:10+1.
                 <w:br/>
                 具体航班时间和进出港口以出团通知为准（不指定）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -405,63 +407,66 @@
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ▲＜真纯玩0藏寨0景中店0擦边店·2+1豪华用车·升级2晚4钻酒店+敦煌特色沙漠露营帐篷＞
                 <w:br/>
                 <w:br/>
                 ▲✎产品亮点：
                 <w:br/>
                 ▲品质出行：100%真纯玩·0藏寨·0景中店·0擦边店
                 <w:br/>
                 ▲同声同气：广东独立成团；
                 <w:br/>
                 ▲尊享服务：16人以上精选2+1VIP豪华大巴；
                 <w:br/>
-                ▲臻选酒店：住宿全程3钻酒店+升级2晚4钻酒店+独家安排1晚敦煌金钻帆船沙漠露营帐篷；
+                ▲臻选酒店：住宿4晚3钻酒店+升级2晚4钻酒店+独家安排1晚敦煌沙漠鎏金帐篷；
                 <w:br/>
                 ▲西北美食：驴肉黄面、青海土火锅、青海藏王宴、兰州牛肉面；
                 <w:br/>
-                ▲特别赠送：沙漠大礼包：骆驼拍照打卡、 爬山、滑沙、海盗船、秋千、跷跷板；
-[...1 lines deleted...]
-                ✎景点特色：
+                ▲特别赠送：①沙漠大礼包：骆驼拍照打卡、 爬山、滑沙、海盗船、秋千、跷跷板；
+                <w:br/>
+                          ②草原大礼包：二十大藏风网红拍照矩阵、藏式角色变装体验、投壶、射箭、蹴鞠、捶丸、飞镖、大力王、草原赛马竞猜盛会、藏式祈福、萌宠乐园；
+                <w:br/>
+                <w:br/>
+                ▲✎景点特色：
                 <w:br/>
                 ▲甘青环线精品线路设计，赴一场西北之旅：
                 <w:br/>
-                ▲※祁连天桥山：南麓丹霞赤壁与北坡云杉林海相映成趣，八宝河蜿蜒穿越高山草甸，冰川遗迹与原始森林共生，呈现出 “一山观四季”的独特生态画卷。”
-[...1 lines deleted...]
-                ▲※冰沟丹霞：被誉为“天下第一奇观”
+                ▲※门源圆山油菜花观花台：登圆山极目，百里金浪铺天际，祁连雪山映花海。
+                <w:br/>
+                ▲※张掖七彩丹霞：上帝打翻的调色盘、"中国最美的七大丹霞"之一；
                 <w:br/>
                 ▲※莫高窟：全国第一批重点文物保护单位，隐身在大漠里的美术馆
                 <w:br/>
                 ▲※鸣沙山月牙泉：风夹沙而响，泉映月而无尘
                 <w:br/>
                 ▲※黑独山：墨色山峦如月球表面，被誉为"地球上最像火星的地方"
                 <w:br/>
                 ▲※茶卡盐湖天空壹号：传说中的天空之镜，一生不可错过的美景；
                 <w:br/>
                 ▲※青海湖·断崖：高原蓝宝石”感受水天相接的极致浪漫
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -588,60 +593,58 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                佛山（飞行时间约3小时）兰州
-[...5 lines deleted...]
-                如遇第一晚航班为晚班机，入住兰州新区酒店。
+                广州（飞行时间约3小时）兰州（车程约3小时）西宁-东关清真大寺
+                <w:br/>
+                搭乘参考航班前往兰州，兰州是黄河唯一穿城而过的省会城市，已有两千多年的历史，是古丝绸之路上的重镇。导游机场接机后，前往西宁，抵达游览【东关清真大寺】（游览时间约1.5小时，逢周五不开放）它始建于明朝，距今已有600多年历史，是西北四大清真寺之一，也是青海最大、最有名的清真寺。这座寺院融合了伊斯兰、汉族宫殿和藏族建筑风格，大殿庄严大气，宣礼塔高耸醒目，是多民族文化交融的典型代表。每逢主麻日、开斋节、古尔邦节，这里都会有上万穆斯林前来礼拜，场面非常壮观。抵达后入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
+                如遇到【东关清真大寺】不开放，则替换【青海省博物馆】（逢周一闭馆）
+                <w:br/>
                 1.请带齐身份证件:如身份证、学生证、老年证、军官证等！
                 <w:br/>
                 2.西北气候偏干燥，昼夜温差大，一天可能会经历四季气温，建议备齐薄中厚衣物，加厚棉衣必不可少！
                 <w:br/>
                 3.西北紫外线强，日常需注意防晒，帽子，墨镜，防晒霜请自行准备！
                 <w:br/>
                 4.西北地区海拔较高，避免剧烈运动，如有高原反应，请服用红景天缓解！
                 <w:br/>
                 5.青海甘肃地区主要以回族，藏族为主，请尊重当地少数民族的风俗和禁忌！
                 <w:br/>
                 6.西北地区住宿、餐饮条件有限，请包涵！   
                 <w:br/>
                 7.请保管好随身物品，在景区游玩时注意安全！
                 <w:br/>
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -653,99 +656,109 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西宁万玺、亚欧饭店、佳和酒店、福兴圆或同级；兰州新区蘭颐轩、沐岚悦或同级</w:t>
+              <w:t xml:space="preserve">西宁万玺、亚欧饭店、佳和酒店、福兴圆或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西宁（车程约3.5小时）祁连天桥山（车程约3小时）张掖
-[...1 lines deleted...]
-                早餐后，前往张掖，途经祁连大草原，祁连山脉草原上绿草如茵，草原加上雪上形成一幅色彩斑斓的画卷，抵达游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）：天桥山又名不周山，据《山海经・大荒西经》记载，因共工怒触，山体塌陷，远观如半座天桥，故名。这里海拔 3100 米，占地 7.5 平方公里，在核心区内，能欣赏到令人称奇的高原立体景观。后前往张掖入住酒店。
+                西宁（车程约2小时）门源圆山油菜花观花台（车程约3小时）张掖
+                <w:br/>
+                早餐后，前往【门源圆山油菜花观花台】（含门票，不含区间车20元/人，游览时间约2小时）这里是俯瞰门源油菜花海的最佳制高点，背靠祁连雪山，脚下万顷金黄铺向天际。每到盛夏时节，数十万亩油菜花连片绽放，金浪翻滚、绵延百里，雪山、蓝天、花海交相辉映，构成一幅绝美的西北田园画卷。站在圆山观景台，一眼览尽门源全景，置身花海云端，尽享大美青海的壮阔与浪漫。大家可以尽情拍照打卡，欣赏这人间限定的金色盛宴！
+                <w:br/>
+                7月1日-7月31日后行程景点更换：
+                <w:br/>
+                游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）：天桥山又名不周山，据《山海经・大荒西经》记载，因共工怒触，山体塌陷，远观如半座天桥，故名。这里海拔 3100 米，占地 7.5 平方公里，在核心区内，能欣赏到令人称奇的高原立体景观。后前往张掖入住酒店。
+                <w:br/>
+                行程说明：
+                <w:br/>
+                1、门源百里油菜花海在每年的7月-8月初为观赏期(受气候影响时间会有所变动)【门源圆山观花台】在油菜花季节，可欣赏中国壮观的油菜花海景观，云层不厚也可在此眺望岗什卡雪山；
+                <w:br/>
+                2、7月1日-7月31日出发团期前往门源圆山油菜花观花台；其余时间出发团期前往【祁连天桥山景区】
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
-                景点：【天桥山景区】
+                景点：【门源圆山油菜花观花台】【天桥山景区】
                 <w:br/>
                 自费项：游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -777,75 +790,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                张掖（车程约1小时）冰沟丹霞（车程约2.5小时）远观嘉峪关（车程约3小时）戈壁雕塑艺术长廊（车程约1.5小时）敦煌
-[...1 lines deleted...]
-                早餐后，后前往游览【冰沟丹霞】（游览约1.5小时，含门票，不含区间车25元/人）冰沟丹霞以其典型的宫殿城堡式丹霞地貌而著名。景区内的丹霞崖壁、石墙、石柱、尖峰和丘陵等地貌形态尖峭挺拔，连绵不断，气势宏伟，被誉为“天下第一奇观”。它不仅是中国干旱地区最典型的丹霞地貌，同时也是国内发育最完整、造型最奇特的丹霞地貌之一。冰沟丹霞这里的空气清新，天空湛蓝，漫步在蜿蜒曲折的栈道上，可以欣赏到如梦如幻、如诗如画的美景，令人心旷神怡。前往敦煌，途经万里长城西起点“天下第一雄关”——【嘉峪关】（远观，不含门票），嘉峪关是举世闻名的万里长城西端险要关隘，也是长城保存完整的一座雄关。后继续前往敦煌，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，一个可爱的“乖娃娃”在甘肃瓜州戈壁滩上，不管风吹雨打都趴在那里一动不动，仿佛睡着了 似的，静静的趴在大漠之中，虽然四周有些荒凉，但却更像是一个酣睡在母亲怀抱的孩子，所以又称 他为“大地之子”。【海市蜃楼--无界】，它以丝路文明为创作背景，以榆林窟盛唐经变化中的建筑 样式为蓝本，以现代建筑材料为载体，与动态结合，重视对光的使用，有效利用沙漠光照和风力充足 的特点，将海市蜃楼这座空中楼阁，以实实在在的材质和形体构筑在沙漠之上，增加了作品在视觉表 达的丰富性、多样性。由于光线不断的变化，风力的作用，在大漠中产生众多迷人的影像。用视觉语言向世界传达千年丝路精神与文明的延续。拍照打卡后，继而乘车赴敦煌！抵达后入住敦煌沙漠鎏金帐篷帐篷
+                张掖-七彩丹霞（车程约5小时）戈壁雕塑艺术长廊（车程约1.5小时）敦煌
+                <w:br/>
+                早餐后，游览【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）张掖丹霞地貌奇观形成于600万年前，位于张掖市临泽、肃南县境内，面积约510多平方公里。这里是国内唯一的丹霞地貌与彩色丘陵景观复合区，被《中国国家地理》杂志评为中国最美的七大丹霞地貌之一。准备好足够的水和干粮，游览丹霞景区。白庄子一带的窗棂式、宫殿式丹霞地貌是全国丹霞地貌精品中的精品。山岳风光、千姿百态是一景，怪石峥嵘、形象逼真又是一景；雄伟壮观、精雕细刻的窗棂宫殿群落是一景，气势宏伟、缤纷绚丽的彩色丘陵。前往敦煌，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，一个可爱的“乖娃娃”在甘肃瓜州戈壁滩上，不管风吹雨打都趴在那里一动不动，仿佛睡着了 似的，静静的趴在大漠之中，虽然四周有些荒凉，但却更像是一个酣睡在母亲怀抱的孩子，所以又称 他为“大地之子”。【海市蜃楼--无界】，它以丝路文明为创作背景，以榆林窟盛唐经变化中的建筑 样式为蓝本，以现代建筑材料为载体，与动态结合，重视对光的使用，有效利用沙漠光照和风力充足 的特点，将海市蜃楼这座空中楼阁，以实实在在的材质和形体构筑在沙漠之上，增加了作品在视觉表 达的丰富性、多样性。由于光线不断的变化，风力的作用，在大漠中产生众多迷人的影像。用视觉语言向世界传达千年丝路精神与文明的延续。拍照打卡后，继而乘车赴敦煌！抵达后入住敦煌沙漠鎏金帐篷帐篷
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒；
                 <w:br/>
                 2.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 3.沙漠大礼包部分项目因天气等原因无法体验取消的，此项不可作为投诉理由，此景点不参观无任何退费；
                 <w:br/>
                 4.途中会经过高速休息站瓜州服务区，内有当地商贩在此兜售特产和瓜果，请您谨慎选择，此处非本产品指定购物店；
                 <w:br/>
                 5.今晚入住沙漠露营帐篷（帐篷内有独立卫浴及空调），如遇当天天气不佳，如沙尘暴、下雨、刮大风等情况，则改住敦煌三钻酒店，无差价退，不变之处敬请谅解！
                 <w:br/>
                 6、沙漠活动时请保护好电子设备、摄像器材防止进沙，以免造成损失；
                 <w:br/>
                 7、骑骆驼上鞍时请注意衣裤、身体不要被装备划破，以免造成损伤；
                 <w:br/>
+                8、敦煌沙漠营地4.25号开始收费：政府收费摆渡车25/人自理
+                <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【冰沟丹霞】，【嘉峪关】（远观，不含门票），途经打卡【戈壁雕塑艺术长廊】：【大地之子】，【海市蜃楼--无界】
-[...1 lines deleted...]
-                自费项：【冰沟丹霞】（游览约1.5小时，含门票，不含区间车25元/人）
+                景点：【张掖七彩丹霞】，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，【海市蜃楼--无界】
+                <w:br/>
+                自费项：【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -934,51 +949,51 @@
                 3、因景区没有遮阳物，请注意防晒；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【莫高窟】，【鸣沙山-月牙泉】
                 <w:br/>
                 自费项：【莫高窟】（含B类票，游览约3小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">敦煌花茎、柏颐、嘉瑞美华或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1380,51 +1395,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
                 2、住宿：宿4晚网评三钻酒店+2晚网评四钻酒店+1晚独家敦煌沙漠露营帐篷。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。西北地区酒店设施无法与发达地区相比，请谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
                 3、用餐：7早7正（正餐30元/人/餐）；酒店房费含早，不用不退；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；团队低于6成人，则正餐餐费视情况在当地现退给客人，用餐由客人自理。如有特殊用餐需备注。（旅游定点餐厅，口味以西北菜为主。当地行车时间较长，全程途中用餐时间视实际情况安排，请游客提前自备零食，敬请谅解！）异地旅游可能会出现水土不服，请自备常用药品。
                 <w:br/>
                 4、用车：16人以上安排2+1陆地头等舱豪华旅游大巴（如遇旺季，第一天和最后一天接送机及走市内的景点用普通大巴车）；16人以下按人数定车型，保证每人一个正座；
                 <w:br/>
-                5、导游：当地优秀导游服务，10人（含10人）以下，司兼导；佛山机场安排送机导游；
+                5、导游：当地优秀导游服务，10人（含10人）以下，司兼导；广州机场安排送机导游；
                 <w:br/>
                 注：司机不是专业持证导游，为辅助工作人员，不做专业讲解，景区参观不陪同，送机不办理登记牌等相关事宜
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2 周岁以下婴儿费用另议；2—11周岁儿童报价含往返机票、当地旅游车费、正餐费（成人餐费半价），导服，如产生其他费用由家长现付；
                 <w:br/>
                 8、购物：全程共安排0个购物店；
                 <w:br/>
                 【温馨提示】：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1881,102 +1896,102 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 15.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">冰沟丹霞景区区间车</w:t>
+              <w:t xml:space="preserve">七彩丹霞景区区间车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区较大此项属于景区必要交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 25.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 30.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">天桥山景区区间车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2748,51 +2763,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>