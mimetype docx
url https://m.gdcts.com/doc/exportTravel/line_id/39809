--- v5 (2026-08-05)
+++ v6 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯玩甘青·花盛祁连】西北兰州双飞8天丨门源圆山油菜花观花台丨门源圆山油菜花观花台丨张掖七彩丹霞丨戈壁雕塑艺术长廊丨敦煌莫高窟丨鸣沙山-月牙泉丨黑独山丨大柴旦翡翠湖丨茶卡盐湖天空壹号丨青海湖·断崖丨东关清真大寺行程单</w:t>
+        <w:t xml:space="preserve">【纯玩甘青·赏秋季】西北兰州双飞8天丨兰州丨张掖七彩丹霞丨戈壁雕塑艺术长廊丨金塔胡杨林丨敦煌莫高窟丨鸣沙山-月牙泉丨黑独山丨大柴旦翡翠湖丨茶卡盐湖天空壹号丨青海湖·断崖丨东关清真大寺行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -347,52 +347,50 @@
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州出发：兰州往返8天：
                 <w:br/>
                 去程：广州-兰州 CZ2129/08:25-11:40；回程：兰州-广州 CZ3386/18:35-21:55;
                 <w:br/>
-                去程：广州-兰州ZH8131 /07:05-10:05；回程：兰州-广州 ZH8104/20:50-00:10+1.
-                <w:br/>
                 具体航班时间和进出港口以出团通知为准（不指定）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
@@ -411,60 +409,60 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ▲＜真纯玩0藏寨0景中店0擦边店·2+1豪华用车·升级2晚4钻酒店+敦煌特色沙漠露营帐篷＞
                 <w:br/>
                 <w:br/>
                 ▲✎产品亮点：
                 <w:br/>
                 ▲品质出行：100%真纯玩·0藏寨·0景中店·0擦边店
                 <w:br/>
                 ▲同声同气：广东独立成团；
                 <w:br/>
                 ▲尊享服务：16人以上精选2+1VIP豪华大巴；
                 <w:br/>
                 ▲臻选酒店：住宿4晚3钻酒店+升级2晚4钻酒店+独家安排1晚敦煌沙漠鎏金帐篷；
                 <w:br/>
                 ▲西北美食：驴肉黄面、青海土火锅、青海藏王宴、兰州牛肉面；
                 <w:br/>
-                ▲特别赠送：①沙漠大礼包：骆驼拍照打卡、 爬山、滑沙、海盗船、秋千、跷跷板；
+                ▲特别赠送：①沙漠大礼包：骆驼拍照打卡、爬山、滑沙、海盗船、秋千、跷跷板；
                 <w:br/>
                           ②草原大礼包：二十大藏风网红拍照矩阵、藏式角色变装体验、投壶、射箭、蹴鞠、捶丸、飞镖、大力王、草原赛马竞猜盛会、藏式祈福、萌宠乐园；
                 <w:br/>
                 <w:br/>
                 ▲✎景点特色：
                 <w:br/>
                 ▲甘青环线精品线路设计，赴一场西北之旅：
                 <w:br/>
-                ▲※门源圆山油菜花观花台：登圆山极目，百里金浪铺天际，祁连雪山映花海。
+                ▲※金塔胡杨林：极目金黄千里秀，自成一景阅沧桑；
                 <w:br/>
                 ▲※张掖七彩丹霞：上帝打翻的调色盘、"中国最美的七大丹霞"之一；
                 <w:br/>
                 ▲※莫高窟：全国第一批重点文物保护单位，隐身在大漠里的美术馆
                 <w:br/>
                 ▲※鸣沙山月牙泉：风夹沙而响，泉映月而无尘
                 <w:br/>
                 ▲※黑独山：墨色山峦如月球表面，被誉为"地球上最像火星的地方"
                 <w:br/>
                 ▲※茶卡盐湖天空壹号：传说中的天空之镜，一生不可错过的美景；
                 <w:br/>
                 ▲※青海湖·断崖：高原蓝宝石”感受水天相接的极致浪漫
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -694,73 +692,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西宁（车程约2小时）门源圆山油菜花观花台（车程约3小时）张掖
-[...11 lines deleted...]
-                2、7月1日-7月31日出发团期前往门源圆山油菜花观花台；其余时间出发团期前往【祁连天桥山景区】
+                西宁（车程约5小时）七彩丹霞-张掖
+                <w:br/>
+                早餐后，前往张掖游览【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）张掖丹霞地貌奇观形成于600万年前，位于张掖市临泽、肃南县境内，面积约510多平方公里。这里是国内唯一的丹霞地貌与彩色丘陵景观复合区，被《中国国家地理》杂志评为中国最美的七大丹霞地貌之一。准备好足够的水和干粮，游览丹霞景区。白庄子一带的窗棂式、宫殿式丹霞地貌是全国丹霞地貌精品中的精品。山岳风光、千姿百态是一景，怪石峥嵘、形象逼真又是一景；雄伟壮观、精雕细刻的窗棂宫殿群落是一景，气势宏伟、缤纷绚丽的彩色丘陵。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
-                景点：【门源圆山油菜花观花台】【天桥山景区】
-[...1 lines deleted...]
-                自费项：游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）
+                景点：【张掖七彩丹霞】
+                <w:br/>
+                自费项：【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -790,113 +778,111 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                张掖-七彩丹霞（车程约5小时）戈壁雕塑艺术长廊（车程约1.5小时）敦煌
-[...1 lines deleted...]
-                早餐后，游览【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）张掖丹霞地貌奇观形成于600万年前，位于张掖市临泽、肃南县境内，面积约510多平方公里。这里是国内唯一的丹霞地貌与彩色丘陵景观复合区，被《中国国家地理》杂志评为中国最美的七大丹霞地貌之一。准备好足够的水和干粮，游览丹霞景区。白庄子一带的窗棂式、宫殿式丹霞地貌是全国丹霞地貌精品中的精品。山岳风光、千姿百态是一景，怪石峥嵘、形象逼真又是一景；雄伟壮观、精雕细刻的窗棂宫殿群落是一景，气势宏伟、缤纷绚丽的彩色丘陵。前往敦煌，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，一个可爱的“乖娃娃”在甘肃瓜州戈壁滩上，不管风吹雨打都趴在那里一动不动，仿佛睡着了 似的，静静的趴在大漠之中，虽然四周有些荒凉，但却更像是一个酣睡在母亲怀抱的孩子，所以又称 他为“大地之子”。【海市蜃楼--无界】，它以丝路文明为创作背景，以榆林窟盛唐经变化中的建筑 样式为蓝本，以现代建筑材料为载体，与动态结合，重视对光的使用，有效利用沙漠光照和风力充足 的特点，将海市蜃楼这座空中楼阁，以实实在在的材质和形体构筑在沙漠之上，增加了作品在视觉表 达的丰富性、多样性。由于光线不断的变化，风力的作用，在大漠中产生众多迷人的影像。用视觉语言向世界传达千年丝路精神与文明的延续。拍照打卡后，继而乘车赴敦煌！抵达后入住敦煌沙漠鎏金帐篷帐篷
+                张掖（车程约3小时）金塔胡杨林（车程约4.5小时）戈壁雕塑艺术长廊（车程约1.5小时）敦煌
+                <w:br/>
+                早餐后，前往游览【金塔胡杨林】(含门票，游览时间约2小时，不含区间车20元/人)金塔县城以西的潮湖林场，为三北防护林体系的一部分，那里有着上万亩人造胡杨林。胡杨林分布密集，长势良好，规模居全省之冠，极具旅游开发价值。金秋十月的胡杨，绿色的树叶有的已经变黄，已经变黄的胡杨树，在湛蓝的天空下，在荒芜的沙漠中如阳光一般明媚灿烂，被评为甘肃省秋色最美的地方之一后乘车前往瓜州，前往敦煌，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，一个可爱的“乖娃娃”在甘肃瓜州戈壁滩上，不管风吹雨打都趴在那里一动不动，仿佛睡着了 似的，静静的趴在大漠之中，虽然四周有些荒凉，但却更像是一个酣睡在母亲怀抱的孩子，所以又称 他为“大地之子”。【海市蜃楼--无界】，它以丝路文明为创作背景，以榆林窟盛唐经变化中的建筑 样式为蓝本，以现代建筑材料为载体，与动态结合，重视对光的使用，有效利用沙漠光照和风力充足 的特点，将海市蜃楼这座空中楼阁，以实实在在的材质和形体构筑在沙漠之上，增加了作品在视觉表 达的丰富性、多样性。由于光线不断的变化，风力的作用，在大漠中产生众多迷人的影像。用视觉语言向世界传达千年丝路精神与文明的延续。拍照打卡后，继而乘车赴敦煌！抵达后入住敦煌沙漠鎏金帐篷帐篷
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒；
                 <w:br/>
                 2.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 3.沙漠大礼包部分项目因天气等原因无法体验取消的，此项不可作为投诉理由，此景点不参观无任何退费；
                 <w:br/>
                 4.途中会经过高速休息站瓜州服务区，内有当地商贩在此兜售特产和瓜果，请您谨慎选择，此处非本产品指定购物店；
                 <w:br/>
                 5.今晚入住沙漠露营帐篷（帐篷内有独立卫浴及空调），如遇当天天气不佳，如沙尘暴、下雨、刮大风等情况，则改住敦煌三钻酒店，无差价退，不变之处敬请谅解！
                 <w:br/>
                 6、沙漠活动时请保护好电子设备、摄像器材防止进沙，以免造成损失；
                 <w:br/>
                 7、骑骆驼上鞍时请注意衣裤、身体不要被装备划破，以免造成损伤；
                 <w:br/>
-                8、敦煌沙漠营地4.25号开始收费：政府收费摆渡车25/人自理
-                <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【张掖七彩丹霞】，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，【海市蜃楼--无界】
-[...1 lines deleted...]
-                自费项：【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）
+                景点：【金塔胡杨林】途经打卡【戈壁雕塑艺术长廊】：【大地之子】【海市蜃楼--无界】
+                <w:br/>
+                自费项：【金塔胡杨林】(含门票，游览时间约2小时，不含区间车20元/人)
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">敦煌金钻帆船沙漠露营帐篷或同级</w:t>
+              <w:t xml:space="preserve">敦煌沙漠鎏金帐篷或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1190,93 +1176,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                茶卡镇（车程约1.5小时）青海湖·断崖（车程约2小时）文迦牧场草原大礼包（车程约4小时）兰州
-[...1 lines deleted...]
-                早餐后，前往【青海湖断崖】（游览时间约1.5小时）地处海拔3000多米的高原上，它以其陡峭的悬崖、清澈见底的湖水和壮观的日出日落而闻名于世。湖面呈现出一片碧蓝，水质清澈见底。站在崖上俯瞰湖面，仿佛置身于一个水晶般澄澈的世界。湖水与天空融为一体，构成了壮丽的画面。后前往【文迦牧场—草原大礼包】（游玩时间约2小时）4A级景区，牧场建有红色精神与高原生态文化展馆、草原赛马竞猜盛会、二十大藏风网红拍照矩阵、藏式祈福活动、五萌乐园、餐饮中心等设施，‌在此您可以参加赛马有奖竞猜活动、感受高原独有的“速度与激情”，也可变装藏袍打卡牧场网红点引爆社交媒体，也可跟朋友们加入投壶、射箭、蹴鞠、捶丸、飞镖、大力王等草原娱乐项目，还可带小朋友与小矮马、绵羊、骏马亲密接触，纯粹体验高原文化沉浸式度假，感受浓郁的藏族风情。后返回兰州前往酒店入住。
+                茶卡镇（车程约1.5小时）青海湖·断崖（车程约2小时）文迦牧场草原大礼包（车程约4小时）兰州/西宁
+                <w:br/>
+                早餐后，前往【青海湖断崖】（游览时间约1.5小时）地处海拔3000多米的高原上，它以其陡峭的悬崖、清澈见底的湖水和壮观的日出日落而闻名于世。湖面呈现出一片碧蓝，水质清澈见底。站在崖上俯瞰湖面，仿佛置身于一个水晶般澄澈的世界。湖水与天空融为一体，构成了壮丽的画面。后前往【文迦牧场—草原大礼包】（游玩时间约2小时）4A级景区，牧场建有红色精神与高原生态文化展馆、草原赛马竞猜盛会、二十大藏风网红拍照矩阵、藏式祈福活动、五萌乐园、餐饮中心等设施，‌在此您可以参加赛马有奖竞猜活动、感受高原独有的“速度与激情”，也可变装藏袍打卡牧场网红点引爆社交媒体，也可跟朋友们加入投壶、射箭、蹴鞠、捶丸、飞镖、大力王等草原娱乐项目，还可带小朋友与小矮马、绵羊、骏马亲密接触，纯粹体验高原文化沉浸式度假，感受浓郁的藏族风情。后返回兰州/西宁前往酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【青海湖断崖】【文迦牧场—草原大礼包】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">兰州新区兰石美仑、悦蔓酒店、瑞岭商务或同级</w:t>
+              <w:t xml:space="preserve">兰州新区兰石美仑、悦蔓酒店、瑞岭商务或同级；西宁西宁丝路河畔、福茵长乐、兰迪斯或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1947,51 +1933,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 30.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">天桥山景区区间车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2763,51 +2749,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>