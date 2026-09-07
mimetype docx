--- v1 (2026-06-03)
+++ v2 (2026-09-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯玩甘青】西北兰州双飞8天（佛山飞）丨兰州丨祁连大草原丨祁连天桥山丨冰沟丹霞丨敦煌莫高窟丨鸣沙山-月牙泉丨黑独山丨翡翠湖丨茶卡盐湖天空壹号丨青海湖·断崖丨青海省博物馆丨东关清真大寺行程单</w:t>
+        <w:t xml:space="preserve">【纯玩甘青·赏秋季】西北兰州双飞8天丨兰州丨张掖七彩丹霞丨戈壁雕塑艺术长廊丨金塔胡杨林丨敦煌莫高窟丨鸣沙山-月牙泉丨黑独山丨大柴旦翡翠湖丨茶卡盐湖天空壹号丨青海湖·断崖丨东关清真大寺行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GX-20260414-Ｘ</w:t>
+              <w:t xml:space="preserve">GX-20260721-Ｘ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                佛山出发：兰州往返8天：
-[...1 lines deleted...]
-                去程：佛山-兰州 KN5711/07:50-10:55；回程：兰州-佛山 KN5712/11:55-15:00
+                广州出发：兰州往返8天：
+                <w:br/>
+                去程：广州-兰州 CZ2129/08:25-11:40；回程：兰州-广州 CZ3386/18:35-21:55;
                 <w:br/>
                 具体航班时间和进出港口以出团通知为准（不指定）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -405,63 +405,66 @@
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ▲＜真纯玩0藏寨0景中店0擦边店·2+1豪华用车·升级2晚4钻酒店+敦煌特色沙漠露营帐篷＞
                 <w:br/>
                 <w:br/>
                 ▲✎产品亮点：
                 <w:br/>
                 ▲品质出行：100%真纯玩·0藏寨·0景中店·0擦边店
                 <w:br/>
                 ▲同声同气：广东独立成团；
                 <w:br/>
                 ▲尊享服务：16人以上精选2+1VIP豪华大巴；
                 <w:br/>
-                ▲臻选酒店：住宿全程3钻酒店+升级2晚4钻酒店+独家安排1晚敦煌金钻帆船沙漠露营帐篷；
+                ▲臻选酒店：住宿4晚3钻酒店+升级2晚4钻酒店+独家安排1晚敦煌沙漠鎏金帐篷；
                 <w:br/>
                 ▲西北美食：驴肉黄面、青海土火锅、青海藏王宴、兰州牛肉面；
                 <w:br/>
-                ▲特别赠送：沙漠大礼包：骆驼拍照打卡、 爬山、滑沙、海盗船、秋千、跷跷板；
-[...1 lines deleted...]
-                ✎景点特色：
+                ▲特别赠送：①沙漠大礼包：骆驼拍照打卡、爬山、滑沙、海盗船、秋千、跷跷板；
+                <w:br/>
+                          ②草原大礼包：二十大藏风网红拍照矩阵、藏式角色变装体验、投壶、射箭、蹴鞠、捶丸、飞镖、大力王、草原赛马竞猜盛会、藏式祈福、萌宠乐园；
+                <w:br/>
+                <w:br/>
+                ▲✎景点特色：
                 <w:br/>
                 ▲甘青环线精品线路设计，赴一场西北之旅：
                 <w:br/>
-                ▲※祁连天桥山：南麓丹霞赤壁与北坡云杉林海相映成趣，八宝河蜿蜒穿越高山草甸，冰川遗迹与原始森林共生，呈现出 “一山观四季”的独特生态画卷。”
-[...1 lines deleted...]
-                ▲※冰沟丹霞：被誉为“天下第一奇观”
+                ▲※金塔胡杨林：极目金黄千里秀，自成一景阅沧桑；
+                <w:br/>
+                ▲※张掖七彩丹霞：上帝打翻的调色盘、"中国最美的七大丹霞"之一；
                 <w:br/>
                 ▲※莫高窟：全国第一批重点文物保护单位，隐身在大漠里的美术馆
                 <w:br/>
                 ▲※鸣沙山月牙泉：风夹沙而响，泉映月而无尘
                 <w:br/>
                 ▲※黑独山：墨色山峦如月球表面，被誉为"地球上最像火星的地方"
                 <w:br/>
                 ▲※茶卡盐湖天空壹号：传说中的天空之镜，一生不可错过的美景；
                 <w:br/>
                 ▲※青海湖·断崖：高原蓝宝石”感受水天相接的极致浪漫
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -588,60 +591,58 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                佛山（飞行时间约3小时）兰州
-[...5 lines deleted...]
-                如遇第一晚航班为晚班机，入住兰州新区酒店。
+                广州（飞行时间约3小时）兰州（车程约3小时）西宁-东关清真大寺
+                <w:br/>
+                搭乘参考航班前往兰州，兰州是黄河唯一穿城而过的省会城市，已有两千多年的历史，是古丝绸之路上的重镇。导游机场接机后，前往西宁，抵达游览【东关清真大寺】（游览时间约1.5小时，逢周五不开放）它始建于明朝，距今已有600多年历史，是西北四大清真寺之一，也是青海最大、最有名的清真寺。这座寺院融合了伊斯兰、汉族宫殿和藏族建筑风格，大殿庄严大气，宣礼塔高耸醒目，是多民族文化交融的典型代表。每逢主麻日、开斋节、古尔邦节，这里都会有上万穆斯林前来礼拜，场面非常壮观。抵达后入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
+                如遇到【东关清真大寺】不开放，则替换【青海省博物馆】（逢周一闭馆）
+                <w:br/>
                 1.请带齐身份证件:如身份证、学生证、老年证、军官证等！
                 <w:br/>
                 2.西北气候偏干燥，昼夜温差大，一天可能会经历四季气温，建议备齐薄中厚衣物，加厚棉衣必不可少！
                 <w:br/>
                 3.西北紫外线强，日常需注意防晒，帽子，墨镜，防晒霜请自行准备！
                 <w:br/>
                 4.西北地区海拔较高，避免剧烈运动，如有高原反应，请服用红景天缓解！
                 <w:br/>
                 5.青海甘肃地区主要以回族，藏族为主，请尊重当地少数民族的风俗和禁忌！
                 <w:br/>
                 6.西北地区住宿、餐饮条件有限，请包涵！   
                 <w:br/>
                 7.请保管好随身物品，在景区游玩时注意安全！
                 <w:br/>
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -653,101 +654,101 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西宁万玺、亚欧饭店、佳和酒店、福兴圆或同级；兰州新区蘭颐轩、沐岚悦或同级</w:t>
+              <w:t xml:space="preserve">西宁万玺、亚欧饭店、佳和酒店、福兴圆或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西宁（车程约3.5小时）祁连天桥山（车程约3小时）张掖
-[...1 lines deleted...]
-                早餐后，前往张掖，途经祁连大草原，祁连山脉草原上绿草如茵，草原加上雪上形成一幅色彩斑斓的画卷，抵达游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）：天桥山又名不周山，据《山海经・大荒西经》记载，因共工怒触，山体塌陷，远观如半座天桥，故名。这里海拔 3100 米，占地 7.5 平方公里，在核心区内，能欣赏到令人称奇的高原立体景观。后前往张掖入住酒店。
+                西宁（车程约5小时）七彩丹霞-张掖
+                <w:br/>
+                早餐后，前往张掖游览【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）张掖丹霞地貌奇观形成于600万年前，位于张掖市临泽、肃南县境内，面积约510多平方公里。这里是国内唯一的丹霞地貌与彩色丘陵景观复合区，被《中国国家地理》杂志评为中国最美的七大丹霞地貌之一。准备好足够的水和干粮，游览丹霞景区。白庄子一带的窗棂式、宫殿式丹霞地貌是全国丹霞地貌精品中的精品。山岳风光、千姿百态是一景，怪石峥嵘、形象逼真又是一景；雄伟壮观、精雕细刻的窗棂宫殿群落是一景，气势宏伟、缤纷绚丽的彩色丘陵。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
-                景点：【天桥山景区】
-[...1 lines deleted...]
-                自费项：游览【天桥山景区】（不周山）（游览约1.5小时，含门票，不含区间车60元/人）
+                景点：【张掖七彩丹霞】
+                <w:br/>
+                自费项：【张掖七彩丹霞】（游览约2小时，不含环保车38元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -777,111 +778,111 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                张掖（车程约1小时）冰沟丹霞（车程约2.5小时）远观嘉峪关（车程约3小时）戈壁雕塑艺术长廊（车程约1.5小时）敦煌
-[...1 lines deleted...]
-                早餐后，后前往游览【冰沟丹霞】（游览约1.5小时，含门票，不含区间车25元/人）冰沟丹霞以其典型的宫殿城堡式丹霞地貌而著名。景区内的丹霞崖壁、石墙、石柱、尖峰和丘陵等地貌形态尖峭挺拔，连绵不断，气势宏伟，被誉为“天下第一奇观”。它不仅是中国干旱地区最典型的丹霞地貌，同时也是国内发育最完整、造型最奇特的丹霞地貌之一。冰沟丹霞这里的空气清新，天空湛蓝，漫步在蜿蜒曲折的栈道上，可以欣赏到如梦如幻、如诗如画的美景，令人心旷神怡。前往敦煌，途经万里长城西起点“天下第一雄关”——【嘉峪关】（远观，不含门票），嘉峪关是举世闻名的万里长城西端险要关隘，也是长城保存完整的一座雄关。后继续前往敦煌，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，一个可爱的“乖娃娃”在甘肃瓜州戈壁滩上，不管风吹雨打都趴在那里一动不动，仿佛睡着了 似的，静静的趴在大漠之中，虽然四周有些荒凉，但却更像是一个酣睡在母亲怀抱的孩子，所以又称 他为“大地之子”。【海市蜃楼--无界】，它以丝路文明为创作背景，以榆林窟盛唐经变化中的建筑 样式为蓝本，以现代建筑材料为载体，与动态结合，重视对光的使用，有效利用沙漠光照和风力充足 的特点，将海市蜃楼这座空中楼阁，以实实在在的材质和形体构筑在沙漠之上，增加了作品在视觉表 达的丰富性、多样性。由于光线不断的变化，风力的作用，在大漠中产生众多迷人的影像。用视觉语言向世界传达千年丝路精神与文明的延续。拍照打卡后，继而乘车赴敦煌！抵达后入住敦煌沙漠鎏金帐篷帐篷
+                张掖（车程约3小时）金塔胡杨林（车程约4.5小时）戈壁雕塑艺术长廊（车程约1.5小时）敦煌
+                <w:br/>
+                早餐后，前往游览【金塔胡杨林】(含门票，游览时间约2小时，不含区间车20元/人)金塔县城以西的潮湖林场，为三北防护林体系的一部分，那里有着上万亩人造胡杨林。胡杨林分布密集，长势良好，规模居全省之冠，极具旅游开发价值。金秋十月的胡杨，绿色的树叶有的已经变黄，已经变黄的胡杨树，在湛蓝的天空下，在荒芜的沙漠中如阳光一般明媚灿烂，被评为甘肃省秋色最美的地方之一后乘车前往瓜州，前往敦煌，途经打卡【戈壁雕塑艺术长廊】：【大地之子】，一个可爱的“乖娃娃”在甘肃瓜州戈壁滩上，不管风吹雨打都趴在那里一动不动，仿佛睡着了 似的，静静的趴在大漠之中，虽然四周有些荒凉，但却更像是一个酣睡在母亲怀抱的孩子，所以又称 他为“大地之子”。【海市蜃楼--无界】，它以丝路文明为创作背景，以榆林窟盛唐经变化中的建筑 样式为蓝本，以现代建筑材料为载体，与动态结合，重视对光的使用，有效利用沙漠光照和风力充足 的特点，将海市蜃楼这座空中楼阁，以实实在在的材质和形体构筑在沙漠之上，增加了作品在视觉表 达的丰富性、多样性。由于光线不断的变化，风力的作用，在大漠中产生众多迷人的影像。用视觉语言向世界传达千年丝路精神与文明的延续。拍照打卡后，继而乘车赴敦煌！抵达后入住敦煌沙漠鎏金帐篷帐篷
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒；
                 <w:br/>
                 2.今日车程时间较长，建议您准备好足够电量的充电宝，并提前购买一些零食携带，在路途中享用；
                 <w:br/>
                 3.沙漠大礼包部分项目因天气等原因无法体验取消的，此项不可作为投诉理由，此景点不参观无任何退费；
                 <w:br/>
                 4.途中会经过高速休息站瓜州服务区，内有当地商贩在此兜售特产和瓜果，请您谨慎选择，此处非本产品指定购物店；
                 <w:br/>
                 5.今晚入住沙漠露营帐篷（帐篷内有独立卫浴及空调），如遇当天天气不佳，如沙尘暴、下雨、刮大风等情况，则改住敦煌三钻酒店，无差价退，不变之处敬请谅解！
                 <w:br/>
                 6、沙漠活动时请保护好电子设备、摄像器材防止进沙，以免造成损失；
                 <w:br/>
                 7、骑骆驼上鞍时请注意衣裤、身体不要被装备划破，以免造成损伤；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【冰沟丹霞】，【嘉峪关】（远观，不含门票），途经打卡【戈壁雕塑艺术长廊】：【大地之子】，【海市蜃楼--无界】
-[...1 lines deleted...]
-                自费项：【冰沟丹霞】（游览约1.5小时，含门票，不含区间车25元/人）
+                景点：【金塔胡杨林】途经打卡【戈壁雕塑艺术长廊】：【大地之子】【海市蜃楼--无界】
+                <w:br/>
+                自费项：【金塔胡杨林】(含门票，游览时间约2小时，不含区间车20元/人)
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">敦煌金钻帆船沙漠露营帐篷或同级</w:t>
+              <w:t xml:space="preserve">敦煌沙漠鎏金帐篷或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -934,51 +935,51 @@
                 3、因景区没有遮阳物，请注意防晒；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【莫高窟】，【鸣沙山-月牙泉】
                 <w:br/>
                 自费项：【莫高窟】（含B类票，游览约3小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">敦煌花茎、柏颐、嘉瑞美华或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1175,93 +1176,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                茶卡镇（车程约1.5小时）青海湖·断崖（车程约2小时）文迦牧场草原大礼包（车程约4小时）兰州
-[...1 lines deleted...]
-                早餐后，前往【青海湖断崖】（游览时间约1.5小时）地处海拔3000多米的高原上，它以其陡峭的悬崖、清澈见底的湖水和壮观的日出日落而闻名于世。湖面呈现出一片碧蓝，水质清澈见底。站在崖上俯瞰湖面，仿佛置身于一个水晶般澄澈的世界。湖水与天空融为一体，构成了壮丽的画面。后前往【文迦牧场—草原大礼包】（游玩时间约2小时）4A级景区，牧场建有红色精神与高原生态文化展馆、草原赛马竞猜盛会、二十大藏风网红拍照矩阵、藏式祈福活动、五萌乐园、餐饮中心等设施，‌在此您可以参加赛马有奖竞猜活动、感受高原独有的“速度与激情”，也可变装藏袍打卡牧场网红点引爆社交媒体，也可跟朋友们加入投壶、射箭、蹴鞠、捶丸、飞镖、大力王等草原娱乐项目，还可带小朋友与小矮马、绵羊、骏马亲密接触，纯粹体验高原文化沉浸式度假，感受浓郁的藏族风情。后返回兰州前往酒店入住。
+                茶卡镇（车程约1.5小时）青海湖·断崖（车程约2小时）文迦牧场草原大礼包（车程约4小时）兰州/西宁
+                <w:br/>
+                早餐后，前往【青海湖断崖】（游览时间约1.5小时）地处海拔3000多米的高原上，它以其陡峭的悬崖、清澈见底的湖水和壮观的日出日落而闻名于世。湖面呈现出一片碧蓝，水质清澈见底。站在崖上俯瞰湖面，仿佛置身于一个水晶般澄澈的世界。湖水与天空融为一体，构成了壮丽的画面。后前往【文迦牧场—草原大礼包】（游玩时间约2小时）4A级景区，牧场建有红色精神与高原生态文化展馆、草原赛马竞猜盛会、二十大藏风网红拍照矩阵、藏式祈福活动、五萌乐园、餐饮中心等设施，‌在此您可以参加赛马有奖竞猜活动、感受高原独有的“速度与激情”，也可变装藏袍打卡牧场网红点引爆社交媒体，也可跟朋友们加入投壶、射箭、蹴鞠、捶丸、飞镖、大力王等草原娱乐项目，还可带小朋友与小矮马、绵羊、骏马亲密接触，纯粹体验高原文化沉浸式度假，感受浓郁的藏族风情。后返回兰州/西宁前往酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【青海湖断崖】【文迦牧场—草原大礼包】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">兰州新区兰石美仑、悦蔓酒店、瑞岭商务或同级</w:t>
+              <w:t xml:space="preserve">兰州新区兰石美仑、悦蔓酒店、瑞岭商务或同级；西宁西宁丝路河畔、福茵长乐、兰迪斯或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1380,51 +1381,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
                 2、住宿：宿4晚网评三钻酒店+2晚网评四钻酒店+1晚独家敦煌沙漠露营帐篷。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。西北地区酒店设施无法与发达地区相比，请谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
                 3、用餐：7早7正（正餐30元/人/餐）；酒店房费含早，不用不退；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；团队低于6成人，则正餐餐费视情况在当地现退给客人，用餐由客人自理。如有特殊用餐需备注。（旅游定点餐厅，口味以西北菜为主。当地行车时间较长，全程途中用餐时间视实际情况安排，请游客提前自备零食，敬请谅解！）异地旅游可能会出现水土不服，请自备常用药品。
                 <w:br/>
                 4、用车：16人以上安排2+1陆地头等舱豪华旅游大巴（如遇旺季，第一天和最后一天接送机及走市内的景点用普通大巴车）；16人以下按人数定车型，保证每人一个正座；
                 <w:br/>
-                5、导游：当地优秀导游服务，10人（含10人）以下，司兼导；佛山机场安排送机导游；
+                5、导游：当地优秀导游服务，10人（含10人）以下，司兼导；广州机场安排送机导游；
                 <w:br/>
                 注：司机不是专业持证导游，为辅助工作人员，不做专业讲解，景区参观不陪同，送机不办理登记牌等相关事宜
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2 周岁以下婴儿费用另议；2—11周岁儿童报价含往返机票、当地旅游车费、正餐费（成人餐费半价），导服，如产生其他费用由家长现付；
                 <w:br/>
                 8、购物：全程共安排0个购物店；
                 <w:br/>
                 【温馨提示】：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1881,102 +1882,102 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 15.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">冰沟丹霞景区区间车</w:t>
+              <w:t xml:space="preserve">七彩丹霞景区区间车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区较大此项属于景区必要交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 25.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">天桥山景区区间车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2748,51 +2749,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>