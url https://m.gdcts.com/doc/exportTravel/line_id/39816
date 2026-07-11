--- v0 (2026-05-07)
+++ v1 (2026-07-11)
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">英国-法国-西班牙-意大利-新西兰-巴西-智利-阿根廷-摩洛哥-佛得角</w:t>
+              <w:t xml:space="preserve">英国-法国-西班牙-意大利-新西兰-巴西-智利-阿根廷</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -388,51 +388,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                126天，5大洲，25个国家和地区，45 个目的地
+                126天，5大洲，26个国家和地区，45 个目的地
                 <w:br/>
                 本次环球航线为期 122晚邮轮，将带领宾客游览遍布 25 个国家和地区的 45 个充满魅力的目的地，且将在七个必打卡目的地安排过夜停靠，宾客也可在其他港口进行岸上一日探索。本次航程长达 37,000 海里，跨越五大洲。
                 <w:br/>
                 此次与众不同的航线将两度横穿赤道，让宾客领略一天时间“失而复得”的独特体验，同时也将带领宾客探索全球各地多元的视觉、听觉、味觉与文化体验。 
                 <w:br/>
                 宾客将于 2027 年 1 月 5 日在意大利热那亚港口登船，踏上一段波澜壮阔的西行之旅，游览多样且充满新奇的目的地，全程中文领队服务，部分岸上观光中文讲解。
                 <w:br/>
                 环球航线将带领宾客探索南美洲，包括位于阿根廷南端被称为“世界尽头”的乌斯怀亚，饱览南太平洋的迷人景致，感受澳大拉西亚的独特魅力。 
                 <w:br/>
                 随后邮轮将前往夏威夷和美国西海岸，接着穿越巴拿马运河返回欧洲，并在沿途停留，带领宾客体验独特的加勒比海风情。 
                 <w:br/>
                 此次航程亮点颇多，宾客可在每个港口进行岸上一日探索，还能在布宜诺斯艾利斯、悉尼和帕皮提等地过夜停靠，感受融合自然奇观、历史地标与文化传统的难忘体验，实现环球旅行的梦想。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8681,54 +8681,218 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航
+                <w:br/>
+                早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮   住宿：邮轮
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                巴尔博亚/巴拿马城，巴拿马（靠岸08:00 离港18:00）
+                <w:br/>
+                巴拿马城是中美洲国家巴拿马的首都，也是该国政治、经济与文化中心。它最突出的特点是“现代与古老并存，连接两大洋的十字路口”。
+                <w:br/>
+                此站为邮轮公司安排行程，行程待定。
+                <w:br/>
+                早餐:邮轮   中餐：自理   晚餐：邮轮   交通：邮轮   住宿：邮轮
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
                 巴拿马运河
                 <w:br/>
                 巴拿马运河是连接大西洋和太平洋的工程奇迹，也是世界上最具标志性的航道之一。乘坐邮轮游览巴拿马运河的宾客，可在米拉弗洛雷斯船闸亲历错综复杂的水闸系统，在巴拿马运河博物馆了解运河的悠久历史。
                 <w:br/>
+                早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮   住宿：邮轮
+                <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -8741,71 +8905,73 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D104</w:t>
-[...19 lines deleted...]
-                巴拿马运河是连接大西洋和太平洋的工程奇迹，也是世界上最具标志性的航道之一。乘坐邮轮游览巴拿马运河的宾客，可在米拉弗洛雷斯船闸亲历错综复杂的水闸系统，在巴拿马运河博物馆了解运河的悠久历史。
+              <w:t xml:space="preserve">D106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航
+                <w:br/>
+                早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮   住宿：邮轮
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8819,70 +8985,396 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D105</w:t>
+              <w:t xml:space="preserve">D107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
+                海上巡航
+                <w:br/>
+                早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮   住宿：邮轮
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                拉罗曼纳，多米尼加共和国（靠岸：08:00 离港：17:00）
+                <w:br/>
+                拉罗曼纳是多米尼加共和国东南部的一座港口城市，也是该国第三大城市。它最出名的是奢华度假村Casa de Campo（坎波之家），以及坐落于此的Altos de Chavón，一个仿照16世纪地中海风格建造的艺术村，拥有露天希腊式剧场、考古博物馆和手工艺工坊。此外，拉罗曼纳周边有大型甘蔗种植园和糖厂，体现了当地的经济历史。
+                <w:br/>
+                此站为邮轮公司安排行程，行程待定。
+                <w:br/>
+                早餐:邮轮   中餐：自理   晚餐：邮轮   交通：邮轮、旅游用车   住宿：邮轮
+                <w:br/>
+                交通：邮轮、旅游用车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：自理     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                罗德城，英属维尔京群岛（靠岸：09:00 离港：20:00）
+                <w:br/>
+                罗德城是西印度群岛中英属维尔京群岛首府和最大城镇。2004 年罗德城的总人口 9,400 人。从地理条件讲，英属维尔京群岛实际上是由托尔托拉岛（Tortola）、阿内加达岛（Anegada）、 维尔京戈尔达岛（Virgin Gorda）、约斯特范代克岛（Jost Van Dyke)这四个大岛与三十二个 小岛组成。这些岛屿地质构造复杂，地貌景观丰富，有起伏不平的山岳丘陵，也有平坦宽广的礁湖沙地；有暗礁林立的激流险滩，更有风情万种的白浪沙滩。英属维尔京群岛的海岛长期以来一直被誉为世界上最美丽的岛屿和珊瑚礁之一。 
+                <w:br/>
+                此站为邮轮公司安排行程，行程待定。
+                <w:br/>
+                早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮、旅游用车   住宿：邮轮
+                <w:br/>
+                交通：邮轮、旅游用车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                菲利普斯堡，圣马丁（靠岸：08:00 离港：18:00）
+                <w:br/>
+                在西印度群岛的北部，有一座面积仅为 86 平方公里的世外桃源——圣马丁岛，是荷兰的一个海 
+                <w:br/>
+                外属地。 
+                <w:br/>
+                此站为邮轮公司安排行程，行程待定。
+                <w:br/>
+                交通：邮轮、旅游用车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
                 海上巡航日
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8897,73 +9389,465 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D106</w:t>
-[...21 lines deleted...]
-                此站为邮轮公司安排行程，行程待定。
+              <w:t xml:space="preserve">D112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                加纳利群岛，西班牙（靠岸：08:00 离港：19:00）
+                <w:br/>
+                加那利群岛作为大西洋上的璀璨明珠，由 7 个主要岛屿和一些小岛屿组成。15 世纪，加那利群岛成为西班牙至美洲海上航路不可缺少的基地，哥伦布 4 次西航的船队都在该群岛得到补给。此外，这里拥有众多绝美海滩和活火山和秀丽的自然风景，是一处景色绝美的欧洲度假胜地。 
+                <w:br/>
+                此行程为邮轮公司赠送行程，最终以邮轮公司实际安排行程为准。
+                <w:br/>
+                早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮、旅游用车   住宿：邮轮
                 <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8977,51 +9861,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D107</w:t>
+              <w:t xml:space="preserve">D118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
                 海上巡航日
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
@@ -9055,51 +9939,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D108</w:t>
+              <w:t xml:space="preserve">D119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
                 海上巡航日
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
@@ -9133,960 +10017,96 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D109</w:t>
-[...21 lines deleted...]
-                此站为邮轮公司安排行程，行程待定。
+              <w:t xml:space="preserve">D120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                伊维萨岛，西班牙（靠岸：12:00 离港：20:00）
+                <w:br/>
+                伊维萨岛是西班牙巴利阿里群岛中的一座岛屿，位于地中海西部。它因世界级的电子音乐夜生活而闻名，同时也拥有联合国教科文组织世界遗产—达尔特·维拉（Dalt Vila）古城，是地中海文明与现代潮流交织的独特目的地。
+                <w:br/>
+                此行程为邮轮公司赠送行程，最终以邮轮公司实际安排行程为准。
+                <w:br/>
+                早餐:邮轮   中餐：自理   晚餐：邮轮   交通：邮轮、旅游用车   住宿：邮轮
                 <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
-[...865 lines deleted...]
-              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：自理     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -10818,50 +10838,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                团款支付条款
+                <w:br/>
+                1、预定首日需支付占位费80000元/人；
+                <w:br/>
+                2、船票全额付款日：邮轮启航前100日付清全款；
+                <w:br/>
+                预定取消条款
+                <w:br/>
                 1、本产品预定生效后，若取消行程将会扣除相关违约金。
                 <w:br/>
                 距离开航时间                具体罚金 
                 <w:br/>
                 开航前 90 天或更长          总额的 15% 
                 <w:br/>
                 开航前 89 天-开航前 10 天   总额的 75% 
                 <w:br/>
                 开航前 9 天-开航前 0 天     总额的 100%
                 <w:br/>
                 2、以上扣款日期不含双休日及法定假日；
                 <w:br/>
                 3、所有责罚日期如遇周末及国家假日自动提前至可工作日；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
@@ -11136,51 +11164,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>