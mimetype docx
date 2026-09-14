--- v1 (2026-07-11)
+++ v2 (2026-09-14)
@@ -7501,56 +7501,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                火奴鲁鲁 夏威夷，美国（靠岸：07:00 离港：18:00）
-[...1 lines deleted...]
-                Honolulu 这座坐落于夏威夷州瓦胡岛上的城市，不仅作为檀香山市和檀香山县的县治，更是夏威夷的文化、经济和军事中心。这里也汇聚了多样的东西方文化、美食和传统，使得人们在领略自然风光的同时，也能深入体验到这座城市的独特魅力。 
+                火奴鲁鲁 夏威夷，美国（靠岸：07:00 离港：****）
+                <w:br/>
+                Honolulu 这座坐落于夏威夷州瓦胡岛上的城市，不仅作为檀香山市和檀香山县的县治，更是夏威夷的文化、经济和军事中心。这里也汇聚了多样的东西方文化、美食和传统，使得人们在领略自然风光的同时，也能深入体验到这座城市的独特魅力。
+                <w:br/>
                 <w:br/>
                 此行程为邮轮公司赠送行程，最终以邮轮公司实际安排行程为准。
                 <w:br/>
+                早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮、旅游用车   住宿：邮轮
+                <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -7581,53 +7584,763 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                希洛 夏威夷，美国（靠岸：08:00 离港：18:00）
-[...1 lines deleted...]
-                希洛市中心是夏威夷岛最大的小镇，街面商店已有几百年历史——许多被列入《国家历史名胜 古迹》——木质门面后是众多画廊、商店、餐厅和文化遗迹。漫步面对海湾街道，逛逛特色商店、景点，再到优雅的餐厅品尝美食，这就是来到希洛最好的游览方式。花上一天在希洛市中心游览，体验本地文化和夏威夷大岛人的阿罗哈精神。 
+                火奴鲁鲁 夏威夷，美国（靠岸：**** 离港：17:00）
+                <w:br/>
+                早餐后，乘车前往【古兰尼牧场 KUALOA RANCH】（全程不少于 3 小时）。曾在电影中见过的壮丽景色，如今近在眼前，沉浸在这片独特的天地，创造一生难忘的回忆吧。特别为您安排体验项目【古兰尼牧场-电影取景地之旅】，乘坐复古校车，打卡众多好莱坞电影及电视剧的著名取景地！位于夏威夷欧胡岛的古兰尼牧场是一个非常有名的景点，这里风光秀美，地貌多样，从陡峭的山崖蔓延到波光粼粼的大海，从茂密的热带雨林到开阔的山谷，应有尽有。古兰尼牧场一直是许多电视节目和好莱坞电影的拍摄场地，电影如《侏罗纪公园》、《珍珠港》和《哥斯拉》。
+                <w:br/>
+                <w:br/>
+                早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮、旅游用车   住宿：邮轮
+                <w:br/>
+                交通：邮轮、旅游用车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                洛杉矶，美国（靠岸：09:00 离港：20:00）
+                <w:br/>
+                天使之城洛杉矶(Los Angeles)坐落于美国西海岸加利福尼亚州的南部，是仅次于纽约的美国第二大城市。其三面环山，一面（西部）临海。来自世界各地的移民齐聚洛杉矶形成了众多独具特色的文化区域。作为好莱坞的发源地，拥有众多顶级剧院及明星手印的好莱坞星光大道，山顶巨型的好莱坞标志都提示着游客这是一片闻名遐迩的“电影王国”。66 号公路尽头的圣莫妮卡海滩(Santa Monica)、世界冲浪之都亨廷顿海滩(Huntington)，是人们亲近大海，享受加州热辣阳光的好地方。世界第一座迪士尼乐园、原好莱坞拍摄地环球影城等主题乐园都吸引着来自世界各地的游客前来造访。当然这里还是洛杉矶湖人队的主场及奥斯卡、格莱美音乐盛典(GrammyAwards)的颁奖地。是美国首屈一指的文化娱乐中心。 
+                <w:br/>
+                <w:br/>
+                此行程为邮轮公司赠送行程，最终以邮轮公司实际安排行程为准。
+                <w:br/>
+                早餐:邮轮   中餐：团餐   晚餐：邮轮   交通：邮轮、旅游用车   住宿：邮轮
+                <w:br/>
+                交通：邮轮、旅游用车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：团餐     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海上巡航
+                <w:br/>
+                海上巡航日
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                圣卢卡斯角，墨西哥（靠岸：08:00 离港：16:00）
+                <w:br/>
+                当地人都说“到了圣卢卡斯角，就到了地球的尽头”。圣卢卡斯角位于墨西哥加利福尼亚半岛最南端，属南下加利福尼亚州的洛斯卡沃斯市，是新开发的海滨旅游地。在信息欠发达时代，墨西哥人到了圣卢卡斯角，就以为到了地球的尽头，因此，它才有了这个雅号。当地人说，来到地球的尽头，有两处大自然塑造的奇景不得不看。一处是有太平洋之门之称的圣卢卡斯角石拱，另一处是圣卢卡斯角爱情滩。 
                 <w:br/>
                 此站为邮轮公司安排行程，行程待定。
                 <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
@@ -7643,51 +8356,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D90</w:t>
+              <w:t xml:space="preserve">D99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
                 海上巡航日
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
@@ -7721,51 +8434,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D91</w:t>
+              <w:t xml:space="preserve">D100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
                 海上巡航日
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
@@ -7799,51 +8512,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D92</w:t>
+              <w:t xml:space="preserve">D101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
                 海上巡航日
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
@@ -7877,71 +8590,153 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D93</w:t>
+              <w:t xml:space="preserve">D102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                彭塔雷纳斯，哥斯达黎加（靠岸：10:00 离港：18:00）
+                <w:br/>
+                彭塔雷纳斯港（PUNTARENAS）是哥斯达黎加太平洋沿岸重要的综合性商港，位于尼科亚湾东岸，东距首都圣何塞约 80 公里。  
+                <w:br/>
+                此行程为邮轮公司赠送行程，最终以邮轮公司实际安排行程为准。
+                <w:br/>
+                交通：邮轮、旅游用车
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡航
                 <w:br/>
-                海上巡航日
+                海上巡航
+                <w:br/>
+                早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮   住宿：邮轮
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7955,863 +8750,76 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D94</w:t>
-[...333 lines deleted...]
-                当地人都说“到了圣卢卡斯角，就到了地球的尽头”。圣卢卡斯角位于墨西哥加利福尼亚半岛最南端，属南下加利福尼亚州的洛斯卡沃斯市，是新开发的海滨旅游地。在信息欠发达时代，墨西哥人到了圣卢卡斯角，就以为到了地球的尽头，因此，它才有了这个雅号。当地人说，来到地球的尽头，有两处大自然塑造的奇景不得不看。一处是有太平洋之门之称的圣卢卡斯角石拱，另一处是圣卢卡斯角爱情滩。 
+              <w:t xml:space="preserve">D104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                巴尔博亚/巴拿马城，巴拿马（靠岸08:00 离港18:00）
+                <w:br/>
+                巴尔博亚坐落于巴拿马运河太平洋入口，1914 年随运河修建而建，曾属美国运河区，如今是巴拿马城安孔区核心港区 抖音百科 。这里是拉美繁忙集装箱枢纽，兼具航运风光与热带绿意。安孔山可俯瞰运河船闸与全城，运河管理大楼壁画记录开凿历史，兰花圃藏四百余种热带兰花，滨海步道、手作市集交织航运历史与中美洲风情。
+                <w:br/>
                 <w:br/>
                 此站为邮轮公司安排行程，行程待定。
                 <w:br/>
-                交通：邮轮、旅游用车
-[...390 lines deleted...]
-                <w:br/>
                 早餐:邮轮   中餐：邮轮   晚餐：邮轮   交通：邮轮   住宿：邮轮
-                <w:br/>
-[...80 lines deleted...]
-                早餐:邮轮   中餐：自理   晚餐：邮轮   交通：邮轮   住宿：邮轮
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：邮轮     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11164,51 +11172,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>