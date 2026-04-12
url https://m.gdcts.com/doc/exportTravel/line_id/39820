--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1151,57 +1151,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.广州-吉隆坡大段+中段兰卡威含税机票（每段含20KG托运行李额）。
                 <w:br/>
                 2.行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
                 3.空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
                 <w:br/>
                 4.用餐：5早6正（餐标￥50），其中有一早餐为早餐盒，早餐不用不退，正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
                 <w:br/>
-                5.10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务；
+                5.10人以上全程安排领队及当地中文导游服务；
                 <w:br/>
                 6.保险：赠送团队旅游意外险。
                 <w:br/>
                 7.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
                 <w:br/>
                 8.全程行程所列星级酒店标准间（二人一间）。
+                <w:br/>
+                9.全程司导领服务费580/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1211,65 +1213,63 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.不含航空公司燃油附加税临时升幅。
                 <w:br/>
                 2.酒店单房差、国内到广州机场往返交通。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
-                4.单人入住房差￥1800。
+                4.单人入住，单房差：￥1800元/人。外籍人士（包括港澳台）加￥500元/人。
                 <w:br/>
                 5.离团费￥800/人/天。
                 <w:br/>
                 6.马来西亚酒店旅游税金10-17马币/间/晚。
                 <w:br/>
                 7.吉隆坡及雪兰莪州酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡及雪兰莪酒店，税费是马币10+7=17/间/晚），客人办理入住时自行交付给酒店。
                 <w:br/>
                 8.自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 9.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 10.行程中包含的餐以外的餐食，需要自理。
-                <w:br/>
-                11.全程司导领服务费580/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1832,55 +1832,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、2-12岁以下（不含12岁）不占床大小同价，占床加￥600元/人；12-21岁小孩必须占床加￥600元/人。18岁以下需家属陪同。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
-                3、不含单房差：￥1800元/人。外籍人士（包括港澳台）加￥500元/人。
-[...3 lines deleted...]
-                5、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
+                3、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1974,51 +1970,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>