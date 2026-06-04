--- v1 (2026-04-12)
+++ v2 (2026-06-04)
@@ -1970,51 +1970,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>