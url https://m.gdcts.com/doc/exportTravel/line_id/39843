--- v0 (2026-03-25)
+++ v1 (2026-06-15)
@@ -1323,51 +1323,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>