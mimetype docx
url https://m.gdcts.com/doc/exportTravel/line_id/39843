--- v1 (2026-06-15)
+++ v2 (2026-07-21)
@@ -345,53 +345,54 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考车次：（具体以出票为准，有特殊要求请现询备注）
                 <w:br/>
-                 广州南站-潮汕站  G6301 / 08:13-10:45		
-[...1 lines deleted...]
-                潮汕站-广州南站  G8447 /17:04-19:32
+                 广州南站-潮汕站  G6301 / 08:13-10:45、潮汕站-广州南站  G8447 /17:04-19:32
+                <w:br/>
+                广州东站-潮汕站 早上8-9点左右、回程：潮汕站-广州东站 下午17点左右
+                <w:br/>
                 <w:br/>
                 平日多地可高铁轻轨接驳往返：深圳北-130，佛山西+40，广州北+52，江门+122，
                 <w:br/>
                 自理往返程高铁退420/人
                 <w:br/>
                 高铁票不再指定广州南站或广州东站，具体以我社安排为准
                 <w:br/>
                 优先安排广州南站，没票自动默认安排广州东站，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -402,57 +403,91 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、南澳地标网红百米高空观景，360度俯瞰东方夏威夷海景风光；
-[...5 lines deleted...]
-                四、渔民体验——收割蚝田、免费加工、渔排垂钓、海上渔村尝鲜生蚝、游彩虹海、万亩蚝田；
+                产品特色
+                <w:br/>
+                ☆网红必打卡
+                <w:br/>
+                一、打卡中国最美的十大海岛之一，素有粤东海上明珠美誉的南澳岛；
+                <w:br/>
+                二、赏沙滩日落下午茶、赠送沙滩劲歌金曲演唱会、篝火晚会、烟花秀
+                <w:br/>
+                三、特别安排价值208元/人耗时三年精心打造的两千万巨作《大潮归来》大型表演
+                <w:br/>
+                ☆严选酒店	☆美食美客
+                <w:br/>
+                两晚三钻酒店：
+                <w:br/>
+                1晚入住汕头三钻酒店
+                <w:br/>
+                1晚入住南澳岛三钻酒店
+                <w:br/>
+                ●潮汕特色美食-牛肉火锅
+                <w:br/>
+                ●特色体验-南澳龙虾鲍鱼海鲜餐
+                <w:br/>
+                ●体验非物质文化遗产---”围庐“手捶牛肉丸体验
+                <w:br/>
+                ●南澳赏日落沙滩下午茶
+                <w:br/>
+                ●全程安排2正餐，市区网红美食街自理、潮汕美食一网打尽。
+                <w:br/>
+                ☆必去景点
+                <w:br/>
+                1、被誉为东方夏威夷，南澳岛上最美沙滩——青澳湾；
+                <w:br/>
+                2、深度游览中国十大海岛之一——汕头南澳岛；
+                <w:br/>
+                3、我国唯一一座建在海岛上的标志塔——“自然之门”北回归线标志塔；
+                <w:br/>
+                4、集非遗展示、传统工艺和特色小吃于一体，矗立着22座中式明清石牌坊的牌坊街；
+                <w:br/>
+                5、广东四大名寺之一，有着“古代建筑艺术明珠”美誉的开元寺；
+                <w:br/>
+                6、观世界最早的启闭式桥梁，现存四大古桥之一的广济桥（外观）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,184 +604,166 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南（高铁/动车）--潮汕站汕头小公园—百货大楼—邮政总局—镇邦美食街—大潮归来—酒店
-[...21 lines deleted...]
-                而后乘车前往国家历史文化名城—【揭阳】观赏耗时三年精心打造的两千万巨作《大潮归来》大型表演。由20多名艺术家联合创作完成。创作团队引入多项先进舞台艺术与舞美工程，搭配美轮美奂的声光电效果，打造全息梦幻舞台。在50多名舞者的激情演绎下，为观众带来一场身临其境、感人至深的视听盛宴。《大潮归来》不仅是中国第一部以英歌为题材的舞台剧，也是潮汕首部剧院式全息幻境舞台巨作。它将带您回溯热血岁月，见证潮汕大地的灵魂回响。表演结束后返回汕头酒店休息。
+                广州南/广州东（高铁/动车）--潮汕站---大潮归来—合胜美食街。
+                <w:br/>
+                早上客人自行集合广州南站/广州东站，搭乘高铁/动车前往潮汕站（温馨提示：散客团无法指定南站或东站，优先出南站的票，南站没票才会出东站的票），抵达后司机接站（散客团无安排导游接站，只安排司机接站），后送往与导游汇合，乘车前往国家历史文化名城—【揭阳】观赏耗时三年精心打造的两千万巨作《大潮归来》大型表演。特别提示：需出团前预约，临时取消费用不退。由20多名艺术家联合创作完成。创作团队引入多项先进舞台艺术与舞美工程，搭配美轮美奂的声光电效果，打造全息梦幻舞台。在50多名舞者的激情演绎下，为观众带来一场身临其境、感人至深的视听盛宴。《大潮归来》不仅是中国第一部以英歌为题材的舞台剧，也是潮汕首部剧院式全息幻境舞台巨作。它将带您回溯热血岁月，见证潮汕大地的灵魂回响。特别提示：此项费用为打包价，不用不退。乘车返回汕头，乘车返回汕头，前往【合胜网红美食街】体验餐秀巡游《顺风顺水顺财神》，统一集合后送回酒店，若客人要自行逛街较晚的时间则需要自行打车返回酒店（打的费用自理）。
                 <w:br/>
                 交通：动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三钻酒店 汕头海上传奇/红星精品A栋/虹泰或潮州路特斯或同级</w:t>
+              <w:t xml:space="preserve">三钻酒店 汕头成德发大酒店/逸居潮汕路店/雅尔登/或潮州爱琴海/艺龙云安/东方花园或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南澳岛—启航广场网红灯塔—渔民体验—百米高空玻璃屋高空下午茶—自然之门—青澳湾沙滩—酒店
-[...1 lines deleted...]
-                车赴广东最美的海岛——南澳岛。车辆行驶在汕头东海岸大道上 ，眺望东海岸大道毗邻的【西太平洋】一望无际的海域， 这是央视直播的中国热点景观大道！
+                南澳岛 启航广场网红灯塔 渔民体验 自然之门 青澳湾沙滩 赏日落沙滩午茶
+                <w:br/>
+                早餐后车赴广东最美的海岛——南澳岛。车辆行驶在汕头东海岸大道上 ，眺望东海岸大道毗邻的【西太平洋】一望无际的海域， 这是央视直播的中国热点景观大道！
                 <w:br/>
                 打卡网红灯塔——【启航广场网红灯塔】（约 30 分钟），渡口新建成的这座灯塔，塔身红艳醒目，背景就是让天堑变通途的南澳大桥 ，已成为抵岛打卡第一点。南澳大桥线路全长 11.08 千米 ，桥梁部分全长 9.342 千米 ，主塔总高度 69.415 米 ，全桥共 48 根 斜拉索 ，南澳大桥建成后 ，作为广东省唯一海岛县的南澳与陆路交通网相连 ，彻底摆脱陆岛交通完全依靠轮渡的历史。
                 <w:br/>
-                前往体验当渔民的乐趣，远眺白鹭天堂、出海观光彩虹海、穿越万亩蚝田、蚝田收割、撬蚝体验、免费加工、渔排垂钓、尝鲜生蚝，任吃到饱，船游彩虹海、万亩蚝田。
-[...1 lines deleted...]
-                中餐品尝龙虾鲍鱼海鲜餐。
+                前往体验当渔民的乐趣，远眺白鹭天堂、出海观光彩虹海、穿越万亩蚝田、蚝田收割、撬蚝体验、免费加工、渔排垂钓、尝鲜生蚝，船游彩虹海、万亩蚝田。
+                <w:br/>
+                中餐品尝龙虾鲍鱼海鲜餐。特别提示：餐费为打包价，不用不退；特色餐为10人/桌，会根据实际人数进行增或减菜单。
                 <w:br/>
                 车游新南澳外滩—【前江湾海滨路】，堪称“维多利亚港”之美。
                 <w:br/>
-                前往南澳唯独家【百米高空玻璃屋高空下午茶】，在这里享用下午茶，不仅超级出片，还能360度俯瞰东方夏威夷风光。
-[...1 lines deleted...]
-                游粤东明珠南澳岛的青澳湾；有“东方夏威夷”美誉的【青澳湾海滨浴场】（游览时间约30分钟）较之“夏威夷”有过之而无不及，游览【北回归线标志塔--自然之门】（约30分钟）“ 自然之门”位于南澳岛东端的青澳湾。北回归线广场占地33亩，由汕头市中环投资有限公司捐建，北回归线标志塔总设计师郑少文没计融合了天文现象和常识。叫做自然之门。远观我国沿海地区最大的风能发电场 ——风车山。晚上入住酒店休息。
+                游粤东明珠南澳岛的青澳湾；有“东方夏威夷”美誉的【青澳湾海滨浴场】（游览时间约90分钟）较之“夏威夷”有过之而无不及，游览【北回归线标志塔--自然之门】（约30分钟）“ 自然之门”位于南澳岛东端的青澳湾。北回归线广场占地33亩，由汕头市中环投资有限公司捐建，北回归线标志塔总设计师郑少文没计融合了天文现象和常识。叫做自然之门。远观我国沿海地区最大的风能发电场 ——风车山。
+                <w:br/>
+                而后前往在太阳落山之际，来一场【赏日落沙滩午茶】，若天气原因无法安排则改为【高空下午茶】，特别提示：两种下午茶价格一样，无差价可退。面对着大海春暖花开，品一杯茶，静一静心，看茶起茶落，听潮起潮落。晚餐自理（推荐自费品特色沙滩铁板烧烤）。随着夜色渐深，赠送【沙滩劲歌金曲】舞台歌手演出大合唱互动、DJ蹦迪全场狂欢南澳岛赠送【盛大海边 篝火晚会 烟花秀】拉开帷幕。跳动的火焰在沙滩上燃起，映红了每个人的脸庞，大家手拉手围着篝火起舞，脚步声、欢笑声与海浪声交织成动人的旋律。偶尔有人唱起熟悉的歌谣，其他人跟着轻声和，火光摇曳间，陌生的距离被悄然拉近，每个人都沉浸在这份热烈又纯粹的快乐里。晚上入住酒店休息。
+                <w:br/>
+                特别提示：因不可抗力因素，如下雨或台风天气禁渔或相关通知等，将无法安排篝火晚会、烟花秀、沙滩劲歌金曲演唱会费用不退
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：龙虾鲍鱼海鲜餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">三钻酒店 南澳世纪海景山景房/香湖湾禾日海景房/新蓝鲸海景房或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -757,94 +774,89 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                潮州宋明代古城墙-广济城楼—潮州古城-牌坊街-围炉手捶牛肉丸—潮汕（高铁/动车）广州南/广州东
-[...7 lines deleted...]
-                游览“古代建筑艺术明珠”美誉的【开元寺】,至今仍保持着与日本东大寺相似的唐宋宫殿式建筑壮严肃穆的风格,至今己有1260多年的历史。
+                潮州古城---潮汕站（高铁/动车）广州南/广州东
+                <w:br/>
+                早餐后乘车前住国家历史文化名城—【潮州，约2小时车程】，近观世界第一座启闭式吊桥的四大古桥之一【湘子桥】（外观），其“十八梭船二十四洲”的独特风格与赵州桥、洛阳 桥、芦沟桥并称中国四大古桥。
+                <w:br/>
+                （潮州古城涉及客户自理费用说明：1、古城内因禁止播音器讲解，需要客人自备耳麦或找导游租10元/副。2、景区内涉及电瓶车往返交通费10元/趟）
+                <w:br/>
+                观赏韩江风光及修复一新的【宋明代古城墙】及【广济城楼】，漫步【滨江文化长廊】游览“古代建筑艺术明珠”美誉的【开元寺】,至今仍保持着与日本东大寺相似的唐宋宫殿式建筑壮严肃穆的风格,至今己有1260多年的历史。
                 <w:br/>
                 步行游览全国最长、牌坊最多、集潮州名小食、特产、潮绣、木雕、蜡石等传统工艺于一体的旅游商品街—【太平路牌坊古街】、【甲第巷】、豪门宅第 ，观驷马拖车、百鸟朝阳、四点金等建筑格局；
                 <w:br/>
-                客人于潮州古城内自由活动，牌坊街民宅老巷子品尝各种潮汕当地美食。牛肉粿条汤 ，无米粿 ，凤凰炸豆干 ，潮汕沙茶干面 ，潮汕肠粉 ，糖葱 薄饼（舌尖上的中国纪录）...等等当地风味小吃。潮州作为一座历史悠久的古城 ，不仅街头美食小吃随处可见 ，很多留存完好的 古建筑也很值得一游。潮州的小吃 ，诸如肠粉 ，春卷 ，猪脚圈 ，粿条卷 ，蚝烙 ，鱼饺 ，牛肉丸 ，牛筋丸 ，墨斗鱼丸 ，牛肉粿条， 牛杂粿条 ，甘草水果 ，红粿 ，土豆粿 ，竹笋粿 ，朴枳粿，咸水粿 ，卷章，糕粿等等这些既可当小吃 ，又能饱肚子的美食要到潮州的老市区（即南桥-西湖公园一带）去吃，可以这样说，随便那条小巷，你走进去，悠哉悠哉地逛着，都可以看到身边一家一家卖着美食小吃的店铺。
-[...7 lines deleted...]
-                （温馨提示：南站或东站客人无法指定，最终以实际出票为准）
+                客人于潮州古城内自由活动，牌坊街民宅老巷子品尝各种潮汕当地美食。牛肉粿条汤 ，无米粿 ，凤凰炸豆干 ，潮汕沙茶干面 ，潮汕肠粉 ，糖葱 薄饼（舌尖上的中国纪录）...等等当地风味小吃。潮州作为一座历史悠久的古城 不仅街头美食小吃随处可见 ，很多留存完好的 古建筑也很值得一游。潮州的小吃 ，诸如肠粉 ，春卷 ，猪脚圈 ，粿条卷 ，蚝烙 ，鱼饺 ，牛肉丸 ，牛筋丸 ，墨斗鱼丸 ，牛肉粿条， 牛杂粿条 ，甘草水果 ，红粿 ，土豆粿 ，竹笋粿 ，朴枳粿，咸水粿 ，卷章，糕粿等等这些既可当小吃 ，又能饱肚子的美食要到潮州的老市区（即南桥-西湖公园一带）去吃，可以这样说，随便那条小巷，你走进去，悠哉悠哉地逛着，都可以看到身边一家一家卖着美食小吃的店铺。
+                <w:br/>
+                中餐体验世界非遗文化【手捶牛肉丸】。中餐【品尝正宗潮汕牛肉火锅——围庐牛肉火锅】潮汕牛肉火锅成名于上世纪 40 年代，传统做法是将沙茶酱加入锅中， 用浓汤做锅底，后来逐渐化繁为简，涮牛肉的锅底只剩下牛骨清汤和白萝卜，更有利于尝出牛肉本来的味道，潮汕美食最讲究‘大 味至淡’，从历史角度看大都是悄无声息做减法的过程。特别提示：餐费为打包价，不用不退；为10人/桌，会根据实际人数进行增或减菜单。
+                <w:br/>
+                后送往潮站，搭乘高铁/动车返回广州南/广州东（温馨提示：散客团无法指定南站或东站，优先出南站的票，南站没票才会出东站的票），结束愉快的行程！
+                <w:br/>
                 <w:br/>
                 行程景点游览顺序、游览时间仅提供参考标准，具体视天气及导游实际安排情况为准
                 <w:br/>
                 交通：动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：老字号牛肉火锅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -889,125 +901,103 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期：逢周二/四/六/日发班  2人铁发
-[...18 lines deleted...]
-                平日单人补房差300元/人，三人房或亲子房或加床需要现询，不设退房差
+                出发团期：7-8月天天发班   2人铁发
+                <w:br/>
+                成人价格：1899元/人 
+                <w:br/>
+                中童6-14岁：1599元/人（含高铁半票，含门票，不占床不含早）
+                <w:br/>
+                小童6周岁以下：1299元/人（不含高铁半票，含门票，不占床）
+                <w:br/>
+                单人补房差400元/人，三人房或亲子房或加床需要现询，不设退房差
                 <w:br/>
                 <w:br/>
                 参考车次：（具体以出票为准，有特殊要求请现询备注）
                 <w:br/>
-                 广州南站-潮汕站  G6301 / 08:13-10:45		潮汕站-广州南站  G8447 /17:04-19:32
+                 广州南站-潮汕站  G6301 / 08:13-10:45、潮汕站-广州南站  G8447 /17:04-19:32
+                <w:br/>
+                广州东站-潮汕站 早上8-9点左右、回程：潮汕站-广州东站 下午17点左右
+                <w:br/>
                 <w:br/>
                 平日多地可高铁轻轨接驳往返：深圳北-130，佛山西+40，广州北+52，江门+122，
                 <w:br/>
                 自理往返程高铁退420/人
                 <w:br/>
                 高铁票不再指定广州南站或广州东站，具体以我社安排为准
                 <w:br/>
                 优先安排广州南站，没票自动默认安排广州东站，敬请谅解！
                 <w:br/>
-                <w:br/>
-[...14 lines deleted...]
-                含2早2正（团队餐不用不退费） 
+                往返大交通	 广州南到潮汕往返高铁二等座或广州东到潮汕往返动车二等座（儿童6周岁以不含往返高铁票，  儿童6-14周岁内含往返半高铁票）
+                <w:br/>
+                住宿标准	两晚三钻酒店：汕头1晚和南澳1晚酒店或同级别酒店（散客团无安排拼房，若产生单男单女需补房差）  
+                <w:br/>
+                用餐标准	含2早2正（团队餐不用餐不另外退费） 
                 <w:br/>
                 早餐：打包早或围桌或自助餐(客栈无餐厅需自理)、
                 <w:br/>
-                正餐：围桌餐，餐标：30元/人
-[...2 lines deleted...]
-                用车标准：行程用车 GPS 安全监控系统旅游车 配置空调旅游车（实行滚动发班，确保每人一个正座） 
+                正餐：围桌餐，餐标：40元/人
+                <w:br/>
+                用车标准	行程用车 GPS 安全监控系统旅游车 配置空调旅游车（实行滚动发班，确保每人一个正座） 
                 <w:br/>
                 注：行程用车视实际情况，一般正规 19座以下旅游车均无行李箱
                 <w:br/>
-                <w:br/>
-[...13 lines deleted...]
-                购物须知：特产店不属于购物店
+                景点门票	行程中注明含的景点第一道门票（不含景区内设自费项目，另有约定除外） 赠送景点或项目因时间或天气原因不能前往或自动放弃，按“不退费用”和“不更换景点”处理
+                <w:br/>
+                行程不含自理费用(不强制)：
+                <w:br/>
+                儿童标准	6周岁以下（身高1.2以下小童）：含当地车费+餐费+小童门票费+导游服务费（不占床一般早餐免费，不含往返大交通高铁票）
+                <w:br/>
+                6—14周岁中童（身高1.2—1.4中童）：含当地车费+餐费+中童门票费+导游服务费+高铁票半票费用（不占床中童早餐自理）
+                <w:br/>
+                所有赠送项目如不使用，不退还费用。
+                <w:br/>
+                导游服务	以上若最终收客人数为：1-7人安排司机兼向导，8 人以上才有安排独立导游。
+                <w:br/>
+                购物须知	景区内特产店不属于购物店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1023,51 +1013,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ①不提供自然单间，产生单房差或加床费用自理。非免费餐饮费、洗衣、电话、饮料、烟酒、付费电视、行李搬运等费用。
                 <w:br/>
                 ②自由活动期间交通费、餐费、等私人费用。
                 <w:br/>
                 ③行程中未提到的其它费用：如特殊门票、游船（轮）、景区内二道门票、观光车、电瓶车、缆车索道、动车票等费用。
                 <w:br/>
                 ④ 儿童的“旅游费用包含”内容以外的所有费用。例如产生超高餐费、门票等需客人另付！
                 <w:br/>
                 ⑤个人购物、娱乐（潜水、拖曳伞等海上项目）消费。
                 <w:br/>
                 ⑥因交通延误、取消等意外事件或不可抗力原因导致的额外费用，及个人所产生的费用等。
                 <w:br/>
-                ⑦ 航空保险、旅游意外保险；因旅游者违约、自身过错、自身疾病，导致的人身财产损失而额外支付的费用。
+                ⑦旅游意外保险；因旅游者违约、自身过错、自身疾病，导致的人身财产损失而额外支付的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1095,50 +1085,66 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                酒店标准	三钻酒店参考
+                <w:br/>
+                汕头酒店	汕头成德发酒店/逸居潮汕路店/雅尔登或同级
+                <w:br/>
+                南澳酒店	南澳钱澳湾度假酒店山景房/南海世纪海景酒店山景房/蓝帆酒店山景房或同级
+                <w:br/>
+                <w:br/>
+                备注	1、以上列表酒店，由我社房调人员根据各阶段房态进行调度用房，游客/组团社不能单方指定用房。如优先入住主推酒店满房的情况下，我社将安排入住备选酒店或其他同级别酒店；
+                <w:br/>
+                2、本次行程酒店多为旅游度假酒店，标准较内地偏低；
+                <w:br/>
+                3、如旺季等特殊情况，因房源紧张，将安排不低于以上酒店档次的酒店；
+                <w:br/>
+                4、南澳的三钻均为山景房，客人可根据自身需要升级海景酒店，费用另算。
+                <w:br/>
+                <w:br/>
                 1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
@@ -1165,124 +1171,125 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
-[...72 lines deleted...]
-                4、南澳三钻酒店有限，若主推酒店满房的情况下，改为海景公寓酒店海景房；
+                ★ 重 要 提 示
+                <w:br/>
+                1.如遇旺季酒店资源紧张或政府临时征用等特殊情况，我社有权调整为同等级标准酒店。酒店的退房时间为中午的 12:00，返程为晚班机的旅游者可把行李寄存在酒店前台后自由活动或自行开钟点房休息。我司默认安排双床，夫妻情侣可根据房态免费申请大床，需要报名时确认申请，不保证安排。且酒店以当天入住为准，不提前指定酒店。行程报价中所含房费按双人标准间/2人核算。如要求三人间或加床，需视入住酒店房型及预订情况而定。通常酒店标准间内加床为钢丝床或床垫等非标准床。
+                <w:br/>
+                2.我们承诺绝不减少餐标，但旅行地饮食口味或偏清淡，行程景区周边物价水平较高，且各团队餐厅菜式比较雷同，餐未必能达到亲的要求，建议您可自带些咸菜或辣椒酱等佐餐。旅游期间切勿吃生食、生海鲜等，不可光顾路边无牌照摊档，忌暴饮暴食，应多喝开水，多吃蔬菜水果，少抽烟，少喝酒。因私自食用不洁食品和海鲜引起的肠胃疾病，旅行社不承担经济赔偿责任。
+                <w:br/>
+                3.抵达潮汕前 24 小时内取消合同的游客（如因航班延误 无法抵达等），需向我社交已经产生的旅游车位费及合同约定的其它费用约500元/人。
+                <w:br/>
+                4.如遇人力不可抗拒因素（台风、暴雨、检修等）或政策性调整（重要会议期间、全国性娱乐停演等）导致无法游览的景点和项目，我社有权取消或更换为其它等价景点或项目,赠送景点和项目费用不退，并有权将景点及住宿顺序做相应 调整；出游过程中，如产生退费情况，以退费项目旅行社折扣价为依据，均不以挂牌价为准。福建/潮汕部分景区及酒店为方便旅游者有自设的商场及购物场所，并非我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解。
+                <w:br/>
+                5.旅行地气候炎热，紫外线照射强烈，雨水充沛，请带好必备的防晒用品、太阳镜、太阳帽、雨伞，尽量穿旅游鞋，应避免穿 皮鞋、高跟鞋。为防止旅途中水土不服，建议旅游者应自备一些清热、解暑的药或冲剂等常用药品以备不时之需，切勿随 意服用他人提供的药品。福建/潮汕是著名的海滨旅游胜地，请自备拖鞋、泳衣泳裤等。且需注意人身安全，请勿私自下海。
+                <w:br/>
+                6.请避免离团活动，如确有需要，请提前以短信或书面方式通报导游，并在约定时间内准时归队。对于存在安全隐患，治安不理想的地区，请游客避免前往。自由活动期间请结伴而行，避免单独行动。非本公司组织安排的游览活动，旅游者自行承担风险。由此发生的损失及纠纷，由旅游者自行承担和解决，旅行社不承担任何责任。夜间或自由活动期间宜结伴同行 并告知导游，记好导游手机号备用，注意人身和财物安全。贵重物品可寄存在酒店前台保险柜，下榻的酒店的名称位置也要记牢，不要随便相信陌生人，特别是三轮摩托车、街头发小广告者，天下没有免费的午餐。 
+                <w:br/>
+                7文明旅游、文明出行，自觉爱护景区的花草树木和文物古迹，不随意在景区、古迹上乱涂乱画、不乱丢垃圾、尊重当地少 数民族风俗等。很多景区和酒店周边有小摊小贩，如无意购买请不要与其讲价还价，一旦讲好价格不购买的话容易产生矛盾。出游请保持平常的心态，遇事切勿急躁，大家互相体谅、互相帮助。
+                <w:br/>
+                8.请配合导游如实填写当地《游客意见书》，游客的投诉诉求以在旅行地当地，旅游者自行填写的意见单为主要依据。不填或虚填者归来后的投诉将不予受理，如在行程进行中对旅行社的服务标准有异议，请尽量在福建当地解决。如在旅游期间在当地解决不了，可在当地备案，提醒：旅游投诉时效为返回出发地起30天内有效。
+                <w:br/>
+                9.该产品报价为综合优惠价格，持军官证、导游证、记者证、教师证等证件不能减免门票费用。
+                <w:br/>
+                10.行程中标注的时间可能因堵车、排队等情况有所不同；部分景区团队旅游可能会排队等候，因等候而延误或减少游览时间， 游客请谅解并配合。因排队引发投诉旅行社无法受理。
+                <w:br/>
+                11.部分景区由于交通工具的特殊性，故对旅游者的年龄和身体条件有相应的要求。
+                <w:br/>
+                12.接送站温馨提醒： 
+                <w:br/>
+                接站人员一般都会提前在高铁站等候客人，请您下高铁后务必及时开机，保持手机畅通。接站为滚动接站，
+                <w:br/>
+                会接临近时间 段的游客，您抵达高铁后需要稍作等待 ，请您谅解。
+                <w:br/>
+                13.第一天到当地请勿食用过多热带水果及大量海鲜，以防肠胃不适，影响您的行程哦！ 
+                <w:br/>
+                14.请您自由活动期间注意安全。掌握好时间，保持手机畅通以便工作人员联系，不要误了赶高铁的时间
+                <w:br/>
+                15.因本线路较为特色，如当日参团人数不足 10 人，我社为您提供选择方案：免费升级相关同类产品（不低于原线路成本价值）；如有异议，请慎重选择！敬请理解，非常感谢。
+                <w:br/>
+                免责声明书
+                <w:br/>
+                旅行社为了确保本次旅游顺利出行，防止旅途中发生人身意外伤害事故，建议旅游者在出行前做一次必要的身体检查，因服务能力所限无法接待下列人群参团：
+                <w:br/>
+                （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人； 
+                <w:br/>
+                （2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人； 
+                <w:br/>
+                （3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人； 
+                <w:br/>
+                （4）呼吸系统疾病患者，如肺气肿、肺心病等病人； 
+                <w:br/>
+                （5）精神病患者，如癫痫及各种精神病人； 
+                <w:br/>
+                （6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人； 
+                <w:br/>
+                （7）大中型手术的恢复期病患者； 
+                <w:br/>
+                （8）孕妇、行动不便者及75周岁以上老年人。
+                <w:br/>
+                本人               已完全了解了贵社接待人员告知的注意事项，自愿要求参加贵社组织的2024年      月       日至2024年       月       日止。                                                            （行程），
+                <w:br/>
+                并且承诺不属于上述八项人群范围之内。本人并根据旅行社对高龄人群的接待相关要求，承诺如下：
+                <w:br/>
+                一、本人以及直系亲属了解自己的身体情况，适合参加此旅游团，本人能够完成旅游团全部行程并近期返回。如本人未按贵社要求如实告知相关健康情况，本人承担因此而产生的全部责任及发生的全部费用，并承担给贵社造成损失的赔偿责任。
+                <w:br/>
+                二、在旅游过程中，本人有放弃禁止高龄人群参加的相应景点或相应活动权利：若因本人坚持参加所产生的全部后果均由本人承担。
+                <w:br/>
+                三、在旅游过程中，如果本人由于身体不适或其他原因导致不能继续完成行程，需要贵社协助提前返回、就医等情况发生，本人承担全部责任及发生的全部费用。
+                <w:br/>
+                四、本人已就此承诺告知了直系亲属并得到他们的同意，本人同意贵社任何单一或全部核实义务。
+                <w:br/>
+                五、以上承诺内容是本人及直系亲属的真实意思表示。对本承诺函的各项条款及本次旅游行程中可能存在的因地域差异会产生的不良反应和旅途辛劳程度，贵社工作人员已充分告知本人及本人直系亲属，本人及本人直系亲属人已完全理解并自愿承诺。若发纠纷，以本承诺函为准。
+                <w:br/>
+                特此承诺！
+                <w:br/>
+                承诺人（本人亲笔签名）：                      直系亲属（签字认可及联系电话）：
+                <w:br/>
+                日期：   年   月   日                                  日期：   年   月   日
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1323,51 +1330,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>