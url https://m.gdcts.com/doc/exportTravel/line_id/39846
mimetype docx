--- v2 (2026-04-18)
+++ v3 (2026-07-11)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202603251145HC</w:t>
+              <w:t xml:space="preserve">EU202607081515HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1669,57 +1669,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	住宿：全程欧洲豪华或同等级酒店，升级2晚超豪华连住（巴塞罗那）：以两人一房为标准、酒店欧陆式早餐
                 <w:br/>
-                2.	用餐：行程注明所含的10个早餐 19个正餐（含3个特色餐：西班牙海鲜饭，葡萄牙鳕鱼餐，佛朗明哥表演晚宴，赠送葡挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                2.	用餐：行程注明所含的10个早餐 19个正餐（含5个特色餐：西班牙海鲜饭、葡萄牙鳕鱼餐、葡挞、佛朗明哥晚宴、海鲜自助大餐），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
-                5.	门票：行程中所含的首道门票：阿尔罕布拉宫（含官导）、圣家族大教堂（含官导）、伯纳乌球场、奎尔公园（含官导）、马德里皇宫（含官导）、罗卡角、托莱多官导、龙达官导、塞戈维亚官导、巴塞罗那至马德里AVE高速列车二等座，桑德曼酒庄，塞维利亚马车体验；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
+                5.	门票：行程中所含的首道门票：阿尔罕布拉宫（含官导）、圣家族大教堂（含官导）、奎尔公园（含官导）、马德里皇宫（含官导）、伯纳乌球场、罗卡角、托莱多官导、龙达官导、塞戈维亚官导、巴塞罗那至马德里AVE高速列车二等座，桑德曼酒庄，塞维利亚马车体验；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险。
                 <w:br/>
                 7.2人WIFI；
                 <w:br/>
                 8.行程所需ADS旅游签证费；
                 <w:br/>
                 9.全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -2192,51 +2192,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>