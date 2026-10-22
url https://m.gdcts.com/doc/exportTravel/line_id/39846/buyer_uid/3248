--- v0 (2026-07-22)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南欧 皇家西葡】西班牙+葡萄牙12天（南航广州往返）|26人团|AVE|阿宫|马车巡游|波尔图|品酒|马德里皇宫|圣家族教堂|奎尔公园|罗卡角|佛朗明哥晚宴|6小镇巡游|5大特色美食|含全餐|含签证及司导服务费|2人WIFI行程单</w:t>
+        <w:t xml:space="preserve">【Q4 南欧 皇家西葡】西班牙+葡萄牙13天（南航广州往返）|26人团|AVE|阿宫|马车巡游|波尔图|品酒|马德里皇宫|圣家族教堂|奎尔公园|罗卡角|佛朗明哥晚宴|6小镇巡游|八菜一汤|8大特色美食|含全餐|含签证和司导服务费|升级2晚超行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202607081515HC</w:t>
+              <w:t xml:space="preserve">EU202610201515HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">12</w:t>
+              <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -390,91 +390,91 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 【经典全含】入内阿尔罕布拉宫，圣家族大教堂，奎尔公园，马德里皇宫，均含官导
                 <w:br/>
-                ★ 【伯纳乌球场】走进皇马主场，感受足球圣地的魅力
-                <w:br/>
                 ★ 【网红打卡】“陆止于此，海始于斯”罗卡角
                 <w:br/>
-                ★ 【高速列车】安排巴塞罗那- 马德里AVE 高速列车，省去 700 多公里 7 小时拉车时间，行程更轻松
+                ★ 【高速列车】安排马德里-巴塞罗那 AVE 高速列车，省去 700 多公里 7 小时拉车时间，行程更轻松
                 <w:br/>
                 ★【龙达】：隆达也是西班牙斗牛的发源地，这里有西班牙历史悠久的斗牛场及博物馆， 真人秀《花样姐姐》也在此取景
                 <w:br/>
                 ★【千年古城托莱多】：世界文化遗产之城，基督教、伊斯兰教和犹太教几种文明荟萃之地，因此也被誉为“三文化”名城
                 <w:br/>
                 ★【塞维利亚】：西班牙国粹弗拉明戈舞蹈的发源地，安达卢西亚首府
                 <w:br/>
                 ★【塞戈维亚】：一般是古罗马的雄浑，一半是迪士尼城堡的梦幻
                 <w:br/>
                 ★【格拉纳达】：石榴之城，阿拉伯风情的白色房屋鳞次栉比沿山而建
                 <w:br/>
                 ★【瓦伦西亚】：古老文明与现代科学的交织碰撞，“地中海明珠” 
                 <w:br/>
-                ★【辛特拉】人文景观与自然风光揉合在一起，难怪诗人拜伦把辛特拉喻为“灿烂伊甸园
+                ★【萨拉曼卡】：黄金之城，永不落幕的文艺复兴剧场
                 <w:br/>
                 ★ 【葡萄牙深度】——造访醉美城市--波尔图，漫步路易一世大桥，品当地特色波特酒
                 <w:br/>
                 ★  打卡“葡萄牙醉美火车站”--圣托本火车站
                 <w:br/>
                 ★ 塞维利亚复古马车游，可谓是这里ZUI亮眼的风景线。
                 <w:br/>
                 ※美味随行，含全餐，西葡地道美食
                 <w:br/>
-                -特别安排品尝西葡地道美食：西班牙海鲜饭、葡萄牙鳕鱼餐、葡挞、佛朗明哥晚宴、海鲜自助大餐
+                -特别安排品尝西葡地道美食：西班牙海鲜饭、葡萄牙鳕鱼餐、葡挞、亚洲自助、庄园特色餐、佛朗明哥晚宴、海鲜自助大餐
                 <w:br/>
                 ★ 【葡式鳕鱼餐】鳕鱼是葡萄牙国菜，据说有 365 种吃法，每天吃不同的口味，一年都不带重样
                 <w:br/>
                 ★ 【西班牙海鲜饭】西班牙海鲜饭是西餐的三大名菜之一，与法国蜗牛，意大利面齐名，一定不可错过
                 <w:br/>
                 ★ 【百年葡式蛋挞】蛋挞店是全葡萄牙乃至世界最有名的，历史悠久，从 1837 年至今，坐落在贝伦区
                 <w:br/>
+                ★ 【庄园鸡肉特色餐】千年橄榄树下品尝地道的鸡肉排骨饭，配一壶桑格利亚水果酒
+                <w:br/>
                 ★ 【佛朗明哥晚宴】欣赏西班牙国粹：热烈火辣的佛朗明戈舞晚宴，感受西班牙式的热情
                 <w:br/>
-                ★ 【欢送午宴】海鲜自助大餐，含酒水，解锁无限畅吃畅饮的快乐
-[...1 lines deleted...]
-                ★ 全程豪华酒店，升级2晚超豪华连住：巴塞罗那
+                ★ 【海鲜晚宴】海鲜自助大餐，含酒水，解锁无限畅吃畅饮的快乐
+                <w:br/>
+                ★ 全程豪华酒店，升级2晚超豪华连住：马德里或巴塞罗那
                 <w:br/>
                 ★ 全团赠送WIFI无线上网（2人1台）， 含司机导游服务费，26人限定小团
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -593,168 +593,168 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-(飞机)-马德里
-[...3 lines deleted...]
-                CZ377  广州白云国际机场 T2 - 马德里巴拉哈斯机场 (MAD) 2  10:50/18:30 
+                广州
                 <w:br/>
                 ●【团队集合】,怀着轻松愉快的心情，行囊中装满无限憧憬，踏着轻快的脚步。团友指定时间自行前往机场集中，搭乘国际航班飞往欧洲。( 备注：具体集中时间，地点以出团通知书为准 。)。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华酒店</w:t>
+              <w:t xml:space="preserve">宿飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马德里-(大巴约90公里)-塞戈维亚-(大巴约170公里)-萨拉曼卡
+                广州-(飞机)-马德里-(大巴约90公里)-塞戈维亚-(大巴约170公里)-萨拉曼卡
+                <w:br/>
+                参考航班:
+                <w:br/>
+                CZ377  广州白云国际机场 T2 - 马德里巴拉哈斯机场 (MAD) 2  0020/0800 
                 <w:br/>
                 ●【塞戈维亚】,塞戈维亚是是卡斯蒂利亚-莱昂自治区塞哥维亚省的省会，一座古老精致的小城，因其2000年历史的古罗马高架渠和香飘万里的烤乳猪而闻名于世，古城和高架渠一起被列为世界文化遗产。这里适合爱历史、爱建筑、爱徒步、爱慢生活的你，当然，也适合肉食爱好者。
                 <w:br/>
                 ●【塞戈维亚大教堂】外观（游览不少于15分钟）,塞戈维亚大教堂有“大教堂中的贵妇”的美誉，是西班牙修建的最后一座哥特式建筑。
                 <w:br/>
                 ●【阿尔卡萨城堡】外观（游览不少于15分钟）,童话般的阿尔卡萨城堡，坐落在塞戈维亚城边，迪士尼著名的白雪公主城堡就是以它为蓝本修建的。15世纪60年代，西班牙诸国中最重要的两个王国在该城堡内举行了历史性的婚礼，从此开始光复战争，把阿拉伯人赶出了西班牙，实现了全国统一。
                 <w:br/>
                 ●【古罗马高架引水桥】外观（游览不少于15分钟）,塞戈维亚的标志，也是迄今保护最完整的罗马帝国古迹之一，这座引水桥被用来向城市地势较高的区域汲水，全长728米，有166个桥孔，完全用巨大的石块建造，没有使用任何灰浆或水泥。
                 <w:br/>
                 ●【萨拉曼卡】,世界文化遗产古城。1218年，国王阿方索十一世在此建立了大学，萨拉曼卡的命运就此改变了。充满欢乐，仿佛童话故事的萨拉曼卡从此活力十足。
                 <w:br/>
                 ●【萨拉曼卡新主教座堂】外观（游览不少于15分钟）,混合不同建筑风格的新旧大教堂。走在市区都能看到其高耸的塔顶。新主教堂与旧主教堂连为一体，气势宏伟，是哥特式和巴洛克式风格的完美结合。
                 <w:br/>
                 ●【萨拉曼卡大学】（游览不少于15分钟）,建立于1218年，是西班牙至古老的大学，其悠久的历史和学术声望可与牛津大学和巴黎大学等学府相提并论。它不仅是萨拉曼卡的重要建筑，也是西班牙文艺复兴时期的艺术瑰宝之一。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -871,74 +871,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 波尔图-(大巴约320公里)-里斯本
                 <w:br/>
                 ●【里斯本】（游览不少于3小时）,葡萄牙的首都，依海而建的七丘之城，这座城市保留了大量有年代感和历史感的大航海时期建筑。
                 <w:br/>
                 ●【贝伦塔】外观（游览不少于15分钟）,世界文化遗产。里斯本的标志，这里是大航海时期的海关，是船只启航和抵达的地方。
                 <w:br/>
                 ●【航海发现纪念碑】外观（游览不少于15分钟）,葡萄牙航海纪念碑建于1960年，屹立于海旁的广场上，气势不凡，已成为葡萄牙的象征。
                 <w:br/>
                 ●【4月25日大桥】远观,这座金门大桥的“姊妹桥”,它是纪念1974年4月25日葡萄牙人民在“丁香革命”中推翻军政府，建立民主政权而建造。
                 <w:br/>
                 ●【圣热罗尼姆修道院和教堂 】外观（游览不少于15分钟）,位于葡萄牙里斯本贝伦区的一座华丽宏伟的修道院，可以说是葡萄牙全盛时期的建筑艺术珍品，为纪念葡萄牙人发现通往印度的海上航线所建。著名航海家达伽马也长眠于此。1983年与附近的贝伦塔搭档被联合国教科文组织列为世界文化遗产。
                 <w:br/>
                 ●【自由大道】（游览不少于1小时）,素有葡萄牙“香榭丽舍大道”之称，里斯本最主要的干道，两边有高档豪华大酒店、餐厅和服装店，里斯本繁华的商业街，汇聚多家奢侈品牌专卖店，有不少高级餐厅，是享用浪漫晚餐的好去处。
                 <w:br/>
                 ●【罗西奥广场】（游览不少于30分钟）,里斯本的中心。可以从这里可以步行到里斯本的各大游客必游区，往北是自由大道，可亲身体验在异国商业区慢步逛街的乐趣。
                 <w:br/>
                 ●【葡式蛋挞】,品尝百年老店葡式蛋挞。葡式蛋挞无人不知，但地道的葡式蛋挞在里斯本，味道、润滑感和酥脆感之间的平衡造就了这一天赐甜品。
                 <w:br/>
-                ●【辛特拉】（游览不少于30分钟）,联合国教科文组织将它列为世界遗产，同时还为它特意创立了一个特别的类别：“风景文化类”， 被英国浪漫主义诗人拜伦称赞它为“灿烂伊甸园”的美丽小镇。
-                <w:br/>
                 ●【罗卡角】入内（游览不少于30分钟）,里斯本西郊的海边，参观“大陆的尽头、海洋的开始”ROCA角和记载精确经纬度的纪念碑。眺望无际的大西洋，呼吸着清新的海风，令人心旷神怡。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：鳕鱼餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式自助餐     晚餐：鳕鱼餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1148,51 +1146,51 @@
                 温馨提示：
                 <w:br/>
                 ①阿尔罕布拉宫属世界文化遗产，官方实行限流参观政策。团队需预约申请购票，方可游览，具体游览时间以实际获批为准。若与行程预先安排时间不符，参观时间将根据实际情况进行前后调整，敬请谅解！
                 <w:br/>
                 ②如预约申请未获批，届时将无法入内参观，改用【阿宫后花园】并退6欧/人门票差价或【塞维利亚王宫】退8欧/人门票差价代替原定游览内容，不再另行通知，敬请悉知！且此天增加如下游览景点：【阿尔拜辛区】（自由活动约30分钟）1984年与阿尔罕布拉宫一同列为世界遗产，保留了狭窄而蜿蜒的中世纪摩尔街道。"。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：庄园特色餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1249,341 +1247,409 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：西班牙海鲜饭     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那
                 <w:br/>
                 ●【巴塞罗那】,巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平遥遥领先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
                 ●【圣家族大教堂】入内（游览不少于45分钟）,天才艺术家高迪的代表作，不仅被列入了联合国世界文化遗产，也是众多游客心目中的圣地。教堂三座立面以宏伟而协调的手法呈现，线条简洁利落，教堂门墙上的浮雕展示出圣经的故事，形同活物，教堂内部以洞穴、山脉、花草动物为灵感的设计又给教堂增添了神秘韵律，令人印象深刻。
                 <w:br/>
                 ●【奎尔公园】入内（游览不少于45分钟）,奎尔公园是巴塞罗那至耀眼的景点之一，也是高迪众多作品中关于园林设计的典范之作。这里的人工景观看上去比自然景观还要自然。色彩及线条的运用也发挥到了极致。在公园漫步将是沉浸在现实主义的绝佳方式，透过公园的高处还将看到城市全貌。
                 <w:br/>
                 ●【La Roca购物村】入内（游览不少于2小时）,汇聚了50多个国际顶级品牌，游客会发现一百多家奢侈品牌折扣精品店和高达四折的全年精选优惠。不仅有西班牙本土的知名品牌，还有大量著名国际品牌。
                 <w:br/>
-                交通：大巴
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">超豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：亚洲自助餐     晚餐：海鲜自助大餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那-(火车约730公里)-马德里
                 <w:br/>
                 ●【米拉之家】外观（游览不少于15分钟）,高迪私人住宅的“封笔之作”。波浪形的外观，是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆还有宽大的窗户。
                 <w:br/>
-                ●【波盖利亚市场】入内（游览不少于30分钟）,巴塞罗那古老、地道的食品市场，各种新鲜水果、海鲜、蔬菜、奶酪，令人垂涎欲滴。
-                <w:br/>
                 ●【兰布拉大街】（游览不少于1小时）,（自由活动），兰布拉大道是余秋雨笔下的流浪者大街。可以说是西班牙极具活力的大街了云集了来自世界各地的行为艺术家和游客。大道还连接着加泰罗尼亚广场和地中海海湾，在地中海的无敌阳光下，沿着兰布拉大道漫步到海滩，一定会让你切身体会到巴塞罗那的多彩与欢乐！。
                 <w:br/>
-                ●【犹太山岗奥林匹克会址】（游览不少于30分钟）,犹太山又被称为蒙鋷克山，这是巴塞罗那城市的中央公园，也是巴塞罗那的骄傲之一。这里见证了巴塞罗那诸多重大事件的发生，它曾经是1929年万国博览会的会场，1992年则成为巴塞罗那奥运会的主会场，近百年来为巴塞罗那成功举办的各项节日活动可谓是立下了汗马功劳。
-[...2 lines deleted...]
-                <w:br/>
                 ●【马德里】（游览不少于2小时）,西班牙古老而年轻的都城，与欧洲各古都相比，16世纪才成为都城的马德里堪称年轻，但黄金时代的富足与辉煌不可小觑，其夺人气势可以在恢宏的街道、壮丽的广场与华美的宫殿城堡上窥见一斑。
                 <w:br/>
                 ●【马约尔广场】（游览不少于15分钟）,在西班牙众多广场中尤为出色，长方形包围式的结构，四周被一列回廊式古老建筑所围绕，对外的拱门连结着外面的市区街道，立于广场中心的是主持广场修建的菲利浦三世国王的骑马雕像。
                 <w:br/>
                 ●【太阳门广场和零公里地标】（游览不少于15分钟）,这里是马德里大区政府所在地，是马德里至繁华的商业区之一。太阳门广场中间是“零公里地标”，它是伊比利亚半岛的正中心标志。
                 <w:br/>
-                ●【伯纳乌球场】入内（游览不少于45分钟）,西甲巨人皇家马德里的主场，世界知名的足球场之一。
+                ●【圣米盖尔市场】入内（游览不少于30分钟）,集传统和创新于一身的圣米盖尔市场建于1916年，占地1200平方米，其钢铁和玻璃的建筑结构让人眼前一亮。市场经翻新后于2009年开放，这里是美食家的天堂。当然这里也是一个热闹的吃TAPAS小吃之地。
                 <w:br/>
                 交通：火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：海鲜饭三道式   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马德里-(大巴约70公里)-托莱多-(大巴约70公里)-马德里-(飞机)-广州
-[...3 lines deleted...]
-                CZ378  马德里巴拉哈斯机场 (MAD) 2 - 广州白云国际机场 T2  20:30/16:40+1 
+                马德里-(大巴约70公里)-托莱多-(大巴约70公里)-马德里
                 <w:br/>
                 ●【马德里皇宫】入内（游览不少于45分钟）,皇宫又称东方宫，内部金碧辉煌，显露波旁王朝的富贵奢华，现在仍是国王接待国宾的主要场所。内部有3418个房间，每个房间都各具特色。这里保存了大量精美的油画、收藏品、兵器、瓷器、钟表、金银物品。（如临时遇国事活动关门，退门票10欧，敬请谅解）。
                 <w:br/>
                 ●【英格列斯百货公司】（游览不少于1小时）,l corte ingles商场是西班牙规模至大的百货公司连锁集团，在这里可以买到各种大牌奢侈品的首饰、护肤品、香水、箱包、太阳镜，以及一些平价服饰、运动品牌等。
                 <w:br/>
                 ●【托莱多】,曾经的西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着“帝国皇冠加冕过的城市”美誉小城的沧桑与美丽。
                 <w:br/>
                 ●【托莱多市政厅】外观（游览不少于15分钟）,位于市中心，具有浓厚的文艺复兴风格，毗邻法院和大教堂，17世纪建成，广场全由石头铺就，里面为古典主义风格，附近就是游客服务中心。
                 <w:br/>
                 ●【托莱多大教堂】外观（游览不少于15分钟）,哥特艺术的代表作，是当时西班牙基督教教会总教区的第一大教堂，是西班牙排名第二的大教堂。
                 <w:br/>
-                ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
-[...1 lines deleted...]
-                交通：大巴 飞机
+                交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：海鲜自助大餐欢送午宴     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">宿机上</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式自助餐     晚餐：中式团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                马德里-(飞机)-广州
+                <w:br/>
+                参考航班:
+                <w:br/>
+                CZ378  马德里巴拉哈斯机场 (MAD) 2 - 广州白云国际机场 T2  1050/0630 
+                <w:br/>
+                ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
+                <w:br/>
+                交通：飞机
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">宿飞机上</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
                 ●【抵达国内】,抵达国内，护照交给导游。所有团员回程段的登机卡及护照原件要交使馆/领事馆办理返程确认。销签抽查面试请团友无条件配合。(申根领事馆最新规定：团员回国内务必立即办理回程销签工作)。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1667,67 +1733,69 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	住宿：全程欧洲豪华或同等级酒店，升级2晚超豪华连住（巴塞罗那）：以两人一房为标准、酒店欧陆式早餐
-[...15 lines deleted...]
-                9.全程司导服务费。
+                1.住宿：全程欧洲豪华级或同等级酒店，巴塞罗那或马德里升级2晚超豪华连住：以两人一房为标准、酒店欧陆式早餐
+                <w:br/>
+                2.用餐：行程注明所含的10个早餐 20个正餐（含8个特色餐：西班牙海鲜饭，葡萄牙鳕鱼餐，品尝葡式蛋挞，佛朗明哥晚宴，海鲜自助大餐含酒水，亚洲自助餐，海鲜三道式，庄园特色餐 ），以中式八菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                <w:br/>
+                3.国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
+                <w:br/>
+                4.用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；巴塞罗那至马德里AVE火车二等座；
+                <w:br/>
+                5.国内交通：如遇香港往返航班：含深圳口岸至香港机场往返交通；
+                <w:br/>
+                6.门票：行程中所含的首道门票：马德里皇宫（含官导）、圣家族大教堂（含官导）、奎尔公园（含官导）、阿尔罕布拉宫（含官导）、托莱多官导、龙达官导、塞戈维亚官导、罗卡角、桑德曼酒庄、塞维利亚复古马车、佛朗明哥表演含晚宴；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
+                <w:br/>
+                7.保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险；
+                <w:br/>
+                8.2人WIFI；
+                <w:br/>
+                9.行程所需ADS旅游签证费；
+                <w:br/>
+                10.全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1735,51 +1803,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上服务费EUR 1/人。
                 <w:br/>
-                3.单房差：酒店单人房附加费 （4500元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                3.单房差：酒店单人房附加费 （4000元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1821,51 +1889,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 预订限制
                 <w:br/>
                 此线路因服务能力有限，无法接待婴儿（2周岁以内）出行；
                 <w:br/>
                 出于安全考虑，18岁以下未成年人需要至少一名成年旅客陪同；
                 <w:br/>
                 此线路行程强度较大，请确保身体健康适宜旅游，如出行人中有80周岁(含)以上老人，须至少有1位18周岁—69周岁亲友陪同方可参团，敬请谅解！
                 <w:br/>
                 出于安全考虑，本产品不接受孕妇预订，敬请谅解！
                 <w:br/>
                 产品说明
                 <w:br/>
-                1.儿童不占床：回团当日不足5岁的儿童可以安排不占床（若您为1大1小出行，为避免打搅您和同房客人的休息，则儿童必须占床），团费可减4500元人民币。此收费提供机位、车位、餐位及行程包含的门票，不提供住宿床位及酒店早餐（儿童若占床位，则按照成人标准收费）。
+                1.儿童不占床：回团当日不足5岁的儿童可以安排不占床（若您为1大1小出行，为避免打搅您和同房客人的休息，则儿童必须占床），团费可减床费。此收费提供机位、车位、餐位及行程包含的门票，不提供住宿床位及酒店早餐（儿童若占床位，则按照成人标准收费）。
                 <w:br/>
                 2. 自备签证或免签证参团，每人可减签证费：申根签600元人民币
                 <w:br/>
                 3.本产品为我公司包价产品，所有牵涉到的机票、酒店、用餐、景点门票等除特别说明的价格外均为一体价格，不得拆分，若遇境外景点、火车等对青少年、老人优惠或者免费4均不在此列，无法退费，敬请谅解！
                 <w:br/>
                 4.导游会根据当地的实际情况，适当调整景点游览顺序，但不得减少游览时间；
                 <w:br/>
                 5.行程中城市间的公里数为直线距离，仅作为参考；
                 <w:br/>
                 6.行程中的景点游览时间，包括步行、游船、火车、观光排队等候等时间总和。
                 <w:br/>
                 <w:br/>
                 本产品供应商为：广州华程国际旅行社有限公司，许可证号：L-GD-CJ00321，此团 15人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州华程国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州华程国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
@@ -2192,51 +2260,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>