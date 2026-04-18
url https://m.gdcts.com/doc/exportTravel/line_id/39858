--- v1 (2026-04-15)
+++ v2 (2026-04-18)
@@ -773,51 +773,51 @@
                 <w:br/>
                 晚餐后，今晚乘坐夜火车前往圣彼得堡。
                 <w:br/>
                 <w:br/>
                 今日推荐自选项目-【特列基亚科夫画廊】（须提前预定）绝对是莫斯科最值得参观的博物馆之一，俄罗斯本土绘画大师名作云聚于此，与圣彼得堡的俄罗斯国家博物馆遥相呼应，珠联璧合。
                 <w:br/>
                 景点：金环小镇·谢尔盖耶夫镇：圣三一修道院（入内）、圣母升天大教堂，卡洛明斯科娅庄园（入内）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：俄式简餐     晚餐：团队晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：俄式简餐     晚餐：包含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">夜火车四人软卧包厢</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -863,51 +863,51 @@
                 后外观【喀山大教堂】（外观约15分钟）这个建筑的平面图呈十字型中间上方是一个圆筒型的顶楼，顶楼上是一个端正的圆顶。半圆型的柱廊由 94 根圆柱组成，面向大街，环抱广场，最具代表性的俄式教堂。后外观【滴血大教堂】（约15分钟）又称复活教堂，它是圣彼得堡为数不多的传统式教堂。
                 <w:br/>
                 【涅瓦大街】在 18 至 19 世纪，涅瓦大街成为俄罗斯贵族、商人和艺术家的聚集地。沿街的建筑风格多样，从巴洛克到新古典主义，见证了俄罗斯帝国的繁荣与变迁。后入住酒店。
                 <w:br/>
                 温馨提示：冬宫每周一和每个月最后一个周二闭馆，不对外开放；如遇关闭,会根据实际情况前后调整行程。
                 <w:br/>
                 景点：冬宫博物馆，冬宫广场及亚历山大圆柱，外观海军总部大厦，外观瓦西里岛古港口灯塔，外观喀山大教堂，外观滴血大教堂，涅瓦大街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：外用早     午餐：团队午餐     晚餐：团队晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：外用早     午餐：包含     晚餐：包含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">圣彼得堡 四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -950,51 +950,51 @@
                 <w:br/>
                 温馨提示：每年的 10 月下旬-来年的 4 月中旬夏宫花园的喷泉因天气原因关闭，敬请谅解！
                 <w:br/>
                 <w:br/>
                 今日推荐自选项目-【夏宫宫殿】（须提前预定）是俄罗斯圣彼得堡附近的一座宏伟宫殿和花园建筑群，被誉为“俄罗斯的凡尔赛宫”。它由彼得大帝于18世纪初下令建造，目的是为了展示俄罗斯帝国的强大和繁荣。夏宫以其壮丽的喷泉、精美的宫殿和广阔的花园而闻名于世。
                 <w:br/>
                 景点：夏宫花园（不进宫殿），外观圣伊萨教堂，圣伊萨广场及尼古拉一世沙皇雕像，十二月党人广场及青铜骑士像
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：俄式烤肉     晚餐：团队俄餐   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：俄式烤肉     晚餐：包含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">圣彼得堡 四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1039,51 +1039,51 @@
                 <w:br/>
                 晚餐后，今晚乘坐夜火车前往莫斯科。
                 <w:br/>
                 <w:br/>
                 今日推荐自选项目-【叶卡捷琳娜花园及琥珀宫殿】（须提前预定）这座宫殿以其奢华的巴洛克式风格、壮丽的园林和丰富的艺术藏品而闻名于世，特别是内部装饰豪华的“琥珀厅”，被誉为“世界第八大奇迹”！
                 <w:br/>
                 景点：埃尔金岛，外观斯莫尔尼宫，外观“阿芙乐尔号”巡洋舰，彼得保罗要塞（入内，不进教堂和监狱）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队午餐     晚餐：团队晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：包含     晚餐：包含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">夜火车四人软卧包厢</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1128,51 +1128,51 @@
                 <w:br/>
                 温馨提示：克里姆林宫周四关闭； 红场、克里姆林宫如举行政治活动或有特殊事件会关闭，只能外观；
                 <w:br/>
                 <w:br/>
                 今日推荐自选项目-【克里姆林宫】（须提前预定，后附价格表）享有“世界第八奇景”的美誉，是俄罗斯国家的象征，世界上最大的建筑群之一，作为历史瑰宝、文化和艺术古迹的宝库被列入世界文化遗产名录。
                 <w:br/>
                 景点：克里姆林宫（外观不入内），红场及周边景点：朱可夫雕像、古姆国立百货商店、外观圣瓦西里升天大教堂、外观国家历史博物馆、列宁墓、亚历山大花园、无名烈士墓，打卡拍照莫斯科地铁，扎里亚季耶夫公园及悬空栈道
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：外用早     午餐：团队午餐     晚餐：团队晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：外用早     午餐：包含     晚餐：包含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">莫斯科四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1216,51 +1216,51 @@
                 【普希金名人故居】（外观）一座承载着俄罗斯文学辉煌的殿堂，静谧而庄严地诉说着“俄罗斯诗歌的太阳”的传奇人生。
                 <w:br/>
                 【外交部大厦】（外观）莫斯科斯大林风格建筑“七姐妹”之一，建于其古典与现代结合的设计令人惊叹。
                 <w:br/>
                 游览结束后，乘车前往机场，办理登机手续后，乘坐航班返回北京机场。
                 <w:br/>
                 景点：外观莫斯科大学，麻雀山观景台，阿尔巴特步行街，外观普希金名人故居，外观外交部大厦
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：包含     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1403,108 +1403,108 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、往返机票，现时机税及燃油附加费；
                 <w:br/>
                 2、住宿北京精品酒店+四晚四星酒店+两晚夜火车四人软卧包厢 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 3、行程表所列的团队餐费（不含酒水）； 正餐美金10/人，中式午晚餐正餐（八菜一汤，十人一桌）；金环小镇午餐为俄式特色餐；(特别提示：因团队餐食均需提前预定，客人因临时退团或放弃用餐的，餐费不可退，敬请谅解
                 <w:br/>
                 4、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)，内陆段莫斯科-圣彼得堡-莫斯科夜卧火车
                 <w:br/>
                 5、签证：中国护照俄罗斯免签。请注意：是否准出入境，是有关部门的权利，如因游客自身原因，不准出入境而影响行程的，团队费用损失由游客自行承担。
                 <w:br/>
                 6、门票：谢尔盖耶夫镇、冬宫、夏宫花园、莫斯科地铁
                 <w:br/>
                 7、保险：旅行社责任险，中国大陆护照俄罗斯紧急救援医疗保险（70周岁以下人群）
                 <w:br/>
                 8、中文领队及中文地接导游服务
+                <w:br/>
+                9、境外司陪人员服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、境外司陪人员服务费全程RMB2000元/人；
-[...9 lines deleted...]
-                6、涉及人力不可抗力因素产生的额外费用(游客自由活动时间产生的购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1、个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2、居住地至国内机场往返交通费；
+                <w:br/>
+                3、单房差￥2000元/人，不设自然单间；特殊日期（春节、劳动节）￥2500/人。
+                <w:br/>
+                4、如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                5、涉及人力不可抗力因素产生的额外费用(游客自由活动时间产生的购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1944,51 +1944,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">中央武装力量博物馆</w:t>
+              <w:t xml:space="preserve">武装力量大教堂</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 城市：莫斯科
                 <w:br/>
                 服务内容：预订费+门票+车费+司机、导游服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1999,51 +1999,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">克里姆林宫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2074,51 +2074,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 550.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">特列基亚科夫画廊</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2169,51 +2169,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大国印象秀</w:t>
+              <w:t xml:space="preserve">军事博物馆+大国印象秀</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 城市：莫斯科
                 <w:br/>
                 服务内容：预订费+门票+车费+司机+导游服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2224,51 +2224,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 550.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">莫斯科大马戏</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2449,89 +2449,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">150 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 700.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 800.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">涅瓦河游船</w:t>
+              <w:t xml:space="preserve">游船（安排莫斯科河或者涅瓦河）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                城市：圣彼得堡
+                城市：莫斯科/圣彼得堡
                 <w:br/>
                 服务内容：预订费+门票+车费+司机+导游服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2769,229 +2769,485 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费说明</w:t>
+              <w:t xml:space="preserve">夜游红场</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                项目说明：
-[...13 lines deleted...]
-                6、旅游者参加本协议以外的自费项目导致人身安全和财产损失的，旅行社不承担任何责任。
+                城市：莫斯科
+                <w:br/>
+                服务内容：预订费+车费+司机、导游服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...73 lines deleted...]
-              <w:t xml:space="preserve">服务标准</w:t>
+              <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">境外司陪人员服务费全程RMB2000元/人</w:t>
+              <w:t xml:space="preserve">地铁深度游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                城市：莫斯科
+                <w:br/>
+                服务内容：预订费+门票+车费+司机、导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夜游涅瓦大街</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                城市：圣彼得堡
+                <w:br/>
+                服务内容：预订费+车费+司机、导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">手枪体验</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务内容：30发，预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 900.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">手枪+长枪体验</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务内容：20发，预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 1,500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自费说明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                项目说明：
+                <w:br/>
+                1、自费活动，自愿自费原则，绝无强迫。
+                <w:br/>
+                以上的项目根据个人兴趣和当团情况自愿选择组合项目
+                <w:br/>
+                2、自费活动在境外产生，原则上只能开具境外收据。
+                <w:br/>
+                3、上述项目参加人数若未达到约定最低参加人数的，双方同意以上项目协商条款不生效，且对双方均无约束力；
+                <w:br/>
+                4、上述项目履行中遇不可抗力或旅行社、履行辅助人已尽合理责任义务仍不能避免的事件的，双方均有权解除，旅行社在扣除已向履行辅助人支付且不可退还的费用后，将余款退还旅游者；
+                <w:br/>
+                5、签署本协议前，旅行社已将自费项目的安全风险注意事项告知旅游者，旅游者应根据身体条件谨慎选择，旅游者在本协议上签字确认视为其已明确知悉相应安全风险注意事项，并自愿承受相应后果；
+                <w:br/>
+                6、旅游者参加本协议以外的自费项目导致人身安全和财产损失的，旅行社不承担任何责任。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3397,51 +3653,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -3643,79 +3899,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>