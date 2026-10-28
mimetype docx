--- v0 (2026-03-25)
+++ v1 (2026-10-28)
@@ -681,177 +681,177 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 唯美-庐山
                 <w:br/>
-                早餐后，乘车前往庐山（特别备注：3月1日至31日期间庐山免大门票，如遇政策调整65周岁内，需补庐山大门票160元/人）（不含庐山环保车90元/人）
+                早餐后，乘车前往庐山（不含庐山环保车90元/人）
                 <w:br/>
                 游览：唐代诗人白居易循径赏花处【花径】（游览约30分钟），云雾弥漫、山水环抱的白居易草堂，体味诗人“长恨春归无觅处，不知转入此中来”的心声；碧波荡漾、形如提琴的如琴湖；锦绣谷景区（游1.5小时）：谷中云雾缭绕、四季花开、灿烂如锦、石林挺秀、怪松覆壁，处处弥漫着鸟语花香；充满神秘色彩的天桥；蒋介石与美国特使马歇尔秘密谈判处——谈判台；毛主席诗中的“天生一个仙人洞、无限风光在险峰”，庐山保存最完好历史最悠久的御碑亭。 
                 <w:br/>
                 参观：【美庐别墅】（游览约1小时）：在牯岭东谷的长冲河畔，1922年所建，是一栋精巧的英式别墅，是蒋介石和宋美龄在庐山的旧居。美庐在我国现代史上占有重要的位置，当年周恩来就是在这里同蒋介石进行国共 合作的谈判。20世纪50年代的庐山会议期间，毛泽东也曾住过这里，所以，“美庐”是我国唯一一栋国共两党最高领袖都住过的别墅。
                 <w:br/>
                 打卡：庐山【牯岭街】，名副其实的天街。习风阵阵透着凉意，漫步在牯岭街中，有种特别的愉悦感。中心花园游客在拍照留念，站在街心公园，可以眺望九江古城、长江玉带，为休闲、消遣、娱乐的理想场所，是庐山旅游者的首到之地。感受1.8万人口的云中山城壮观景象，品尝庐山小吃美食糍粑、茶饼、酒糟鱼真是万般惬意，亲眼见证一下万国别墅园是何等的壮观！后入住酒店！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">庐山云熙颐居或春庐颐居或山水庐驿或崇雅山庄或入住不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">庐山云熙颐居或春庐颐居或莲花台酒店或入住不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 庐山-景德镇-婺源篁岭古村
                 <w:br/>
                 早餐后，乘车前往景德镇（车程约2小时）
                 <w:br/>
-                参观：【瓷海官窑创新园】国家A级景区（游览约1小时），这里可以让大家见证精美的陶瓷是如何从泥土华丽转身变成为传世佳作的过程，感受千年瓷文化传承技艺。后乘车前往婺源（车程约1.5小时）
+                游览：【景德镇雕塑瓷厂街区】（游览时间约1.5小时，自由活动）走近景德镇市雕塑瓷厂，错落有致的厂房，古色古香的徽派建筑，现代风格的陶吧酒吧，高耸入云的窑囱，墙壁上保留着各个时代的标语，相映成趣；厂区内穿着工服的瓷工与打扮时尚前卫的参观者川流不息。这里，历史与现实、工业与艺术和谐地交融在一起，成为景德镇陶瓷文化创意产业的一个新地标。后乘车前往婺源（车程约1.5小时）
                 <w:br/>
                 游览：【篁岭古村】（门票+缆车自费套餐费用：165元/人，备注：65周岁以上篁岭缆车可买老人优惠票：65元/人，游约2小时）被誉为中国最美符号，周边梯田覆叠白云环绕。每年三四月份，千亩油菜花“盛装”绽放，桃花、梨花、杜鹃花争奇斗艳，云间梯田花卉主题变化莫测，轮番演绎梦幻般的大地艺术。（温馨提示：花期预计在3月10号-4月15号，但由于油菜花受当地气候影响较大，可能会因具体天气导致观花不佳，敬请谅解。）【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接，体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主题，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建逗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。俯看脚下梯田油菜花，感受未有过的油菜花。在观景台上你可以拿出相机拍下美景，走进梯田油菜花感受人在花海中的神话。后入住酒店！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三清山脚金沙湾假日酒店或天龙山酒店或同等标准的酒店</w:t>
+              <w:t xml:space="preserve">婺源探花森氧秘境酒店或三清山脚金沙湾假日或远洲酒店或同级或同等标准的酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1374,51 +1374,51 @@
               </w:rPr>
               <w:t xml:space="preserve">当地必消</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 当地自费景区小交通：
                 <w:br/>
                 ◆庐山环保车：90元/人；
                 <w:br/>
                 ◆三清山往返缆车：125元/人；
                 <w:br/>
-                ◆篁岭门票+缆车套票自费：165元/人（65周岁及以上65元/人）；
+                ◆篁岭门票+缆车套票自费：135元/人（65周岁及以上65元/人）；
                 <w:br/>
                 ◆大觉山悬崖动车+缆车套票自费：130元/人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1828,51 +1828,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>