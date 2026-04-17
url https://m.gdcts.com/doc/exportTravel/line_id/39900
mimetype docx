--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【丹东大连】东北大量双飞5天丨旅顺赏樱花丨丹东鸭绿江景区丨浪漫大连丨丹东最美边境线丨百年军港旅顺口行程单</w:t>
+        <w:t xml:space="preserve">【丹东大连】东北大连双飞5天丨旅顺赏樱花丨丹东鸭绿江景区丨浪漫大连丨丹东最美边境线丨百年军港旅顺口行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT-20260324</w:t>
+              <w:t xml:space="preserve">LT-20260403-06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -349,120 +349,120 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班： 南方航空
                 <w:br/>
                 第一天：广州—大连  CZ3604  07:35-10:55
                 <w:br/>
                 第五天：大连—广州  CZ3603  18:30-22:10
                 <w:br/>
-                （以上航班仅供参考，实际航班及航班时间以实际出票为准）
+                （以上航班仅供参考，或其他航班，实际航班及航班时间以出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 🌊 边境风情 + 网红打卡（丹东段）
                 <w:br/>
-                中朝边境一步跨：近距离感受鸭绿江对岸朝鲜村落，打卡 “一步跨” 石碑，是独特的边境体验。
-[...3 lines deleted...]
-                上河口 + 抗美援朝纪念馆：重温红色历史，在朝鲜民俗馆体验朝鲜族风情，春季草木新生更显生机。
+                ★中朝边境一步跨：近距离感受鸭绿江对岸朝鲜村落，打卡 “一步跨” 石碑，是独特的边境体验。
+                <w:br/>
+                ★鸭绿江 + 安东老街：沿江赏春景，安东老街逛吃复古市井，感受丹东烟火气。
+                <w:br/>
+                ★上河口 + 抗美援朝纪念馆：重温红色历史，在朝鲜民俗馆体验朝鲜族风情，春季草木新生更显生机。
                 <w:br/>
                 🌸 春日赏花限定（大连 + 旅顺段）
                 <w:br/>
-                旅顺牡丹园：4 月下旬 - 5 月上旬牡丹盛放，国色天香搭配旅顺老建筑，拍照出片。
-[...3 lines deleted...]
-                滨海路 + 星海广场：沿海步道春风拂面，5 月路边野花点缀，看海赏花两不误。
+                ★旅顺牡丹园：4 月下旬 - 5 月上旬牡丹盛放，国色天香搭配旅顺老建筑，拍照出片。
+                <w:br/>
+                ★太阳沟樱花大道：4 月中下旬樱花满街，是大连春日浪漫天花板，文艺感拉满。
+                <w:br/>
+                ★滨海路 + 星海广场：沿海步道春风拂面，5 月路边野花点缀，看海赏花两不误。
                 <w:br/>
                 🌊 大连网红风光 + 特色美食
                 <w:br/>
-                网红打卡点密集：盛唐岚山古韵大街、彩虹路、威尼斯水城、俄罗斯风情街，一站式拍遍大连网红场景。
-[...3 lines deleted...]
-                地道东北海鲜宴：鸭绿江河鱼、渔家菜、海参捞饭、东北菜，从江鲜到海鲜全品尝。
+                ★网红打卡点密集：盛唐岚山古韵大街、彩虹路、威尼斯水城、俄罗斯风情街，一站式拍遍大连网红场景。
+                <w:br/>
+                ★山海全景：莲花山俯瞰大连湾，星海广场喂海鸥，跨海大桥看壮阔海景。
+                <w:br/>
+                ★地道东北海鲜宴：鸭绿江河鱼、渔家菜、海参捞饭、东北菜，从江鲜到海鲜全品尝。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -667,50 +667,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丹东（50KM，约1.5h）河口
                 <w:br/>
                 上午：早餐后乘车前往河口景区。【凤上河口景区】中国十大最美乡村之一，景区地处鸭绿江百里黄金旅游带的中上游，与朝鲜人民主义共和国清水郡隔江相望，上连水丰发电站，下接太平湾发电站。这里融合了自然景观、人文景观、历史遗迹、民俗民风与异国风情，素有 “塞外江南” 之美誉，也是中国燕红桃主要生产基地。
                 <w:br/>
                 【万亩桃园赏花】“万千美景聚河口，桃花绽放映江红”，万亩桃园批上盛装，成为了粉色的花海。（桃花期预计为4月25日—5月初，视天气情况而定），歌唱家蒋大为老师演唱的歌曲---“在那桃花盛开的地方”就是在此创作完成。每年的4月下旬至5月上旬，河口村漫山遍野桃花盛开，姹紫嫣红，与碧绿的鸭绿江水相映妖娆，吸引着无数有人前来观赏！河口村因此赢得了“桃花岛”的美誉。置身于万亩桃花园中，那一树树桃花，有的红若灿阳，艳若彩霞；有的粉嫩娇艳，清浅淡雅；还有的枝底花垂，倩影摇曳。仿佛正演绎着一场春天的粉红色的盛装舞会。【朝鲜民俗馆】位于丹东市的振兴区，是一个展示朝鲜族历史、文化和生活方式的综合性民俗馆。这个民俗馆的建立旨在保护和传承朝鲜族文化，让更多的人了解和欣赏这一独特的民族风情。【中朝边境一步跨】是中国距朝鲜最近的地方之一，因最近处一步就能跨到专朝鲜而得名。【独家赠送一步跨朝鲜族服饰打卡】赠送精美朝鲜族服饰体验一次，站在鸭绿江畔合影中朝边境一步跨地标。
                 <w:br/>
                 【抗美援朝纪念馆】（周一闭馆，每天限制人数需提前一天预约，如遇周一闭馆则调整为其他免费景点）是中国建成开放的一座全面反映中国人民抗美援朝战争和抗美援朝运动历史的专题纪念馆。抗美援朝纪念馆位于辽宁省丹东市鸭绿江畔的英华山上，与朝鲜民主主义人民共和国新义州市隔江相望。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
+                购物点：【朝鲜民俗馆】（游览约1小时）
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -828,50 +830,52 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大连（40KM,约1h）旅顺
                 <w:br/>
                 上午：早餐后乘车赴”京津门户”之称——旅顺。旅顺口区是国家级风景名胜区、国家级自然保护区。境内有举世闻名的天然不冻港——旅顺军港 ，为京津的门户和东北的天然屏障。新开辟的旅顺新港是沟通辽东和山东半岛的“黄金水道”。【旅顺牡丹园】将牡丹与传统文化、神话故事相结合，打造沉浸式主题园区。并且园中有3条紫藤长廊，全长1200米，4000株海棠、三万坪油菜花以及三万多颗芍药花，争奇斗艳。祈福区有统领百花的牡丹仙子，庄重典雅。还有象征五谷丰登的五谷树。（花期：二月花4月11至4月28；海棠花4月15至4月28；牡丹花4月29至5月8；紫藤花、油菜花5月5至5月25；芍药花5月15至5月25；以上花期时间仅供参考，实际花期受季节、天气气候等因素影响，以实际观赏效果为准，敬请谅解）
                 <w:br/>
                 【旅顺博物院】旅顺博物苑区坐落在风景秀丽的太阳沟风景区，大连十大风景区之一， 占地15万平方米，独具欧式园林风格。参观园区内的日占时期移植的龙柏树（龙柏园—又名火松），苍松翠柏之间的汉白玉浮雕的“中苏友谊塔”，庄严壮观，园区内有日本关东军司令部旧址、关东都督府满蒙物产馆（现为旅顺博物馆）。景区内处处浓厚的历史气息与日常的微未生活神奇地呈现在同一个平面上，时光之手记录下这些，并放大了我们的归属感，让我们知道我们的来路如此漫长，而面向未来我们将更需要开放与交流、接纳与融入、改变与新生。【胜利塔】胜利塔是苏军撤离旅顺之前，为纪念世界反法西斯战争胜利10周年而建。胜利塔的建筑风格和雕琢艺术蕴含着浓郁的俄罗斯风格。塔的四周是松柏和花坛，每当春夏之际，这里的桃花、樱花相继开放，月季、牡丹争芳斗艳，风景优美，引来络绎不绝的四方游客。
                 <w:br/>
                 【太阳沟—樱花大道】（樱花花期预计为4月15日—5月10日，视天气情况而定）绵延1.5 公里的斯大林大街两侧都是樱花树，1974 年路街绿化改造时，栽植了498 株樱花树，从此被市民称为“樱花一条街”。每年樱花盛开的季节，这里姹紫嫣红，争奇斗艳，落英缤纷，满街飘香。【海洋文化馆】海洋，是生命的起源，文明的开端。这里能看到星辰大海的博物馆，能感受文化传承的博物馆。也可以品尝大辽刺参，肉质软嫩，营养丰富，是典型的高蛋白、低脂肪食物，滋味腴美，风味高雅，是久负盛名的名馔佳肴，是"海味八珍"之一，与燕窝、鲍鱼、鱼翅齐名，在大雅之堂上往往扮演着"压台轴"的角色，被视作为中餐的灵魂之一。
                 <w:br/>
                 【辽刺参品鉴·海参捞饭】品尝大连辽刺参，肉质软嫩，营养丰富，是典型的高蛋白、低脂肪食物，滋味腴美，风味高雅，是久负盛名的名馔佳肴，是"海味八珍"之一，与燕窝、鲍鱼、鱼翅齐名，在大雅之堂上往往扮演着"压台轴"的角色，被视作为中餐的灵魂之一。【跨海大桥】（车游）这座集景观和功能为一体的建筑，如今早已融入星海那无限的风光中，妥妥的大连的海上地标，丰富了大连海滨的景观，星海湾也因它变得立体起来。
                 <w:br/>
                 交通：旅游车
+                <w:br/>
+                购物点：【海洋文化馆】（游览约1小时）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1098,59 +1102,63 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、不含机场建设费燃油税（备注：税费按出票时航空公司实际收取金额为准，多退少补），合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费游览过程中缆车索道游船费、自由活动期间发生的费用等）。
-[...1 lines deleted...]
-                2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
+                1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
+                <w:br/>
+                2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
-                4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
+                4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
+                <w:br/>
+                6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                7、不含往返机场税费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1383,97 +1391,97 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州龙腾国际旅行社有限公司，许可证号：L-GD-100758，质检电话：020-83371233。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州龙腾国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州龙腾国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...13 lines deleted...]
-                8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前3天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、东北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：东北地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满 18 周岁及老年旅游者预订提示：
-[...7 lines deleted...]
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
+                B.未满18周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
                 <w:br/>
                 12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
                 <w:br/>
                 13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1620,51 +1628,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>