--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260401JZXWF</w:t>
+              <w:t xml:space="preserve">WZ-20260415JZXWF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1921,51 +1921,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人起行，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 10 人起行，广东拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如人数不足10人时，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据天气原因或实际情况行程游玩顺序。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（ 火车票、门票、酒店、车费损失等），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -2226,51 +2226,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>