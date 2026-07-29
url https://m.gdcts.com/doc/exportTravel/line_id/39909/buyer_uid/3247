--- v1 (2026-06-10)
+++ v2 (2026-07-29)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415JZXWF</w:t>
+              <w:t xml:space="preserve">WZ-20260626JZXWF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1160,53 +1160,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至绵阳往返程特惠经济舱机票（未含航空保险）、高铁动车组二等座火车票（不保证连坐）动车票为团队票，不可单张票退票或改签；
                 <w:br/>
                 2、用车：当地空调旅游车（5-45座，根据实际人数调整，保证每人一正座）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
                 4、门票：列九寨、黄龙、两弹城、报恩寺、都江堰、三星堆优惠门票；赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。（温馨提示：此线路为特价线路，已享受门票、当地政策的优惠，故此团团队中未产生费用以及门票优惠费用不退！）；（60岁以上长者，已经核算优惠门票，不在享受二次优惠；未满60岁成人需要补门票，价格如广告图所示）；
                 <w:br/>
-                （不含景区交通：九寨观光车旺季90元）（必须乘坐）
-[...1 lines deleted...]
-                （不含九寨保险10元、黄龙缆车120元，黄龙电瓶车20元、黄龙定位耳麦30元、两弹城电瓶车10元、三星堆讲解30元、都江堰往返观光车15元；（非必须自愿选择）；
+                （不含景区交通：九寨观光车旺季90元）（需要乘坐）
+                <w:br/>
+                （不含九寨保险10元、黄龙缆车120元，黄龙电瓶车20元、黄龙定位耳麦30元、两弹城电瓶车10元、三星堆讲解30元、都江堰往返观光车15元；（自愿选择）；
                 <w:br/>
                 5、小童（2-11周岁）：只含早餐、半餐、车位、不占床位，不含门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 7、用餐：30元/正，6正5早（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。温馨提示： 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1228,51 +1228,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：（不含景区交通：九寨观光车旺季90元）（必须乘坐）；（不含九寨保险10元、黄龙缆车120元，黄龙电瓶车20元、黄龙定位耳麦30元、两弹城电瓶车10元、三星堆讲解30元、都江堰往返观光车15元；（非必须，自愿选择）。
+                6、不含：（不含景区交通：九寨观光车旺季90元）（需要乘坐）；（不含九寨保险10元、黄龙缆车120元，黄龙电瓶车20元、黄龙定位耳麦30元、两弹城电瓶车10元、三星堆讲解30元、都江堰往返观光车15元；（自愿选择）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1388,51 +1388,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">九寨沟观光车+保险</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">观光车旺季90元/人（必消消费）、保险10元（自愿消费）</w:t>
+              <w:t xml:space="preserve">观光车旺季90元/人（需要乘坐）、保险10元（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2226,51 +2226,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>