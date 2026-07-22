--- v1 (2026-05-17)
+++ v2 (2026-07-22)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415JZXWF</w:t>
+              <w:t xml:space="preserve">WZ-20260626JZXWF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1160,53 +1160,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至绵阳往返程特惠经济舱机票（未含航空保险）、高铁动车组二等座火车票（不保证连坐）动车票为团队票，不可单张票退票或改签；
                 <w:br/>
                 2、用车：当地空调旅游车（5-45座，根据实际人数调整，保证每人一正座）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
                 4、门票：列九寨、黄龙、两弹城、报恩寺、都江堰、三星堆优惠门票；赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。（温馨提示：此线路为特价线路，已享受门票、当地政策的优惠，故此团团队中未产生费用以及门票优惠费用不退！）；（60岁以上长者，已经核算优惠门票，不在享受二次优惠；未满60岁成人需要补门票，价格如广告图所示）；
                 <w:br/>
-                （不含景区交通：九寨观光车旺季90元）（必须乘坐）
-[...1 lines deleted...]
-                （不含九寨保险10元、黄龙缆车120元，黄龙电瓶车20元、黄龙定位耳麦30元、两弹城电瓶车10元、三星堆讲解30元、都江堰往返观光车15元；（非必须自愿选择）；
+                （不含景区交通：九寨观光车旺季90元）（需要乘坐）
+                <w:br/>
+                （不含九寨保险10元、黄龙缆车120元，黄龙电瓶车20元、黄龙定位耳麦30元、两弹城电瓶车10元、三星堆讲解30元、都江堰往返观光车15元；（自愿选择）；
                 <w:br/>
                 5、小童（2-11周岁）：只含早餐、半餐、车位、不占床位，不含门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 7、用餐：30元/正，6正5早（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。温馨提示： 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1228,51 +1228,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：（不含景区交通：九寨观光车旺季90元）（必须乘坐）；（不含九寨保险10元、黄龙缆车120元，黄龙电瓶车20元、黄龙定位耳麦30元、两弹城电瓶车10元、三星堆讲解30元、都江堰往返观光车15元；（非必须，自愿选择）。
+                6、不含：（不含景区交通：九寨观光车旺季90元）（需要乘坐）；（不含九寨保险10元、黄龙缆车120元，黄龙电瓶车20元、黄龙定位耳麦30元、两弹城电瓶车10元、三星堆讲解30元、都江堰往返观光车15元；（自愿选择）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1388,51 +1388,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">九寨沟观光车+保险</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">观光车旺季90元/人（必消消费）、保险10元（自愿消费）</w:t>
+              <w:t xml:space="preserve">观光车旺季90元/人（需要乘坐）、保险10元（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2226,51 +2226,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>