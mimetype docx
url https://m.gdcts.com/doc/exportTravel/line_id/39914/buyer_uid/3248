--- v0 (2026-04-21)
+++ v1 (2026-06-11)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【水墨甘青】西北双飞8天丨张掖七彩丹霞丨丹霞口小镇丨嘉峪关城楼（远观）丨大地之子丨无界丨鸣沙山月牙泉丨敦煌莫高窟丨黑独山丨冷湖石油基地丨大柴旦翡翠湖丨察尔汗盐湖丨茶卡盐湖丨青海湖二郎剑行程单</w:t>
+        <w:t xml:space="preserve">【水墨甘青】西北双飞8天丨张掖七彩丹霞丨丹霞口小镇丨嘉峪关城楼（远观）丨大地之子丨无界丨鸣沙山月牙泉丨敦煌莫高窟丨黑独山丨冷湖石油基地丨大柴旦翡翠湖丨察尔汗盐湖丨茶卡盐湖丨青海湖二郎剑（港口：参考西宁往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT-20260403-04</w:t>
+              <w:t xml:space="preserve">LT-20260520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -396,87 +396,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【品质纯玩】真纯玩；0购物/0藏寨/0餐店/0景中店/0擦边店；宝贵时间留给美丽的风景品质敢承诺。
-[...1 lines deleted...]
-                ★【独家行程】独家行程青甘环线深度游；黄金旅游线，超高性价比；深入海西秘境，探秘国风山水小众地目的地，领略多巴胺的青甘环线，
+                ★【品质纯玩】真纯玩；0购物/0藏寨/0餐店/0景中店/0擦边店；宝贵时间留给美丽的风景
+                <w:br/>
+                品质敢承诺。
+                <w:br/>
+                ★【品质纯玩】真纯玩；0购物/0藏寨/0餐店/0景中店/0擦边店；宝贵时间留给美丽的风景
+                <w:br/>
+                品质敢承诺。
+                <w:br/>
+                ★【独家行程】独家行程青甘环线深度游；黄金旅游线，超高性价比；
+                <w:br/>
+                深入海西秘境，探秘国风山水小众地目的地，领略多巴胺的青甘环线，
                 <w:br/>
                 ★【单人可拼房】单人出行报名，由我社协调同性团友或司机导游拼房，不收取单房差。
                 <w:br/>
                 ★【多重体验】沙漠、戈壁、湖泊、佛窟，盐湖，遗迹，地貌甘青独特民俗风情尽收眼底；
                 <w:br/>
+                ★【纯粹旅程】不以小景点充数，不走擦边野景点，【独家行程】独家行程青甘环线深度游；黄金旅游线，超高性价比；
+                <w:br/>
+                深入海西秘境，探秘国风山水小众地目的地，领略多巴胺的青甘环线，
+                <w:br/>
+                ★【单人可拼房】单人出行报名，由我社协调同性团友或司机导游拼房，不收取单房差。
+                <w:br/>
+                ★【多重体验】沙漠、戈壁、湖泊、佛窟，盐湖，遗迹，地貌甘青独特民俗风情尽收眼底；
+                <w:br/>
                 ★【纯粹旅程】不以小景点充数，不走擦边野景点，前往浏览真正的青海湖二郎剑景区；
                 <w:br/>
                 ★【高原湖泊】翡翠湖，察尔汗盐湖，茶卡盐湖，青海湖，一次走遍青海4大网红湖泊；
                 <w:br/>
                 ★【西部秘境】察尔汗盐湖就像一颗遗落在荒凉高原上的宝石，每一帧都是壁纸级美景；
                 <w:br/>
                 ★【国风山水】水墨画中走出的黑独山；黑色的山峰巍峨耸立，西北荒漠中的水墨丹青；
                 <w:br/>
                 ★【丹霞风光】远赴人间惊鸿宴，一睹日落照丹霞，上帝打翻了调色盘，于是有了七彩丹霞；
                 <w:br/>
                 ★【河西走廊】走在河西之路，雄关古道、沙漠戈壁、驼铃阵阵，是一次灵魂的朝圣之旅；
                 <w:br/>
                 ★【丝路敦煌】一壁一窟一敦煌，一佛一衣一信仰；一眼千年，千年一瞬；丝路敦煌，心之所往；
                 <w:br/>
-                ★【旅行拍摄】免费品尝青海老酸奶或西北特色杏皮水或三炮台，让旅途更出彩，定格旅程美好瞬间；
+                ★【好礼相送】特别赠送【回道张掖】大型演出以及鸣沙山万人演出，免费品尝青海老酸奶或西北特色杏皮水或三炮台，让旅途更出彩，定格旅程美好瞬间；
                 <w:br/>
                 ★【轻奢住宿】张掖升级1晚网评4钻标准酒店；6晚网评3钻标准酒店，实地试睡，甄选酒店，缓解一天身体疲惫。
                 <w:br/>
                 ★【饕餮美味】敦煌驴肉黄面/关城农家宴/张掖蒸饼子烤肉/西北大盘鸡/特色小吃宴
                 <w:br/>
                 ★【尊贵享受】14人及以上升级定制2+1一排三座高端航空商务舱座椅大巴车
                 <w:br/>
                 行程景点首道门票，精致团组舒适旅程
                 <w:br/>
                 ★【专业负责】由最专业的产品团队匠心打造，亲自多次实地考察，24小时管家服务；
                 <w:br/>
                 当地金牌导游带队，专业讲解服务，并为大家拍摄创意满满的旅行合影；
                 <w:br/>
-                经验丰富专职老司机保驾护航，让游客的安全有所保障！
+                经验丰富专职
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -699,51 +715,91 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西宁/兰州-张掖七彩丹霞-丹霞口小镇（西宁-张掖，350公里，行车约4.5小时（兰州-张掖，504公里，行车约6.5小时），张掖-七彩丹霞40公里，行车约1小时）
                 <w:br/>
-                早餐后，酒店前厅汇合，乘车前往张掖，途经过【祁连山大草原】（车览）祁连山草原地势平坦广阔，土地肥沃，四季分明，享有中国最美六大草原之一”的美誉。后乘车前往游览【古城游牧驿站】体验（含首道门票，游览时间约1小时，预计4月底营业，如未开则调整安排团餐餐厅，无费用可退）参观体验藏族风情，射箭、民族服饰拍照、民族锅庄、民族歌舞演绎、小牛、小羊、藏獒拍照。体验挤牛奶、做酸奶、织牦牛帐篷、堆玛尼情石、堆牛粪墙、放牧等项目，并在这里品尝正宗的青海特色高原风情餐。开车前往参观【张掖丹霞地质公园】（含门票，区间车38元自理，游览时间约2小时）张掖丹霞地貌奇观是国内唯一的丹霞地貌与彩色丘陵景观复合区，被《中国国家地理》杂志评为中国最美的七大丹霞地貌之一，被誉为中国最美的丹霞地貌-五彩山。这里是中国丹霞地貌发育最大最好、地貌造型最丰富的地区之一。神奇的丹霞地貌群造型奇特，五颜六色，色调有顺山势起伏的波浪状，也有从山顶斜插山根的，犹如斜铺的彩条布，在太阳的照耀下，色彩异常艳丽，让人惊叹不已。结束后送参观有着“梦回丝绸之路，一结千年文化“之称的【张掖丹霞口文旅小镇】（游览时间约1小时），这里是丝绸之路上唯一一家有江南风韵的人文体验度极高的综合性旅游度假小镇。步入其中，食肆酒家林立，小桥流水，篱笆阡陌，融古朴典雅和清新明快于一体，处处皆可入画。小镇集河西特色美食、精品民宿、街头氛围演艺、宋明清民俗展示于一体，带给您别致的一站式体验，也可自费前往观看全国唯一室内实景沙秀—大型历史情景剧《回道张掖》（门票自理），在这里演绎着张掖沧海桑田的变化、古丝绸之路的繁华变迁。结束后前往酒店入住。
+                早餐后，，途径门源，途经门源沿途可欣赏到季节性【门源油菜花】（门源油菜花是季节性，景色以当天实际为准，
+                <w:br/>
+                6月20日—7月20日赠送参观门源油菜花，停车拍照，当天根据实际情况安排），一望无际的金黄，显得异常
+                <w:br/>
+                斑斓，令人慨叹， 像一幅巨型画卷，纵身一望无际的油菜花，在这里可以看到常年被白雪覆盖的祁连主峰—岗什
+                <w:br/>
+                卡雪峰，沿途尽情欣 赏祁连雪山，祁连大草原绝美的风光，沿途欣赏美丽的【祁连大草原】（车观）绿意盎然的
+                <w:br/>
+                大草原上犹如珍珠般的牛羊缀满其中，与草原相接的祁连山依旧银装素裹，而草原上却碧波万顷，野趣浓烈，如入
+                <w:br/>
+                梦境。“青海青，黄河黄，更有那滔滔的金沙江，雪浩浩，山苍苍，祁连山下好牧场，这里有成群的骏马，千万匹
+                <w:br/>
+                牛和羊，马儿肥牛儿壮，羊儿的毛好似雪花亮。”这首脍炙人口的民谣，将雪山银峰映照下的祁连草原的很美和富
+                <w:br/>
+                饶充分展现在人们眼前；10月的祁连秋色美如画，沿途雪山、草原、树木等被秋风浸染,将祁连草原打扮成一片黄
+                <w:br/>
+                金大地之色。后乘车前往游览【古城游牧驿站】体验（含首道门票，游览时间约1小时，预计4月底营业，如未
+                <w:br/>
+                开则调整安排团餐餐厅，无费用可退）参观体验藏族风情，射箭、民族服饰拍照、民族锅庄、民族歌舞演绎、小牛、
+                <w:br/>
+                小羊、藏獒拍照。体验挤牛奶、做酸奶、织牦牛帐篷、堆玛尼情石、堆牛粪墙、放牧等项目，并在这里品尝正宗的
+                <w:br/>
+                青海特色高原风情餐。开车前往参观【张掖丹霞地质公园】（含门票，区间车38元自理，游览时间约2小时）张
+                <w:br/>
+                掖丹霞地貌奇观是国内唯一的丹霞地貌与彩色丘陵景观复合区，被《中国国家地理》杂志评为中国最美的七大丹霞
+                <w:br/>
+                地貌之一，被誉为中国最美的丹霞地貌-五彩山。这里是中国丹霞地貌发育最大最好、地貌造型最丰富的地区之一。
+                <w:br/>
+                神奇的丹霞地貌群造型奇特，五颜六色，色调有顺山势起伏的波浪状，也有从山顶斜插山根的，犹如斜铺的彩条布，
+                <w:br/>
+                在太阳的照耀下，色彩异常艳丽，让人惊叹不已。结束后送参观有着“梦回丝绸之路，一结千年文化“之称的【张
+                <w:br/>
+                掖丹霞口文旅小镇】（游览时间约1小时），这里是丝绸之路上唯一一家有江南风韵的人文体验度极高的综合性
+                <w:br/>
+                旅游度假小镇。步入其中，食肆酒家林立，小桥流水，篱笆阡陌，融古朴典雅和清新明快于一体，处处皆可入画。
+                <w:br/>
+                小镇集河西特色美食、精品民宿、街头氛围演艺、宋明清民俗展示于一体，带给您别致的一站式体验，特别赠送观
+                <w:br/>
+                看全国唯一室内实景沙秀—大型历史情景剧《回道张掖》（属于赠送项目，如景区原因关闭或其他原因取消，不退
+                <w:br/>
+                不换），在这里演绎着张掖沧海桑田的变化、古丝绸之路的繁华变迁。结束后前往酒店入住。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -777,51 +833,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 张掖-嘉峪关-大地之子-敦煌（张掖-嘉峪关  235公里，行车约2.5小时  嘉峪关-大地之子 275公里，行车约3小时  大地之子-敦煌 120公里，行车约2小时）
                 <w:br/>
-                早餐后，开车前往万里长城西起点“天下第一雄关”——【嘉峪关】（远观，不含门票），嘉峪关是举世闻名的万里长城西端险要关隘，也是长城保存完整的一座雄关。这里是古丝绸之路的交通要道，张骞曾带着满载丝绸的骆驼商队，缓缓西行。这里是明时万里长城的西起点，古时出了嘉峪关，就是茫茫戈壁，告别了中原故土，进入蛮荒之地，雄关漫道是沧桑，体会当年的金戈铁马。后乘车途经瓜州、玉门等地，前往嘉峪关，途中参观瓜州网红景点雕塑群（游览时间约0.5小时），参观【大地之子】，是以红砂岩为主要材质、利用三维扫描获取模型数据进行3D雕刻的大型户外主题雕塑作品，长约15米，高约4.3米，宽约9米。我们人类就像是地球母亲的孩子，只有在大地母亲的怀抱里才能够如此的安详，所以这座雕塑的设计师希望通过雕塑的建造手法，唤醒人们对地球保护的重视。以及《海市蜃楼计划》主题雕塑《无界》，以丝路文明为创作背景，中国书法文字艺术等多种艺术理念，以现代建筑材料为载体，以及戈壁滩里的汉武帝雕像等雕塑艺术。抵达敦煌后入住酒店。
+                早餐后，开车前往万里长城西起点“天下第一雄关”——【嘉峪关】（远观，不含门票以及区间车），嘉峪关是举世闻名的万里长城西端险要关隘，也是长城保存完整的一座雄关。这里是古丝绸之路的交通要道，张骞曾带着满载丝绸的骆驼商队，缓缓西行。这里是明时万里长城的西起点，古时出了嘉峪关，就是茫茫戈壁，告别了中原故土，进入蛮荒之地，雄关漫道是沧桑，体会当年的金戈铁马。后乘车途经瓜州、玉门等地，前往嘉峪关，途中参观瓜州网红景点雕塑群（游览时间约0.5小时），参观【大地之子】，是以红砂岩为主要材质、利用三维扫描获取模型数据进行3D雕刻的大型户外主题雕塑作品，长约15米，高约4.3米，宽约9米。我们人类就像是地球母亲的孩子，只有在大地母亲的怀抱里才能够如此的安详，所以这座雕塑的设计师希望通过雕塑的建造手法，唤醒人们对地球保护的重视。以及《海市蜃楼计划》主题雕塑《无界》，以丝路文明为创作背景，中国书法文字艺术等多种艺术理念，以现代建筑材料为载体，以及戈壁滩里的汉武帝雕像等雕塑艺术。抵达敦煌后入住酒店。
                 <w:br/>
                 温馨提示
                 <w:br/>
                 （1）嘉峪关至敦煌途中，我们会停留在瓜州休息区，该休息区是带有卫生间的休息站，但是当地商贩会在此兜售商品，非我司指定购物店！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
@@ -857,53 +913,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                敦煌-鸣沙山月牙泉-莫高窟-敦煌  （敦煌市区-莫高窟 25公里 行车约30分钟   敦煌市区-鸣沙山  10公里  行车约15分钟）
-[...1 lines deleted...]
-                早餐后，开车前往参观【莫高窟】（含B类应急票-含4个洞窟以及讲解，游览约2.5小时。淡季如果实际参观的是A类正常票238元-含8个洞窟以及讲解+1场数字电影，游客需在当地现补138元/人的差价，最终以实际参观为准；）它既是中国古代文明的一个璀璨的艺术宝库，也是古代丝绸之路上曾经发生过的不同文明之间对话和交流的重要见证。莫高窟现有洞窟735个，保存壁画4.5万多平方米，彩塑2400余尊，唐宋木构窟檐5座，是中国石窟艺术发展演变的一个缩影，在石窟艺术中享有崇高的历史地位。窟内绘、塑佛像及佛典内容，为佛徒修行、观像、礼拜处所。敦煌石窟是建筑、雕塑、壁画三者结合的立体艺术。 [8]洞窟分南北两区：南区492个洞窟是莫高窟礼佛活动的场所，北区243个洞窟主要是僧人和工匠的居住地，内有修行和生活设施土炕坑、烟道、壁龛、灯台等，但多无彩塑和壁画。中餐后前往参观 “山泉共处，沙水共生”的奇妙景观【鸣沙山月牙泉】（含门票，不含电瓶车20元/人，不含景点内其他游乐项目，游览时间约2.5小时），欣赏“银山四面沙环抱，一池清水绿漪涟”的奇妙景观。傍晚进景区更可以欣赏到壮美的沙漠日出日落奇观。在这里，您可以和沙漠亲密接触，攀登鸣沙山，也可以欣赏到环抱在鸣沙山中的月牙泉，观赏月牙泉千百年来不被流沙淹没，不因干旱而枯竭的奇特景象。游览结束后使用午餐，参观结束后返回敦煌市区入住酒店。
+                敦煌-莫高窟--鸣沙山月牙泉-鸣沙山万人演唱会-敦煌  （敦煌市区-莫高窟 25公里 行车约30分钟   敦煌市区-鸣沙山  10公里  行车约15分钟）
+                <w:br/>
+                早餐后，开车前往参观【莫高窟】（含B类应急票-含4个洞窟以及讲解，游览约2.5小时。淡季如果实际参观的
+                <w:br/>
+                是A类正常票238元-含8个洞窟以及讲解+1场数字电影，游客需在当地现补138元/人的差价，最终以实际参
+                <w:br/>
+                观为准；）它既是中国古代文明的一个璀璨的艺术宝库，也是古代丝绸之路上曾经发生过的不同文明之间对话和交
+                <w:br/>
+                流的重要见证。莫高窟现有洞窟735个，保存壁画4.5万多平方米，彩塑2400余尊，唐宋木构窟檐5座，是中
+                <w:br/>
+                国石窟艺术发展演变的一个缩影，在石窟艺术中享有崇高的历史地位。窟内绘、塑佛像及佛典内容，为佛徒修行、
+                <w:br/>
+                观像、礼拜处所。敦煌石窟是建筑、雕塑、壁画三者结合的立体艺术。 [8]洞窟分南北两区：南区492个洞窟是莫
+                <w:br/>
+                高窟礼佛活动的场所，北区243个洞窟主要是僧人和工匠的居住地，内有修行和生活设施土炕坑、烟道、壁龛、
+                <w:br/>
+                灯台等，但多无彩塑和壁画。中餐后前往参观 “山泉共处，沙水共生”的奇妙景观【鸣沙山月牙泉】（含门票，
+                <w:br/>
+                不含电瓶车20元/人，不含景点内其他游乐项目，游览时间约2.5小时），欣赏“银山四面沙环抱，一池清水绿漪涟”的奇妙景观。傍晚进景区更可以欣赏到壮美的沙漠日出日落奇观。在这里，您可以和沙漠亲密接触，攀登鸣沙山，也可以欣赏到环抱在鸣沙山中的月牙泉，观赏月牙泉千百年来不被流沙淹没，不因干旱而枯竭的奇特景象。游览结束后使用午餐，参观结束后返回敦煌市区入住酒店。后可自行参观【鸣沙山月牙泉万人演唱会】(本日赠送鸣沙山二次入园观沙漠日落，因莫高窟预约时间不同，如下午进鸣沙山则一次入园，可根据时间玩到日落，还可自行参加鸣沙山万人演唱会（万人演唱会根据5-8月不同时间段开放，具体以官方通知的具体时间为准，属于赠送项目，没有费用可退），如不体验此项目也可自行赴敦煌夜市游览或自行返回酒店休息！)（备注：如演唱会因景区原因，天气原因当日不举办，则统一返回酒店入住。晚上也可以自行前往自由逛敦煌沙洲夜市！）这是一场巧妙地将敦煌深厚的文化底蕴与前沿科技手段相结合的文化盛事。通过炫目的灯光秀、壮观的无人机编队表演、以及绚丽的烟花秀，为到场的每一位游客带来了前所未有的视觉冲击和心灵震撼。在古老而又神秘的沙漠腹地，满山熠熠闪耀的灯光，一起合唱那些耳熟能详的曲目，是人海组成的星河,是无数滚烫的青春点亮的夜。
                 <w:br/>
                 温馨提示
                 <w:br/>
                 （1）沙漠活动时请保护好电子设备、摄影器材防止进沙，以免造成损失；
                 <w:br/>
                 （2）由于景区没有遮阳物，请注意防晒；
                 <w:br/>
                 （3）自由活动期间，自行游玩景区内的娱乐项目时，请注意安全，听从导游的安排。
                 <w:br/>
                 【莫高窟参观须知】
                 <w:br/>
                 1、作为闻名遐迩的世界文化遗产，为减少游客参观给洞窟带来的潜在影响，保护珍贵而又脆弱的壁画彩塑，莫高窟景区实行预约实名制购票参观，A/B/C/D/E/F类门票预约时间均须提前1个月；
                 <w:br/>
                 2、莫高窟每日接待人数受敦煌研究院严格控制，每天限流6000人/A类票，12000人/B类票，所有团队和所有票种的参观时必须严格按照莫高窟预约场次进行，因此景点顺序会根据莫高窟时间进行调整，敬请配合！
                 <w:br/>
                 3、莫高窟各类门票的实名制预约时间均需要提前30天，预约成功后不允许更改姓名，请在报名时务必提供准确的姓名和身份证件号码，如出现给错名字或临时换人而导致无法取票旅行社不承担相应责任；如客人报名时间在30天内，可能无法预约正常门票，我社可能会安排客人改为参观莫高窟的姊妹窟“西千佛洞”，并现退门票差价60元/人。
                 <w:br/>
                 4、如莫高窟有特殊接待或遇大型节假日或国庆黄金周，未能预约成功，无法安排游览，且客人不接受置换成【西千佛洞】的，在当地现退100元/人门票，带来不便还望谅解；
                 <w:br/>
                 5、如届时B类票未发售，客人需现补A类票差价138元/人；如需要升级A类票，请补差价138元/人；如需升级D类票，请补差价40/人。
                 <w:br/>
                 6、莫高窟洞窟内禁止摄影摄像、不走回头路，不准携带随身小包、饮料等。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
@@ -1199,51 +1271,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西宁/兰州-广州（市区-机场  80公里，行驶约1.5小时）
+                西宁/兰州-广州/珠海（市区-机场  80公里，行驶约1.5小时）
                 <w:br/>
                 今日根据航班时间送机（兰州中川机场或西宁曹家堡机场），结束愉快的旅程，返回温馨的家。（当天自由活动，根据航班时间安排送机）
                 <w:br/>
                 以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，经全体游客协商同意后，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 东关清真大寺为宗教性寺庙 ，非常态化旅游景点，如遇到宗教活动导致不能参观，无费用可退。
                 <w:br/>
                 <w:br/>
                 【塔尔寺参观十条禁忌】  
                 <w:br/>
                 1、禁忌吸烟、饮酒。
                 <w:br/>
                 2、禁忌逆转佛塔经轮。 
                 <w:br/>
                 3、禁忌携带宠物进入参观。 
                 <w:br/>
                 1、禁忌乱刻乱画、随地吐痰、乱扔垃圾。 
                 <w:br/>
                 2、禁忌在僧人诵经、辩经等期间打闹喧哗。 
                 <w:br/>
                 3、禁忌谈论不利于民族团结、宗教和谐的话题。 
                 <w:br/>
                 4、禁忌触摸、乱动殿堂内的佛像、供品、法器等。 
@@ -1605,61 +1677,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">娱乐体验自费列表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                海北	青海湖游船	140元/人起
+                <w:br/>
+                海北	青海湖二郎剑景区电瓶车	120元/人
+                <w:br/>
+                娱乐体验自费列表（自愿）
+                <w:br/>
                 A	《回道张掖》+裕固族风情宴	318元/人起
                 <w:br/>
                 B	《回道张掖》+裕固族风情宴+露营基地（或乐动敦煌）	598元/人
                 <w:br/>
                 C	《乐动敦煌》+露营基地+烤全羊	724元/人
                 <w:br/>
                 D	《回道张掖》+裕固族风情宴+露营基地+烤全羊+《乐动敦煌》	1062元/人起
-                <w:br/>
-[...2 lines deleted...]
-                E	塔尔寺+东关清真大寺一天游（含塔尔寺门票+区间车+讲解费，当地车费，导游服务）	298元/人起
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1802,103 +1876,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州龙腾国际旅行社委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西北地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2065,51 +2139,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>